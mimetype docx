--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0f70f0" w14:textId="f0f70f0">
+    <w:p w14:paraId="9e30001" w14:textId="9e30001">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2555,2068 +2555,2206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Дәрістер мен семинарлар, практикалық және зертханалық сабақтар арасындағы кредиттер (сағаттар) көлемінің арақатынасын ЖОО дербес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Білім алушылардың дәрістер оқуына, дипломдық жұмыстарына (жобаларына), ғылыми-зерттеу жұмыстарына жетекшілік етуіне кафедра бастықтары, кафедра бастықтарының орынбасарлары, профессорлар, доценттер, аға оқытушылар, оқытушылар (мамандық бейіні бойынша кемінде 3 жыл практикалық жұмыс тәжірибесі және педагогикалық өтілі бар) жіберіледі.</w:t>
+      53. Дәрістерді оқу, дипломдық жұмыстарға (жобаларға) ғылыми-зерттеу жұмыстарына басшылық жасау үшін білім алушыларға кафедра бастықтары, кафедра бастығының орынбасарлары, профессорлар, доценттер, аға оқытушылар, (сондай-ақ практикалық жұмыс тәжірибесі және бейіні бойынша кемінде 3 жыл практикалық өтілі бар) оқытушылар тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
-[...15 lines deleted...]
-      Оқытушыны дәріс оқуға жіберу тәртібін ЖОО-ның ғылыми кеңесі белгілейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушыларды дәріс оқуға жіберу тәртібін жоғары оқу орнының Ғылыми кеңесі белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрістер оқуға және оқу сабақтарының басқа да түрлерін өткізуге ғылыми қызметкерлер, еңбек сіңірген мәдениет, өнер, спорт қайраткерлері, шығармашылық одақтардың мүшелері немесе тәжірибелі мамандар, оның ішінде бейіні бойынша кемінде 3 жыл практикалық жұмыс тәжірибесі бар Орталық аппарат мен аумақтық бөліністерінің ІІО қызметкерлері тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған санаттағы адамдарды сабақ өткізуге тарту ЖОО басшылығы бекітетін кестеге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 186</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Оқу жұмысы аудиториялық (дәрістер, семинарлар, практикалық және зертханалық сабақтар, оқытушының басшылығымен білім алушының өзіндік жұмысы) және оқу жұмысының барлық қалған түрлері кіретін аудиториядан тыс деп бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...15 lines deleted...]
-      Дәрістер оқуға және оқу сабақтарының басқа да түрлерін өткізуге ғылыми қызметкерлер, еңбек сіңірген мәдениет, өнер, спорт қайраткерлері, шығармашылық одақтардың мүшелері немесе тәжірибелі мамандар тартылады.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. ЖОО білім алушылардың жоғары, жоғары оқу орнынан кейінгі және қосымша білім беру бағдарламаларын меңгеруі үшін барынша қолайлы жағдайлар жасай отырып, нысандарын, әдістері мен құралдарын дербес анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      54. Оқу жұмысы аудиториялық (дәрістер, семинарлар, практикалық және зертханалық сабақтар, оқытушының басшылығымен білім алушының өзіндік жұмысы) және оқу жұмысының барлық қалған түрлері кіретін аудиториядан тыс деп бөлінеді.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Жоғары оқу орны қызметінің міндетті шарты тиісті аудиториялық базаның, оқу кабинеттерінің, мамандандырылған полигондардың, тирлердің, спорт залдардың және оның қызметін қамтамасыз ететін басқа да үйжайлардың болуы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      55. ЖОО білім алушылардың жоғары, жоғары оқу орнынан кейінгі және қосымша білім беру бағдарламаларын меңгеруі үшін барынша қолайлы жағдайлар жасай отырып, нысандарын, әдістері мен құралдарын дербес анықтайды.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Білім алушыларды оқу сабақтарынан алуға (оның ішінде дербес жұмыстан) тек ЖОО-ның бастығы немесе оқу жұмысына жетекшілік ететін орынбасарының жазбаша түрдегі рұқсатымен рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...15 lines deleted...]
-      56. Жоғары оқу орны қызметінің міндетті шарты тиісті аудиториялық базаның, оқу кабинеттерінің, мамандандырылған полигондардың, тирлердің, спорт залдардың және оның қызметін қамтамасыз ететін басқа да үйжайлардың болуы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Жоғары, жоғары орнынан кейінгі білім беру бағдарламалары МЖМБС-ға сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
-[...15 lines deleted...]
-      57. Білім алушыларды оқу сабақтарынан алуға (оның ішінде дербес жұмыстан) тек ЖОО-ның бастығы немесе оқу жұмысына жетекшілік ететін орынбасарының жазбаша түрдегі рұқсатымен рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Міндетті компонент пәндерінің тізбесі мен мазмұны үлгілік оқу жоспарымен, ЖОО компоненті пәндерінің тізбесі мен мазмұны оқу пәндері бойынша жұмыс оқу жоспарларымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...15 lines deleted...]
-      58. Жоғары, жоғары орнынан кейінгі білім беру бағдарламалары МЖМБС-ға сәйкес әзірленеді.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Пән бірнеше академиялық кезең ішінде оқытыла алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      59. Міндетті компонент пәндерінің тізбесі мен мазмұны үлгілік оқу жоспарымен, ЖОО компоненті пәндерінің тізбесі мен мазмұны оқу пәндері бойынша жұмыс оқу жоспарларымен айқындалады.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Оқыту барлық оқу нысандары үшін бірыңғай білім беру бағдарламалары негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...15 lines deleted...]
-      60. Пән бірнеше академиялық кезең ішінде оқытыла алады.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Техникалық және кәсіптік, орта білімнен кейінгі немесе жоғары білімі бар адамдарға қашықтықтан оқыту арқылы қысқартылған оқу мерзімі бар білім беру бағдарламалары бойынша ЖОО-да оқу процесіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
-[...15 lines deleted...]
-      61. Оқыту барлық оқу нысандары үшін бірыңғай білім беру бағдарламалары негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Білім алушылардың кәсіптік практикасы, ғылыми-зерттеу және экспериментальдық-зерттеу жұмысы және қорытынды аттестаттауы академиялық күнтізбеге сай жоғары және жоғары оқу орнынан кейінгі білім берудің МЖМБС-ға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      62. Техникалық және кәсіптік, орта білімнен кейінгі немесе жоғары білімі бар адамдарға қашықтықтан оқыту арқылы қысқартылған оқу мерзімі бар білім беру бағдарламалары бойынша ЖОО-да оқу процесіне рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. ЖОО әзірлейтін кәсіптік практика бағдарламасының мазмұны мен базасы мамандық бейініне (білім бағдарламасына) сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      63. Білім алушылардың кәсіптік практикасы, ғылыми-зерттеу және экспериментальдық-зерттеу жұмысы және қорытынды аттестаттауы академиялық күнтізбеге сай жоғары және жоғары оқу орнынан кейінгі білім берудің МЖМБС-ға сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Кәсіптік практиканың базалары, әдетте, ІІМ-нің тиісті бөлінісі немесе ведомствосы болып табылады. Тиісті бөліністердің базасында практикалардың барлық түрлерін өтеу үшін шарт жасасу қажеттілігі жоқ (әскери ЖОО-лардан басқа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Кәсіптік практикадан өтуге жолдама ЖОО бастығының бұйрығымен ресімделеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қашықтықтан оқыту бойынша білім алушылар мамандығы бойынша жұмыс істеген жағдайда кәсіптік практикадан босатылады. Бұл жағдайда олар ЖОО-ға жұмыс орнынан анықтама (еркін нысанда) және олардың кәсіби қызметін көрсететін мінездеме ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Дипломалды практикаға ғылыми жетекшілікті дипломдық жұмыстың (жобаның) ғылыми жетекшісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
-[...15 lines deleted...]
-      Қашықтықтан оқыту бойынша білім алушылар мамандығы бойынша жұмыс істеген жағдайда кәсіптік практикадан босатылады. Бұл жағдайда олар ЖОО-ға жұмыс орнынан анықтама (еркін нысанда) және олардың кәсіби қызметін көрсететін мінездеме ұсынады.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Магистранттың, докторанттың ғылыми жетекшісі және зерттеу тақырыбы ғылыми кеңестің шешімі негізінде ЖОО бастығының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
-[...15 lines deleted...]
-      67. Дипломалды практикаға ғылыми жетекшілікті дипломдық жұмыстың (жобаның) ғылыми жетекшісі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Магистрант қабылданғаннан кейін екі ай ішінде ЖОО басшысының бұйрығымен ғылыми кеңестің шешімі негізінде магистрлік диссертацияның (жобаның) тақырыбы бекітіледі және ғылыми жетекші тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...15 lines deleted...]
-      68. Магистранттың, докторанттың ғылыми жетекшісі және зерттеу тақырыбы ғылыми кеңестің шешімі негізінде ЖОО бастығының бұйрығымен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Докторлық диссертацияның тақырыбы оқудың бірінші семестрде анықталып, ғылыми кеңестің шешімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Философия докторы (PhD) дәрежесіне ізденуші докторанттарға ғылыми жетекшілік етуді кемінде 2 адамнан тұратын консультанттар жүзеге асырады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми консультанттар докторлық диссертацияның орындалуын және академиялық адалдық қағидаттарының сақталуын және диссертациялық жұмысты қорғауға уақтылы ұсынуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Ғылыми-зерттеу (эксперименттік-зерттеу) жұмысы шеңберінде магистрант пен докторанттың жеке жұмыс жоспарында ғылыми ұйымдарда және (немесе) тиісті салалардағы немесе қызмет салаларындағы ұйымдарда, оның ішінде Орталық аппаратта және ІІО аумақтық бөлімшелерінде ғылыми тағылымдамадан өту көзделген.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 70-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 186</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Докторлық диссертацияларды қорғауды ұйымдастыру және өткізу Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 31 наурыздағы № 127 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6951 болып тіркелген) бекітілген ғылыми дәрежелерді беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Оқу жоспарын орындамаған магистрант, докторант ЖОО бастығының бұйрығымен оқудан шығарылады және бұрынғы қызмет орнына қызметке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Игерілген кредиттерді есепке алуды жүзеге асыру, аралық аттестаттау мен қорытынды аттестаттауды ұйымдастыру, білім алушылардың оқу жетістіктерін есепке алуды жүргізу үшін ЖОО-да білім беру сапасын мониторингілеу және бақылау (бағалау) үшін бөлімше құрылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...15 lines deleted...]
-      72. Оқу жоспарын орындамаған магистрант, докторант ЖОО бастығының бұйрығымен оқудан шығарылады және бұрынғы қызмет орнына қызметке жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Оқу сабақтарын өткізу, кәсіптік практиканың, тағылымдамаларды ұйымдастыру және өткізу, курстық жұмыстарды (жобаларды), дипломдық жұмыстарды (жобаларды), магистрлік және докторлық диссертацияларды даярлау үшін ЖОО-лар ІІО бөліністерінде кафедралардың, олардың бейініне сәйкес филиалдарын ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...15 lines deleted...]
-      73. Игерілген кредиттерді есепке алуды жүзеге асыру, аралық аттестаттау мен қорытынды аттестаттауды ұйымдастыру, білім алушылардың оқу жетістіктерін есепке алуды жүргізу үшін ЖОО-да білім беру сапасын мониторингілеу және бақылау (бағалау) үшін бөлімше құрылады.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. ІІМ оқу орталықтардың білім беру қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. Білім алушыларды алғашқы кәсіптік оқытудан өту үшін Оқу орталығына қабылдау және оқыту мерзімдері "Ішкі істер органдарына қабылданатын адамдар үшін алғашқы кәсіптік даярлыққа іріктеу қағидалары және одан өту шарттары, сондай-ақ оларды алғашқы кәсіптік даярлықтан шығару негіздерін бекіту туралы" Ішкі істер министрінің 2020 жылғы 13 наурыздағы №211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 140252 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Оқу орталығы оқу-тәрбие жұмысын дербес ұйымдастырады, оқытудың нысандарын, әдістемесін және құралдарын таңдайды, білім беру бағдарламаларын игеру үшін қажетті жағдайлар жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Оқу орталығының оқу-әдістемелік жұмысына тікелей басшылықты бастықтың оқу ісі жөніндегі орынбасары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. Оқу орталығында оқу-әдістемелік жұмыс: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оқу процесі кестесін, жұмыс оқу жоспарлары мен бағдарламалар әзірлеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқу пәндерін оқу құралдарымен, есептер жинағымен, кешенді тапсырмалармен, пәндерді оқу бойынша әдістемелік ұсынымдармен, сондай-ақ білімді аралық және бақылау қорытынды материалдарымен оқу-әдістемелік қамтамасыз етуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) білім алушылардың дербес жұмысын оқу-әдістемелік қамтамасыз етуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оқу процесінің оқу-әдістемелік қамтамасыз етуге бағытталған өзге де қызмет түрін қамтиды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Оқу қызметін ұйымдастыру оқу сабақтарының кестесі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Оқу қызметінің құрылымы ІІМ айқындайтын үлгілік оқу жоспарлары және оқу бағдарламалары, оқу жүктемесінің көлемі, сабақ түрлері, оқу материалының көлемі негізінде құрастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
-[...15 lines deleted...]
-      79. Оқу қызметін ұйымдастыру оқу сабақтарының кестесі негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Үлгілік оқу жоспарларын ІІМ кадр бөлімшесі ІІМ бейінді қызметтерімен бірлесіп әзірлейді және Министр бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
-[...15 lines deleted...]
-      80. Оқу қызметінің құрылымы ІІМ айқындайтын үлгілік оқу жоспарлары және оқу бағдарламалары, оқу жүктемесінің көлемі, сабақ түрлері, оқу материалының көлемі негізінде құрастырылады.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Жұмыс оқу бағдарламалары мен жоспарлары, оқу процесінің кестесі, оқытушылық құрамның орташа жылдық педагогикалық жүктемесі Оқу орталығы педагогикалық кеңесінің шешімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
-[...15 lines deleted...]
-      81. Үлгілік оқу жоспарларын ІІМ кадр бөлімшесі ІІМ бейінді қызметтерімен бірлесіп әзірлейді және Министр бекітеді.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу орталықтары оқу жоспарларын әзірлеу кезінде Үлгілік оқу жоспарының жалпы сағат санының 20% шегінде әрбір пән циклы бойынша оқу материалдарын игеруге жұмсалатын сағат санын қайта бөле алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
-[...15 lines deleted...]
-      82. Жұмыс оқу бағдарламалары мен жоспарлары, оқу процесінің кестесі, оқытушылық құрамның орташа жылдық педагогикалық жүктемесі Оқу орталығы педагогикалық кеңесінің шешімімен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Оқытушылық құрамның оқу жүктемесін жоспарлау академиялық сағаттарда жүзеге асырылады, ол 40 минуттан кем емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
-[...15 lines deleted...]
-      Оқу орталықтары оқу жоспарларын әзірлеу кезінде Үлгілік оқу жоспарының жалпы сағат санының 20% шегінде әрбір пән циклы бойынша оқу материалдарын игеруге жұмсалатын сағат санын қайта бөле алады.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Оқу орталығында оқу жұмысының мынадай негізгі түрлері белгіленеді: дәрістер, семинарлар, практикалық және зертханалық сабақтар, білім алушылардың өзіндік жұмысы, қорытынды бақылауға даярлық және одан өту, оқулықтардың барлық түрлері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
-[...15 lines deleted...]
-      83. Оқытушылық құрамның оқу жүктемесін жоспарлау академиялық сағаттарда жүзеге асырылады, ол 40 минуттан кем емес.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Оқу жұмысы аудиториялық (дәрістер, семинарлар, практикалық және зертханалық сабақтар) және аудиториядан тыс, оларға оқу жұмысының барлық басқа түрлері жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
-[...15 lines deleted...]
-      84. Оқу орталығында оқу жұмысының мынадай негізгі түрлері белгіленеді: дәрістер, семинарлар, практикалық және зертханалық сабақтар, білім алушылардың өзіндік жұмысы, қорытынды бақылауға даярлық және одан өту, оқулықтардың барлық түрлері.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Оқу орталығы үлгерімнің ағымдағы және қорытынды бақылау өткізудің нысандарын, тәртібін және мерзімділігін дербес таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
-[...15 lines deleted...]
-      85. Оқу жұмысы аудиториялық (дәрістер, семинарлар, практикалық және зертханалық сабақтар) және аудиториядан тыс, оларға оқу жұмысының барлық басқа түрлері жатады.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Оқу орталығы қызметіндегі міндетті шарттар тиісті аудиториялық базалардың, оқу кабинеттерінің, мамандандырылған полигондардың, тирлердің, спорт залдарының және оның қызметін қамтамасыз ететін басқа да үй-жайлардың болуы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. Алғашқы кәсіптік оқыту, біліктілікті арттыру және қайта даярлау курстарында оқуды аяқтағаннан кейін білім алушыларға "Ішкі істер органдарына қабылданатын адамдар үшін алғашқы кәсіптік даярлыққа іріктеу қағидалары және одан өту шарттары, сондай-ақ оларды алғашқы кәсіптік даярлықтан шығару негіздерін бекіту туралы" Ішкі істер министрінің 2020 жылғы 13 наурыздағы №211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №140252 болып тіркелген) сәйкес нысан бойынша сертификат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. ІІМ әскери, арнаулы оқу орындарында тәрбие жұмысын ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89. ІІМ оқу орындарында тәрбие жұмысы оқу процесінің құрылымдық бөлігі болып табылады және: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім алушылардың бойында өз бетінше және білікті түрде шешімдер қабылдауды және іске асыру икемділіктерін қалыптастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) білім алушылардың бойында патриотизм, азаматтылық, интернационализм, жоғары мораль мен адамгершілік сезімін қалыптастыруды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім алушыларды салауатты өмір салтына, қоғамдық іс-шараларға белсенді қатысуға ынталандыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім алушылардың бойында сыбайлас жемқорлыққа қарсы мінез-құлықты қалыптастыруды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
-[...15 lines deleted...]
-      3) білім алушыларды салауатты өмір салтына, қоғамдық іс-шараларға белсенді қатысуға ынталандыруды;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кафедра (факультет (институт)) бейіні бойынша білім алушылардың ой-өрісін кеңейтуге, таңдаған мамандығына құндылық қарым-қатынасты қалыптастыруға ықпал ететін тақырыптық іс-шаралар өткізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
-[...15 lines deleted...]
-      4) білім алушылардың бойында сыбайлас жемқорлыққа қарсы мінез-құлықты қалыптастыруды;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалпы білім беретін орта мектептерде, техникалық және кәсіптік оқу орындарында білім алушылардың арасында кәсіптік бағдар беру жұмысын жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
-[...15 lines deleted...]
-      5) кафедра (факультет (институт)) бейіні бойынша білім алушылардың ой-өрісін кеңейтуге, таңдаған мамандығына құндылық қарым-қатынасты қалыптастыруға ықпал ететін тақырыптық іс-шаралар өткізуді;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәрбие процесін іске асыруға бағытталған өзге де іс-шараларды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
-[...15 lines deleted...]
-      6) жалпы білім беретін орта мектептерде, техникалық және кәсіптік оқу орындарында білім алушылардың арасында кәсіптік бағдар беру жұмысын жүргізуді;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Тәрбие қызметі білім алушылар мен профессорлық-оқытушылық құрамның адамдық қадір-қасиетін өзара құрметтеу және ЖОО (Оқу орталығы) жарғысының талаптарын қатаң орындау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z162" w:id="151"/>
-[...15 lines deleted...]
-      7) тәрбие процесін іске асыруға бағытталған өзге де іс-шараларды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Тәрбие жұмысы профессорлық-оқытушылық құрамның жалпы жүктемесіне кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
-[...15 lines deleted...]
-      90. Тәрбие қызметі білім алушылар мен профессорлық-оқытушылық құрамның адамдық қадір-қасиетін өзара құрметтеу және ЖОО (Оқу орталығы) жарғысының талаптарын қатаң орындау негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. ІІМ әскери, арнаулы оқу орындарының ғылыми-зерттеу, редакциялық баспа және халықаралық қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z164" w:id="153"/>
-[...15 lines deleted...]
-      91. Тәрбие жұмысы профессорлық-оқытушылық құрамның жалпы жүктемесіне кіреді.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. ЖОО-лардың ғылыми-зерттеу қызметі ғылым, білім және ІІМ-нің практикалық бөліністері мен ведомстволарының қызметін біріктіруді қамтамасыз етуге, оның негізінде ғылым-білім процесін дамытуға, ғылыми зерттеулер мен инновациялық қызметтің бәсекеге қабілеттілігін арттыруға бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z165" w:id="154"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. ІІМ әскери, арнаулы оқу орындарының ғылыми-зерттеу, редакциялық баспа және халықаралық қызметін ұйымдастыру</w:t>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Ғылыми-зерттеу жұмыстарын (бұдан әрі – ҒЗЖ) (іргелі, іздеу, қолданбалы ғылыми зерттеулер) ұйымдастыру мен өткізу ЖОО-ның құрылымдық бөліністерінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z166" w:id="155"/>
-[...15 lines deleted...]
-      92. ЖОО-лардың ғылыми-зерттеу қызметі ғылым, білім және ІІМ-нің практикалық бөліністері мен ведомстволарының қызметін біріктіруді қамтамасыз етуге, оның негізінде ғылым-білім процесін дамытуға, ғылыми зерттеулер мен инновациялық қызметтің бәсекеге қабілеттілігін арттыруға бағытталған.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. ЖОО-лардағы ҒЗЖ-ны профессорлық-оқытушылық және ғылыми құрам, білім алушылар қатарынан адамдар орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z167" w:id="156"/>
-[...15 lines deleted...]
-      93. Ғылыми-зерттеу жұмыстарын (бұдан әрі – ҒЗЖ) (іргелі, іздеу, қолданбалы ғылыми зерттеулер) ұйымдастыру мен өткізу ЖОО-ның құрылымдық бөліністерінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Көрсетілген жұмыстарды орындау үшін уақытша авторлық ұжым құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z168" w:id="157"/>
-[...15 lines deleted...]
-      94. ЖОО-лардағы ҒЗЖ-ны профессорлық-оқытушылық және ғылыми құрам, білім алушылар қатарынан адамдар орындайды.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. ҒЗЖ-ны орындау профессорлық-оқытушылық және ғылыми құрам үшін негізгі міндеттердің қатарына жатады және жеке жұмыс жоспарына сәйкес жұмыс уақытында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
-[...15 lines deleted...]
-      95. Көрсетілген жұмыстарды орындау үшін уақытша авторлық ұжым құрылады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. ЖОО-ның ҒЗЖ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
-[...15 lines deleted...]
-      96. ҒЗЖ-ны орындау профессорлық-оқытушылық және ғылыми құрам үшін негізгі міндеттердің қатарына жатады және жеке жұмыс жоспарына сәйкес жұмыс уақытында жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ІІМ бөліністерінің және ведомстволарының практикалық қызметіндегі міндеттерді шешуге бағытталған іргелі, іздеу, қолданбалы ғылыми-зерттеу және тәжірбиелік-конструкторлық жұмыстарын жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
-[...15 lines deleted...]
-      97. ЖОО-ның ҒЗЖ:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ІІМ бөліністерінің және ведомстволарының норма шығару және практикалық қызметін ғылыми, ғылыми-әдістемелік, ақпараттық-аналитикалық қамтамасыз етуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:bookmarkStart w:name="z174" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жоғары, жоғары оқу орнынан кейінгі және қосымша білім беруді дамытудың теориялық және әдіснамалық негіздерін зерттеуді және әзірлеуді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқу процесіне оқытудың инновациялық технологияларын әзірлеу мен енгізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ғылыми зерттеу нәтижелерін оқу процесіне және практикаға енгізуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z175" w:id="164"/>
-[...15 lines deleted...]
-      4) оқу процесіне оқытудың инновациялық технологияларын әзірлеу мен енгізуді;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеке ғылыми мектептерін қалыптастыруды және дамытуды (тиісті ғылыми әлеуеті болған кезде), ғылыми-педагогикалық қызметкерлер мен білім алушыларды ғылыми-зерттеу жұмысына белсенді тартуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z176" w:id="165"/>
-[...15 lines deleted...]
-      5) ғылыми зерттеу нәтижелерін оқу процесіне және практикаға енгізуді;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зерттеушілер мен әзірлеушілердің зияткерлік меншігі мен авторлық құқықтарын қорғауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z177" w:id="166"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) білім алушылардың ғылыми-зерттеу жұмысын ұйымдастыруды және жетекшілік етуді қамтиды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. ЖОО-да ғылыми-зерттеу қызметін үйлестіруді бастықтың ғылыми жұмыс жөніндегі орынбасары және ғылыми-зерттеу және редакциялық-баспа бөлімі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Ғылыми-зерттеу жұмысы профессорлық-оқытушылық құрамның оқу жүктемесіне кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z180" w:id="169"/>
-[...15 lines deleted...]
-      98. ЖОО-да ғылыми-зерттеу қызметін үйлестіруді бастықтың ғылыми жұмыс жөніндегі орынбасары және ғылыми-зерттеу және редакциялық-баспа бөлімі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. ҒЗЖ нәтижесі бойынша күнтізбелік жоспарда көзделген аралық және қорытынды есептер құрастырылады. Есептегі мәліметтердің дұрыстығына жауапкершілік ҒЗЖ басшылары мен орындаушыларына жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
-[...15 lines deleted...]
-      99. Ғылыми-зерттеу жұмысы профессорлық-оқытушылық құрамның оқу жүктемесіне кіреді.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. ЖОО-ның редакциялық-баспа қызметінің негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ЖОО оқу процесін және ІІО-ның практикалық қызметін қамтамасыз ету үшін қажетті оқу және оқу-әдістемелік материалдар дайындау және шығару; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ЖОО басылымдарын білім беру мекемелері мен практикалық ішкі істер органдарында насихаттау және тарату. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. ЖОО белгіленген тәртіпте мынадай баспа басылымдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) монографиялар, оқулықтар, оқу құралдарын, (оқу-әдістемелік құралдар, оқу көрнекі құралдар), практикумдар, оқу жоспарларының (курстарының) барлық пәндері бойынша дәрістер курсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
-[...15 lines deleted...]
-      102. ЖОО белгіленген тәртіпте мынадай баспа басылымдары:</w:t>
+    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әдістемелік материалдар мен оқу процесін қамтамасыз етуге қажетті оқу-әдістемелік құжаттама (оқу жұмыс бағдарламалары, әдістемелік құралдар, ұсынымдар және әзірлемелер) оқу пәнін (курсын) не оның бөлімдерін зерделеу мен оқыту бойынша нұсқаулар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
-[...15 lines deleted...]
-      1) монографиялар, оқулықтар, оқу құралдарын, (оқу-әдістемелік құралдар, оқу көрнекі құралдар), практикумдар, оқу жоспарларының (курстарының) барлық пәндері бойынша дәрістер курсын;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) профессорлық-оқытушылық құрамның, ғылыми қызметкерлердің (жұмыскерлердің), білім алушылардың ғылыми еңбектерінің тақырыптық жинақтарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
-[...15 lines deleted...]
-      2) әдістемелік материалдар мен оқу процесін қамтамасыз етуге қажетті оқу-әдістемелік құжаттама (оқу жұмыс бағдарламалары, әдістемелік құралдар, ұсынымдар және әзірлемелер) оқу пәнін (курсын) не оның бөлімдерін зерделеу мен оқыту бойынша нұсқаулар);</w:t>
+    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ғылыми, ғылыми-практикалық және әдістемелік конференциялардың, жиындардың, кеңестердің және семинарлардың басқа да білім беру мекемелерімен, мемлекеттік органдармен бірлесіп өткізілетін жиындардың, кеңестердің және семинарлардың материалдарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
-[...15 lines deleted...]
-      3) профессорлық-оқытушылық құрамның, ғылыми қызметкерлердің (жұмыскерлердің), білім алушылардың ғылыми еңбектерінің тақырыптық жинақтарын;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) анықтамалық, ақпараттық және өзге де баспа өнімдерін шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
-[...15 lines deleted...]
-      4) ғылыми, ғылыми-практикалық және әдістемелік конференциялардың, жиындардың, кеңестердің және семинарлардың басқа да білім беру мекемелерімен, мемлекеттік органдармен бірлесіп өткізілетін жиындардың, кеңестердің және семинарлардың материалдарын;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. ЖОО-лар өз құзыреті шегінде және белгіленген тәртіпте кадрлар даярлау, ғылыми және педагогикалық қызмет саласында халықаралық ынтымақтастықты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z191" w:id="180"/>
-[...15 lines deleted...]
-      5) анықтамалық, ақпараттық және өзге де баспа өнімдерін шығарады.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Халықаралық ынтымақтастық Қазақстан Республикасының халықаралық шарттарына, ІІМ шет мемлекеттердің тиісті мекемелерімен жасаған келісімдерге, ІІМ-мен келісімі бойынша ЖОО жасаған тікелей екіжақты келісімшарттарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z192" w:id="181"/>
-[...15 lines deleted...]
-      103. ЖОО-лар өз құзыреті шегінде және белгіленген тәртіпте кадрлар даярлау, ғылыми және педагогикалық қызмет саласында халықаралық ынтымақтастықты жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Арнаулы ЖОО-лар халықаралық ынтымақтастықты мынадай нысандарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z193" w:id="182"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:bookmarkStart w:name="z195" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) екіжақты және көпжақты алмасу бағдарламалары бойынша Қазақстан Республикасының шегінен тыс жерге білім алушыларды, профессорлық-оқытушылық және ғылыми құрамның өкілдерін жіберуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z196" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ғылыми конференцияларға, семинарларға және өзге де іс-шараларға қатысуды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шет мемлекеттердің білім беру мекемелерінің оқытушыларын және құқық қорғау органдарының қызметкерлерін дәріс оқуға, семинар және практикалық сабақтар өткізуге, конференцияларда сөз сөйлеуге және басқа да іс-шараларға қатысуға тартуды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z198" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) шетелдік азаматтарды оқытуды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z199" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ЖОО-ның професорлық-оқытушылық және ғылыми құрамын, магистранттарын және докторанттарын шетелдік ғылыми және оқу орындарына педагогикалық және ғылыми тағылымдамаға жіберуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z200" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) бірлескен іргелі және қолданбалы ғылыми-зерттеу жұмыстарын жүргізу, ғылыми еңбектерді, оқу және оқу-әдістемелік әдебиеттерді бірлесіп шығаруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z201" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оқу, ғылыми-әдістемелік басылымдармен алмасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z202" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) халықаралық және шетелдік ұйымдар мен қорлар қаржыландыратын әртүрлі бағдарламаларға қатысу, сондай-ақ шетелдік әріптестермен бірлесіп, Қазақстан Республикасының ұйымдары мен қорлары қаржыландыратын әртүрлі бағдарламаларға қатысуды жүзеге асырады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z203" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. ЖОО білім алушыларының, профессорлық-оқытушылық және ғылыми құрамының, өзге қызметкерлерінің Қазақстан Республикасы аумағынан шығуы, сондай-ақ шетелдік делегациялар мен шет мемлекеттердің азаматтарын қабылдау ІІМ-мен келісім бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z204" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. ЖОО-лар өз құзыреті шеңберінде белгіленген тәртіпте ІІМ-мен келісім бойынша шетелдік әріптестерімен (заңды және (немесе) жеке тұлғалармен) кадрлар даярлау, ғылыми-зерттеу жұмыстарын жүргізу саласында ынтымақтастық туралы келісімдер жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z203" w:id="192"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>