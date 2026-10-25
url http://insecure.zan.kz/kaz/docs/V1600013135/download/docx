--- v0 (2026-03-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9038e69" w14:textId="9038e69">
+    <w:p w14:paraId="072d536" w14:textId="072d536">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -882,51 +882,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оқулық басылымы – оқу процесінде нақты білім беру (оқу) бағдарламасы бойынша қолдануға арналған басылым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) оқу-әдістемелік кешен – білім алушылардың оқу пәндерінің мазмұнын меңгеруін қамтамасыз етуге бағытталған жекелеген оқу және әдістемелік материалдардың жиынтығы.</w:t>
+      6) оқу-әдістемелік кешен – білім алушылардың оқу пәндерінің мазмұнын меңгеруін қамтамасыз етуге бағытталған жекелеген оқу және әдістемелік материалдардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тестілеу материалдары - білім алушылардың үлгерімін ағымдағы бақылауды, білімдерін, іскерліктері мен құзыреттерін аралық және қорытынды аттестаттауды өткізуге арналған стандартталған тест тапсырмаларының (сұрақтар, ахуалдық міндеттер, кейстер) жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Оқу басылымдары мен оқу-әдістемелік кешендерді дайындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1152,51 +1232,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім алушылар контингентін (білім беру бағдарламасының түрін ескере отырып) есепке алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оқу материалы мазмұнының кәсіби, практикалық бағыттылығы.</w:t>
+      4) оқу материалы мазмұнының кәсіби, практикалық бағыттылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нормативтік құқықтық актілердегі өзгерістерді және ішкі істер органдарының қызметін енгізуді ескере отырып, мазмұнды тұрақты өзектендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпаратты қорғауды қамтамасыз ету, оның ішінде "Қызмет бабында пайдалану үшін" деген белгісі бар деректерді пайдалану кезінде ақпараттық қауіпсіздік және құпиялылық талаптарын сақтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оқулық басылымдары авторлық ұжымының құрамына ғалымдар, ғылыми қызметкерлер, оқытушылар, оқулық басылымының бейіні бойынша оқытушы-әдіскерлер кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
@@ -1409,54 +1587,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кафедралар (циклдер) оқу-әдістемелік кешенді оқу процесін оңтайландыратын, пәндерді оқыту ерекшеліктерін сипаттайтын әдістемелік құжаттардың өзге де түрлерімен толықтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Егер кафедра (цикл) оқулық басылымын ұсыну туралы шешім қабылдаған жағдайда автор(лар) оны оқу-әдістемелік (ғылыми) кеңеске қарау үшін жолдайды. Оқу-әдістемелік (ғылыми) кеңес отырысқа дейін оқулық басылымына сараптау жүргізеді. Қарау нәтижелері бойынша оқу-әдістемелік (ғылыми) кеңес оқулық басылымын басып шығаруға және оқу процесінде қолдануға ұсынады немесе бас тартады.</w:t>
+      12. Кафедра (цикл) оқу басылымын ұсыну туралы шешім қабылдаған кезде автор (лар) оны қарау үшін оқу-әдістемелік кеңеске (ғылыми-әдістемелік және редакциялық-баспа) жолдайды. Әрі қарай қарау үшін ғылыми кеңеске жолдайды. Ғылыми кеңес нәтижелері бойынша оқу басылымын басып шығаруға және оқу процесінде пайдалануға ұсынады немесе бас тартады. Қарау процесінде оқу басылымдары оқу орны бастығының бұйрығымен белгіленген тәртіпте оларда өзге дереккөздерден алынған материалдардың бар-жоғына тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оқу-әдістемелік (ғылыми) кеңес оқулық басылымын басып шығару туралы шешім қабылдаған кезде оқулық басылымы редакциялық-баспа жұмысын ұйымдастыру бөліміне (бөлінісіне) редакциялау және беттеу үшін беріледі. Редакциялық жұмыстан кейін оқулық басылымы баспаханаға тираждау үшін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1489,848 +1729,1094 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 22.01.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Оқулық басылымдары мен оқу-әдістемелік кешендерді сараптау олардың мазмұнының МЖБС талаптарына, үлгілік оқу жоспарлары мен бағдарламаларына, ғылыми зерттеулерге, білім алушыларды оқыту, дамыту мақсаттарына, психологиялық-педагогикалық ғылымның қазіргі кездегі талаптарына сәйкестігін бағалау мақсатында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Оқулық басылымдарын сараптауды оқу-әдістемелік (ғылыми) кеңес оқулық басылымы дайындалған саладағы маман болып табылатын, ғылыми атағы бар профессорлық-оқытушылық құрам қатарынан тағайындаған сарапшы өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сарапшылардың қорытындысы (құпиялылық режимін және оқу пәндеріне сәйкестігін сақтау бойынша) негізінде оқу-әдістемелік (ғылыми) кеңес оқулық басылымын басып шығаруға және оқу процесіне енгізуге ұсынады немесе бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Автор (авторлық ұжым немесе әзірлеуші) оқу-әдістемелік (ғылыми) кеңеске оқулық басылымын қарау және мақұлдау туралы баянатты (өтінімді) жолдайды, онда титул параққа сәйкес авторы (авторлар, әзірлеуші), атауы, басылымның тілі, жылы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянатқа (өтінімге):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кафедра (цикл) отырысы хаттамасынан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автор (авторлық ұжым, әзірлеуші) туралы мәлімет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басып шығарылған және электрондық нұсқадағы қолжазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқулық басылымына түсіндірме жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) екі рецензия – ішкі және сыртқы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) еркін түрдегі орнату жөніндегі нұсқаулық және пайдаланушыларға арналған басшылық (электрондық оқулық басылымдары үшін) қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңадан дайындалған оқулық басылымдарына түсіндірме жазбада негізгі тұжырымдамалық идеялар, әзірлеудің өзектілігі, МЖБС, үлгілік оқу бағдарламасы талаптарын іске асыру, қайта басып шығарылатын оқулық басылымдары үшін – автор (авторлық ұжым, әзірлеуші) енгізген өзгерістер мен толықтырулар болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бір оқулық басылымына сараптау күнтізбелік алпыс күнге дейін ұйымдастырылады және жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сараптау қорытындысында мынадай шешімдердің бірі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басып шығаруға және оқу процесінде қолдануға ұсынылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басып шығаруға ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Автор (авторлық ұжым, әзірлеуші) сараптау нәтижесімен келіспеген жағдайда оқулық басылымдарына қосымша сараптау жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Оқу процесінде қолдануға және басып шығаруға ұсынылмаған оқулық басылымын автор (авторлық ұжым, әзірлеуші) пысықтап, ескертулерді жойғаннан кейін қайта сараптауға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Екінші рет қайтарылған оқулық басылымы ағымдағы жылдың ішінде сараптауға қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Оқу-әдістемелік кешендерді сараптау кафедралардың бірлескен әдістемелік отырыстарында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Тестілеу материалдарына сараптама жүргізу тест тапсырмаларының МЖМБС-қа, оқу жоспарлары мен бағдарламаларына сәйкестігін қамтамасыз етуді; тесттердің дұрыстығын, сенімділігі мен объективтілігін бағалауды; тапсырмалардың күтілетін оқу нәтижелеріне және қалыптастырылатын құзыреттерге сәйкестігін тексеруді; әдістемелік, логикалық және мазмұндық қателерді болдырмауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптамаға мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) емтихан тесттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тест тапсырмаларының электрондық банктері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу материалдарына сараптама жүргізу мынадай критерийлер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пән мазмұны мен оқу бағдарламасына сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сұрақтар мен жауаптар нұсқаларының дұрыс тұжырымдалуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дұрыс жауаптың бірегейлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ескірген немесе дұрыс емес нормалардың болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күрделілік деңгейінің пропорционалдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тест тапсырмаларының тексерілетін құзыреттерге сәйкестігі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...378 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 23-1-тармақпен толықтырылды - ҚР Ішкі істер министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Оқу басылымдары мен оқу-әдістемелік кешендерін сынақтан өткізу және оларға мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 22.01.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жаңадан әзірленген оқулықтарды, оқу, оқу-әдістемелік құралдарды сынамақтан өткізу бір оқу жылы ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Сынамақтан өткізу оқулық басылымын одан әрі оқу процесіне енгізу мақсатында жүргізіледі, ол тиісті енгізу актісінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жаңадан дайындалған оқу-әдістемелік кешенді (немесе оның жекелеген элементтерін) сынамақтан өткізу кемінде бір оқу жылында жүргізіледі, мерзім аяқталған соң оқу-әдістемелік кешенді немесе оның жекелеген элементтерін оқу процесіне енгізу актісі ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Барлық білім беру деңгейлері бойынша оқулық басылымдарына мониторингті оқу-әдістемелік бөлініс (орталық, бөлім):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оқулық басылымдары мен оқу-әдістемелік кешендердің сапасын жақсарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ІІМ білім беру ұйымдарының оқу процесін оқу әдебиеттерімен қамтамасыз ету және оқу процесіне енгізу деңгейін талдау мақсатында жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Оқу-әдістемелік кешендерге мониторинг жүргізуді кафедра (цикл) және оқу-әдістемелік бөлініс (орталық, бөлім) олардың сапасын және оқу процесінде пайдаланудың тиімділігін жақсарту мақсатында жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Оң тәжірибені енгізу мақсатында ІІМ білім беру ұйымдары өздерінің оқулық басылымдарымен алмасуды одан әрі оқу процесіне енгізе отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Оқу басылымдарын шығару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 22.01.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Оқулық басылымдарын басып шығару сараптаманың оң қорытындысы және оқу-әдістемелік (ғылыми) кеңестің ұйғарымы негізінде ІІМ білім беру ұйымының немесе автордың (авторлық ұжымның, әзірлеушінің) қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. ІІМ білім беру ұйымының баспаханасында басып шығару үшін оқулық басылымы редакциялық-баспа жұмысын ұйымдастыру бөлінісі қалыптастыратын жыл сайынғы басылымдардың тақырыптық жоспарына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Автор (авторлық ұжым, әзірлеуші) түзетілген, толықтырылған, қайта өңделген, қайта қаралған, аударылған басылымды қайта басып шығаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оқу процесін оқу-әдістемелік қамтамасыз етудің тиімділігін арттыру және профессорлық-оқытушылық құрамның жұмысын ынталандыру мақсатында ІІМ білім беру ұйымы үздік оқулық басылымына конкурс өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2656,31 +3142,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>