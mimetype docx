--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1806b64" w14:textId="1806b64">
+    <w:p w14:paraId="b35a891" w14:textId="b35a891">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -868,150 +868,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Экстернат нысанында оқыту және "Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқуға рұқсат беру" мемлекеттік көрсетілетін қызмет </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабының </w:t>
+      1. Осы "Экстернат нысанында оқыту және "Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқуға рұқсат беру" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі – Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы" Заңы) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және экстернат нысанында оқыту мен негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқуға рұқсат беру мемлекеттік көрсетілетін қызмет тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2022,198 +2002,118 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқуға өтініштерді қабылдау және оған рұқсат беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бекітілген "Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесіне (бұдан әрі - Тізбе) сәйкес ресімделеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілген "Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесіне (бұдан әрі – Тізбе) сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> жолдайды.</w:t>
+        <w:t>
+      Қағидаларға өзгерістер және (немесе) толықтырулар енгізілгенде білім беру саласындағы уәкілетті орган нормативтік құқықтық акті мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкімет" операторына және көрсетілетін қызметті берушіге, сондай-ақ бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 08.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2378,51 +2278,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Экстерндерді аттестаттау Қазақстан Республикасы Білім және ғылым министрінің 2008 жылғы 18 наурыздағы № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) бекітілген Білім алушылардың үлгеріміне ағымдық бақылау, аралық және қорытынды аттестаттау өткізудің үлгілік қағидаларына сәйкес жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) бекітілген Орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін білім алушылардың үлгеріміне ағымдық бақылау, аралық және қорытынды аттестаттау өткізудің үлгілік қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетелде тұратын білім алушы экстернат нысанында білім алған кезде тиісті білім беру деңгейінің оқу бағдарламаларын дербес меңгереді, үлгерімді ағымдағы бақылаудан (бөлім/ортақ тақырып бойынша жиынтық бағалау, тоқсан бойынша жиынтық бағалау) өзі бекітілген орта білім беру ұйымында қашықтықтан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2435,61 +2335,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2832,110 +2732,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аралық аттестаттаудан өткен экстерндерге тиісті оқу бағдарламалары бойынша оқуды экстернат нысанында аяқтағаны туралы белгісі бар қорытынды бағаларымен белгіленген үлгідегі құжат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Қорытынды аттестаттаудан өткен экстерндерге "Мемлекеттік үлгідегі білім беру туралы құжаттардың түрлері мен нысандарын және оларды беру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 28 қаңтардағы № 39 </w:t>
+      20. Қорытынды аттестаттаудан өткен экстерндерге "Орта, техникалық және кәсіптік, орта білімнен кейінгі білім туралы құжаттардың түрлерін, орта, техникалық және кәсіптік, орта білімнен кейінгі білім туралы мемлекеттік үлгідегі құжаттардың нысандарын және оларды есепке алу мен беру қағидаларын, сондай-ақ білім беру ұйымдарында білім алуды аяқтамаған адамдарға берілетін анықтаманың нысанын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 28 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10348 болып тіркелген) сәйкес білім деңгейі (сатысы) туралы мемлекеттік үлгідегі құжат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3008,178 +2908,158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың, астананың білім басқармалары, аудандардағы, облыстық маңызы бар қалалардағы білім бөлімдері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқуға рұқсат алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге www.egov.kz "цифрлық үкімет" веб-порталы арқылы Қағидаларға 1-қосымшаның 9-тармағында көрсетілген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Негізгі орта, жалпы орта білім беру </w:t>
-[...77 lines deleted...]
-      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер Қағидаларға 1-қосымшаға сәйкес көрсетілген.</w:t>
+      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 08.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3620,94 +3500,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.".</w:t>
+      25. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3976,110 +3898,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      28. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 08.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 449</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4259,116 +4181,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Экстернат нысанында оқыту </w:t>
+              <w:t>Экстернат нысанында оқыту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Негізгі орта, жалпы орта </w:t>
+              <w:t>және "Негізгі орта, жалпы орта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">білім беру ұйымдарында </w:t>
+              <w:t>білім беру ұйымдарында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">экстернат нысанында оқуға </w:t>
+              <w:t>экстернат нысанында оқуға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">рұқсат беру" мемлекеттік </w:t>
+              <w:t>рұқсат беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін қызмет </w:t>
+              <w:t>көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4391,72 +4313,79 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 1-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 08.11.2022 </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4661,107 +4590,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4794,87 +4703,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету мерзімі- 10 жұмыс күні.</w:t>
+Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4907,87 +4816,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+Қызмет көрсету мерзімі- 10 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5020,87 +4929,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 3-қосымшаға сәйкес нысан бойынша негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат беру туралы бұйрықтың көшірмесі болып табылады немесе мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша өтінішті одан әрі қараудан дәлелді бас тарту болып табылады. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электронды.</w:t>
+электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5133,87 +5042,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Қағидаларға 3-қосымшаға сәйкес нысан бойынша негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат беру туралы бұйрықтың көшірмесі болып табылады немесе мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша өтінішті одан әрі қараудан дәлелді бас тарту болып табылады. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электронды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5246,181 +5155,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>
-2) портал - жөндеу жұмыстарының жүргізілуіне байланысты болған техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінде жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
-[...35 lines deleted...]
-2) порталда www.egov.kz.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5453,143 +5268,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық сұрату нысанындағы өтініші;</w:t>
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда дүйсенбіден жұмаға дейін 13.00-ден 14.30-дейінгі түскі үзіліспен белгіленген жұмыс кестесіне сәйкес;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 026/е нысанында дәрігерлік-консультациялық комиссияның электронды қорытындысы;</w:t>
+              <w:t>
+2) портал - жөндеу жұмыстарының жүргізілуіне байланысты болған техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінде жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) барлық білім алу кезеңі аралығында оқытылған пәндер бойынша "4" және "5" деген бағалар алған білім алушыларға - электронды үлгерім табелі; 4) білім алушы ата-анасымен немесе оларды алмастыратын адамдармен бірге шетелге көшкенде көрсетілетін қызметті алушының ата-анасының немесе оларды алмастыратын адамдардың уақытша шетелде тұратындығы туралы электронды анықтамасы; 5) білім алушы ата-анасының немесе оларды алмастыратын адамдардың жетегінсіз шетелге шығатын болса, көрсетілетін қызметті алушының шетелде оқитындығын растайтын электронды құжаты. </w:t>
+              <w:t>
+1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5622,143 +5435,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+1) осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық сұрату нысанындағы өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve">
+2) денсаулығына байланысты білім беру ұйымдарына бара алмайтын білім алушылар үшін – "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрі міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 026/е нысанында дәрігерлік-консультациялық комиссияның электронды қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+3) барлық білім алу кезеңі аралығында оқытылған пәндер бойынша "4" және "5" деген бағалар алған білім алушыларға - электронды үлгерім табелі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) білім алушы ата-анасымен немесе оларды алмастыратын адамдармен бірге шетелге көшкенде көрсетілетін қызметті алушының ата-анасының немесе оларды алмастыратын адамдардың уақытша шетелде тұратындығы туралы электронды анықтамасы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) білім алушы ата-анасының немесе оларды алмастыратын адамдардың жетегінсіз шетелге шығатын болса, көрсетілетін қызметті алушының шетелде оқитындығын растайтын электронды құжаты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5791,148 +5640,328 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> арқылы алуға мүмкіндігі бар.</w:t>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті алушының анықтамалық қызметі, Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 Анықтама қызметтерінің байланыс телефондары www.edu.gov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызмет" бөлімінде, 8-800-080-7777, 1414 бірыңғай байланыс орталығында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6622,105 +6651,53 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -6742,341 +6719,309 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...79 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес нөмір: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алған уақыты мен күні: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(жергілікті атқарушы органның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      алушының Т.А.Ә. (бар болса), жеке сәйкестендіру нөмірі) </w:t>
+        <w:t>
+      Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат беру туралы бұйрықтан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҮЗІНДІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (-ша): ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының ТАӘ (ол болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берген күні: _______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...64 lines deleted...]
-        <w:t>(жауапты тұлғаның Т.А.Ә.(бар болса), лауазымы)</w:t>
+        <w:t>
+      _______ жылғы __ _______ бұйрықтың негізінде негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат беру туралы бұйрықтан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________  (жауапты тұлғаның ТАӘ (ол болған жағдайда), лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты тұлғаның электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7112,77 +7057,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Өзгерістер енгізілетін кейбір </w:t>
+              <w:t>Экстернат нысанында оқыту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бұйрықтардың тізбесіне </w:t>
+              <w:t>және "Негізгі орта, жалпы орта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>білім беру ұйымдарында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экстернат нысанында оқуға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсат беру" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7203,142 +7213,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Экстернат нысанында оқыту </w:t>
+              <w:t>Кімге:_____________ басшысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Негізгі орта, жалпы орта </w:t>
+              <w:t>Жергілікті атқарушы органның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">білім беру ұйымдарында </w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">4-қосымша </w:t>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7359,129 +7304,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге:_____________ басшысы</w:t>
+              <w:t>Кімнен:_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жергілікті атқарушы органның</w:t>
+              <w:t>ТАӘ (ол болған жағдайда) және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
+              <w:t xml:space="preserve">толық жеке сәйкестендіру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімнен:_____________________</w:t>
+              <w:t>нөмірі/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Т.А.Ә. (бар болса) және толық</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экстернат нысанында оқытуға рұқсат беруге өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7494,277 +7413,323 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 07.08.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Білім туралы" Қазақстан Республикасы Заңының 6-бабының 2-тармағы </w:t>
-[...95 lines deleted...]
-      оқушының Т.А.Ә. (бар болса), туған күні (білім беру ұйымының атауын, сыныбын көрсету)</w:t>
+      "Білім туралы" Қазақстан Республикасы Заңының 6-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-7) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________ оқушының ТАӘ (ол болған жағдайда), туған күні (білім беру ұйымының атауын,   сыныбын көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымында экстернат нысанында оқытуға рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңымен</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> қорғалатын ақпараттық жүйелердегі құпия мәліметтерді пайдалануға келісемін.</w:t>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрлық объектілердегі дербес деректерді жинауға және (немесе) өңдеуге келісімін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "_____" ____________ 20___ ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті алушының электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7772,55 +7737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8146,31 +8111,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>