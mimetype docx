--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8bcf470" w14:textId="8bcf470">
+    <w:p w14:paraId="6e7e4f1" w14:textId="6e7e4f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1113,51 +1113,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: "Еңбек ресурстарын дамыту орталығы" акционерлік қоғамына, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігіне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5584,51 +5604,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________ ______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      (тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5638,51 +5658,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ ____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
+      (тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөрдің орны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5914,362 +5934,592 @@
         <w:t>
       1. Осы түсіндірме "Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеуді тағайындау және төлеу туралы есеп" әкімшілік деректерді жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Нысанда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкімшілік деректер – бастапқы статистикалық және балама деректерді қоспағанда, әкімшілік дереккөздер қалыптастыратын жеке немесе заңды тұлға жөніндегі жеке-дара сандық (сандар көмегімен өлшенетін) және (немесе) сапалық (белгілі бір қағидат және (немесе) белгі бойынша құрылған) деректер және шаруашылық бойынша есепке алу деректері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Еңбек ресурстарын дамыту орталығы – Қазақстан Республикасы Үкіметінің шешімі бойынша уәкілетті мемлекеттік органның жанынан құрылатын, еңбек нарығын ақпараттық-талдамалық жағынан сүйемелдеуді, жұмыспен қамтуға жәрдемдесудің белсенді шараларын, жұмыспен қамту қызметтерін әдіснамалық жағынан қолдауды, әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесін дамыту мен қолдап отыруды қамтамасыз ететін заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүгедектігі бар бала – тыныс-тіршілігінің шектелуіне және әлеуметтік жағынан қорғау қажеттігіне алып келетін, ауруларға, мертігулерге (жаралануға, жарақаттарға, контузияларға), олардың зардаптарына, бұзылуына байланысты организм функциялары тұрақты бұзылып, денсаулығы нашарлаған он сегіз жасқа дейінгі адам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аталған Нысанды енгізудің негізгі міндеті мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеуді тағайындауға және төлеуге ай сайынғы мониторингті жүзеге асыру болып табылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары Нысанды "Еңбек ресурстарын дамыту орталығы" акционерлік қоғамына тоқсан сайын есепті кезеңнен кейінгі айдың 10-на дейін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрыққа қосымшамен бекітілген нысанды "Еңбек ресурстарын дамыту орталығы" акционерлік қоғамы қалыптастырады және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігіне тоқсан сайын есепті кезеңнен кейінгі күнтізбелік 10 күн ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанға басшы, ал ол болмаған жағдайда оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның "А" бағанында облыстар, республикалық маңызы бар қалалар және астана бөлінісінде жолдардың нөмірленуі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның "Б" бағанында қалалық және ауылдық жерлер бөлінісінде облыстардың, республикалық маңызы бар қалалардың және астананың атауы бойынша деректері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның "В" бағанында әкімшілік-аумақтық объектілердің сыныптауышы бойынша коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 1-бағанында есепті кезеңнің соңындағы үйде оқитын мүгедектігі бар балалардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 2-бағанында есепті кезеңнің соңындағы үйде оқитын мүгедектігі бар ұл балалардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 3-бағанында есепті кезеңнің соңындағы үйде оқитын мүгедектігі бар қыз балалардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 4-бағанында мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеудің есепті кезеңнің басына төленбеген сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 5-10-бағандарында есепті тоқсан ішіндегі барлық деректер көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанның 5-бағанында есепті тоқсан ішінде мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу тағайындалған адамдардың саны көрсетіледі. Бұл ретте әрбір нақты өтініш беруші есепті кезең ішінде мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеуге қайталап берген өтініштерінің санына қарамастан, бір рет қана есепке алынып, бір рет қана енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6334,70 +6584,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанның 9-бағанында есепті тоқсан ішінде төленген мүгедектігі бар ма балаларды үйде оқытуға жұмсалған шығындарды өтеудің жалпы сомасы көрсетіледі. Бұл ретте әрбір нақты өтініш берушіні есепті кезең ішінде мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеуге қайталап берген өтініштерінің санына қарамастан, бір рет қана есепке алынып, бір рет қана енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанның 10-бағанында есепті тоқсан ішінде төленген мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеудің орташа айлық мөлшері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 11-16-бағандарында жыл басынан бергі барлық мәліметтер көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанның 11-бағанында жыл басынан бергі кезең ішінде мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу тағайындалған адамдардың саны көрсетіледі. Бұл ретте әрбір нақты өтініш беруші есепті кезең ішінде мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеуге қайталап берген өтініштерінің санына қарамастан, бір рет қана есепке алынып, бір рет қана енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6511,55 +6761,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>