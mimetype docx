--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab4c820" w14:textId="ab4c820">
+    <w:p w14:paraId="20ea21f" w14:textId="20ea21f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2018,88 +2018,152 @@
         <w:t xml:space="preserve">
       15. Соңғы кәсіби іріктеу медициналық куәландыруды қоспағанда осы Қағидалардың 23-тармағында көзделген іс-шаралардан тұрады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Кандидаттарды түпкілікті кәсіби іріктеу ҰҚО ЖОО-да жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:bookmarkStart w:name="z9" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті әкімшілік-аумақтық бірліктерде (жекелеген объектілерде) төтенше жағдай, шектеу іс-шаралары, оның ішінде карантин енгізілген, төтенше жағдайлар жарияланған жағдайларда кандидаттардың соңғы кәсіби іріктеуі цифрлық технологияларды қолдана отырып, қашықтық форматында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 67/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Конкурстық іріктеуді өткізу үшін ҰҚО ЖОО-ға оқуға қабылдау алдында бір ай бұрын ҰҚК Төрағасының бұйрығымен (ҰҚО ЖОО-ның әр қайсысына жеке):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақытша әрекет ететін штаттан тыс ӘДК;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2128,70 +2192,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылдау комиссиялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       апелляциялық комиссиялар құрылады және бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комиссия мүшесі (мүшелері), егер ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) комиссия мүшесі ретінде басқа комиссия құрамында болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2202,168 +2266,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) конкурсқа қатысатын кандидаттарының біреуіне туыс, жұбайы (зайыбы) немесе жекжаты болып табылса, комиссия жұмысына қатыса алмайды (қатысады) және бас тартуға (өздігінен бас тартуға) жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өздігінен бас тарту болмаса, комиссия мүшелері немесе кандидат қарсылық білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өздігінен бас тарту және қарсылық білдіру комиссия жұмысына дейін де, комиссия жұмысының барысында да жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z31" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комиссия мүшесінің өздігінен бас тартуы (қарсылық білдіруі) туралы шешімді мәжіліске қатысатын оның мүшелерінің көпшілік дауысымен жазбаша түрде комиссия қабылдайды және комиссия мүшесінің қатысуымен оқылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Қарсылық білдіруден бас тарту немесе қанағаттандыру туралы шешім шағымдануға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:bookmarkStart w:name="z32" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ұйымдастыру-техникалық, қабылдау және апелляциялық комиссиялар құрамына бөлімшелер мен ҰҚК органдарының (ЖОО) басшылары, ҰҚК заң, кадрлар, жеке қауіпсіздік, әскери-медициналық (медициналық) бөлімшерлерінің және мақсатты оқуға тапсырыс беруші болып табылатын ҰҚК органдарының қызметкерлері (әскери қызметшілері) кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. ҰҚО ЖОО-ға түсу үшін конкурстық іріктеуге қатысатын кандидаттар келген кезде ұйымдастыру-техникалық комиссиясына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру-техникалық комиссиясына құжаттарды тапсырмаған кандидаттар конкурсқа қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2400,70 +2464,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. ҰҚО ЖОО-ға оқуға кандидаттар соңғы кәсіби іріктеуден:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары білімнің білім беру бағдарламалары бойынша – кәсіби жарамдылығын және дене шынықтыру дайындығын, "Құқық негіздері" пәні бойынша білімі мен жазбаша дағдыларын тексеруден;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2474,70 +2538,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жоғары білімнің оқыту мерзімі қысқартылған білім беру бағдарламалары бойынша – кәсіби жарамдылығын, дене шынықтыру дайындығын тексеру, саясаттану бойынша білімдерін және жазбаша дағдыларын тексеруден өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰҚО ЖОО-ға оқуға кандидаттарды соңғы іріктеуден өткізу барысында кандидаттардың жеке деректері мен жұмыстарына сәйкестендіру нөмірі берілу арқылы шифрлау қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ұйымдастыру-техникалық комиссиясы төраға, төраға орынбасары, хатшы және комиссияның бес мүшесінен кем болмайтын құрамнан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру-техникалық комиссиясы мүшелерінің жалпы саны тақ саннан тұрады. Ұйымдастыру-техникалық комиссиясы хатшысының дауыс беру құқығы жоқ және ол комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2682,70 +2746,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ұйымдастыру-техникалық комиссиясының төрағасы ҰҚК органдарының бастықтары (бастықтарының орынбасарлары) қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру-техникалық комиссиясы төрағасының орынбасары ҰҚО ЖОО немесе ҰҚК органдары бастықтарының орынбасарлары қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2774,126 +2838,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру-техникалық комиссиясының хатшысы ҰҚО қызметкерлері (әскери қызметшілері) қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру-техникалық комиссиясының хатшысы ұйымдастыру-техникалық комиссиясына жүктелген функцияларды жүзеге асыру бойынша құжаттарды, отырыс материалдарын, сондай-ақ комиссия жұмысының есеп жобасын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ұйымдастыру-техникалық комиссиясының шешімі бекітілген құрамның кемінде үштен екісі болған кезде көпшілік дауыспен қабылданады және хаттамамен рәсімделеді, оған ұйымдастыру-техникалық комиссиясының барлық мүшелері қол қояды. Дауыстар тең болған жағдайда ұйымдастыру-техникалық комиссиясы төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері өздерінің ерекше пікірлерін жазбаша баяндауы және оны хаттамаға енгізуі мүмкін, ол туралы соңғысында белгі жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру-техникалық комиссиясының отырысы қабылдау комиссиясының төрағасы бекіткен жұмыс жоспарына сәйкес, сондай-ақ ұйымдастыру-техникалық комиссиясы төрағасының шешімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қабылдау комиссиясы төраға, екі орынбасары, хатшы және басшылық құрам қатарынан комиссияның төрт мүшесінен кем болмайтын құрамнан құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясы мүшелерінің жалпы саны тақ саннан тұрады. Қабылдау комиссиясы хатшысының дауыс беру құқығы жоқ және ол комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3058,70 +3122,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қабылдау комиссиясының төрағасы болып ҰҚК Төрағасы орынбасарларының бірі тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясы төрағасының орынбасарлары ҰҚК органдары және ҰҚО ЖОО-ның бастықтары қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3132,278 +3196,278 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясының хатшысы болып ҰҚО ЖОО кадр бөлімшелерінің қызметкерлерінің (әскери қызметшілерінің) бірі тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясының мүшелері болып ҰҚК органдарының және ҰҚО ЖОО басшылық құрамынан тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="42"/>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қабылдау комиссиясы жыл сайын құрылады және ҰҚО ЖОО-ның конкурстық іріктеу өткізу кезеңінде қызмет етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясының жұмысын ұйымдастыру комиссия төрағасы орынбасарларының біріне, ал іс қағаздарын жүргізу комиссияның хатшысына жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="43"/>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Кандидаттарды ҰҚО ЖОО-ға оқуға қабылдау туралы қабылдау комиссиясының шешімі хаттамамен рәсімделеді және бекітілген мүшелерінің кемінде үштен екісі болған кезде көпшілік дауыспен қабылданады. Дауыстар тең болған жағдайда қабылдау комиссиясы төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері өздерінің ерекше пікірлерін жазбаша баяндауы және оны хаттамаға енгізуі мүмкін, ол туралы соңғысында белгі жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясының хаттамасы негізінде ҰҚО ЖОО-ның бастықтары кандидаттарды оқуға қабылдау туралы бұйрық шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Кандидаттарды ҰҚО ЖОО-ға оқуға қабылдауды қызметкерлерді (әскери қызметшілерді) дайындау курстары бойынша ҰҚК ЖОО-ның басшылары бөлек жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z43" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z43" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Конкурстық іріктеу нәтижелерімен келіспеген кандидаттар конкурстық іріктеу нәтижелері жарияланғаннан кейін келесі күні сағат 13:00-ге дейін апелляциялық комиссияға апелляциялық комиссия төрағасының атына өтініш ұсынады, апелляциялық комиссия оны бір тәулік жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өтініш ұсыну және (немесе) қарау күні жұмыс істемейтін күнге сәйкес келсе, өтініш ұсыну және (немесе) қарау уақыты жақын келесі жұмыс күніне ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Апелляциялық комиссия төраға, төраға орынбасары, хатшы және комиссияның бес мүшесінен кем болмайтын құрамнан құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссия мүшелерінің жалпы саны тақ саннан тұрады. Апелляциялық комиссия хатшысының дауыс беру құқығы жоқ және комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссия конкурстық іріктеудің шешімімен келіспеген кандидаттардың өтініштерін қабылдайды және қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Апелляциялық комиссияның төрағасы ҰҚК Төрағасы орынбасарларының бірі тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссия төрағасының орынбасары ҰҚК органдары бастықтарының қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3432,182 +3496,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссияның хатшысы ҰҚО қызметкерлері (әскери қызметшілері) қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссия хатшысы апелляциялық комиссияға жүктелген функцияларды жүзеге асыру бойынша құжаттарды, отырыс материалдарын, сондай-ақ, комиссия жұмысының есеп жобасын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="48"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Апелляциялық комиссияның шешімі бекітілген құрамның кемінде үштен екісі болған кезде көпшілік дауыспен қабылданады және хаттамамен рәсімделеді, оған апелляциялық комиссияның барлық мүшелері қол қояды. Дауыстар тең болған жағдайда апелляциялық комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері өздерінің ерекше пікірлерін жазбаша баяндауы және оны хаттамаға енгізуі мүмкін, ол туралы соңғысында белгі жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Апелляциялық комиссияның жұмысы төраға және барлық комиссия мүшелері қол қойған хаттамамен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="49"/>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Соңғы кәсіби іріктеу өткізу үшін ҰҚО ЖОО бастықтарының бұйрықтарымен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттардың кәсіби жарамдылығын бағалау бойынша сараптамалық комиссиялардан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дене шынықтыру дайындығы, "Құқық негіздері" пәні бойынша білімі, саясаттану, сондай-ақ жазбаша дағдылары (эссе) бойынша пәндік комиссиялардан тұратын арнайы комиссиялар құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="50"/>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Арнайы комиссиялар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттардың жазбаша дағдылары (эссе) бойынша шифрланған емтихан жұмыстарын қарастыруға алады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3618,128 +3682,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидаттардың кәсіби жарамдылығын, дене шынықтыру дайындығы бойынша нормативін, "Құқық негіздері" пәні бойынша ауызшы емтихандарды, саясаттану, сондай-ақ жазбаша дағдыларын (эссе) тексеру және бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) емтихан ведомостарын қабылдау комиссиясына жинақтайды және жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Кандидаттың оқуға кәсіби жарамдылығын бағалау қызметтік іс-қимылдың жоспарланып отырған учаскесіне (бағытына) сәйкес келу дәрежесін анықтауға бағытталған және арнайы (сараптамалық) комиссия ассесмент-орталық технологияларын пайдалана отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына үш адамнан кем болмайтын, қызмет іс-қимылының бағыттары бойынша бес жылдан кем емес жұмыс тәжірибесі, салалық білімі бар ҰҚО қызметкерлері (әскери қызметшілері) енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="52"/>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Кандидаттардың дене шынықтыру дайындық деңгейін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ҰҚО ЖОО-ға оқуға түсетін кандидаттардың дене шынықтыру дайындығын бағалау нормативтеріне сәйкес арнайы (пәндік) комиссия бағалайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына үш адамнан кем болмайтын, міндеттеріне дене шынықтыру дайындығын ұйымдастыру мен жүргізу енетін ҰҚО қызметкерлері (әскери қызметшілері) енеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3750,90 +3814,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дене шынықтыру нормативтерін тапсырар алдында арнайы комиссия (пәндік) мүшелері кандидаттарды жаттығуларды жасау барысында қауіпсіздік техникасын сақтау жөніндегі шаралармен қол қойғыза отырып таныстырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әрбір дене жаттығуын тапсыру нәтижелерін арнайы комиссия (пәндік) мүшелері жеке ведомоске тіркейді және кандидатқа қол қойғыза отырып жеткізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. "Құқық негіздері" пәні немесе саясаттану бойынша білім ауызша емтихан түрінде тексеріледі және арнайы (пәндік) комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына үш адамнан кем болмайтын, жоғары заң білімі немесе әлеуметтік (саясаттану) білімі бар ҰҚО қызметкерлері (әскери қызметшілері) енеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3870,90 +3934,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Жазбаша дағдылар жазба жұмысты (эссе) орындау түрінде тексеріледі және арнайы (пәндік) комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына үш адамнан кем болмайтын, жоғары филологиялық білімі бар ҰҚО қызметкерлері (әскери қызметшілері) енеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3990,70 +4054,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="55"/>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Емтихандарды тапсыру кезінде кандидаттарға оқу материалдары бар кез келген қағаз жеткізгіштерді, сондай-ақ деректерді сақтаудың, берудің және қабылдаудың электрондық құралдарын алып жүруге және пайдалануға тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оларды пән бойынша емтиханды өткізу кезінде пайдаланған және анықтаған жағдайда арнайы комиссия (пәндік) жеке қауіпсіздік бөлімшесінің өкілімен бірлесіп осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4110,70 +4174,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="56"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. ҰҚО ЖОО қабылдау комиссиясының конкурстық іріктеу нәтижелері бойынша оқуға кандидаттарды қабылдау туралы шешімдері ҰҚО ЖОО ақпараттық стендтерінде орналастырылады, не қабылдау комиссиясының мүшелері кандидаттардың алдында ауызша жариялайды немесе кадр бөлімшелері жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4192,70 +4256,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="57"/>
+    <w:bookmarkStart w:name="z55" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. ҰҚО ЖОО-ға қабылдау конкурстық іріктеудің қорытындылары бойынша кандидаттың рейтингі негізінде қабылдау комиссиясының шешімімен жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары білімнің білім беру бағдарламалары бойынша кандидаттың рейтингі арнаулы мемлекеттік органдарың әскери бөлімдерінде мерзімді әскери қызмет өткерген және конкурстық іріктеуден өткен азаматтарды қоспағанда, Ұлттық бірыңғай тестілеудің (бұдан әрі – ҰБТ) балдары мен соңғы кәсіби іріктеу көрсеткіштерін қосу арқылы айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4310,51 +4374,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="58"/>
+    <w:bookmarkStart w:name="z56" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Қызмет өткеру кезінде қайтыс болған немесе мүгедектік алған арнайы мемлекеттік органдары қызметкерлерінің балалары, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4429,71 +4493,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген талаптарға сәйкес келген жағдайда ҰҚО ЖОО-ға конкурстан тыс қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-1. Мерзімді әскери қызмет өткерген және арнаулы мемлекеттік органдардың әскери бөлімдерінде конкурстық іріктеуден өткен азаматтар осы Қағидалардың 6, 7, 9, 10, 22-тармақтарының талаптарына сәйкес келген жағдайда ҰҚК Шекара академиясына жыл сайынғы қабылдау жоспарының 10%-ынан және ҰҚК Академиясына 5%-нан аспайтын мөлшерінде ҰҚО ЖОО-ға қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте ҰҚК Академиясына түсетін кандидаттар кәсіби жарамдылығын және жазбаша дағдыларын эссе жазу түрінде тексеруден өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4550,226 +4614,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
-[...35 lines deleted...]
-      1) "Алтын белгi" белгiсімен марапатталған адамдар;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Әскери, арнаулы оқу орындарына қабылдауға конкурс өткізу кезінде баллдары тең болған жағдайда, мынадай кезектілікпен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z105" w:id="62"/>
-[...15 lines deleted...]
-      2) патриоттық танытқаны және белсенді азаматтық ұстанымы үшін ерекшелік белгісімен наградталған адамдар;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z106" w:id="63"/>
-[...15 lines deleted...]
-      3) техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының білім туралы құжаттары бар, біліктілігін растаған және мамандығы бойынша кемінде бір жыл жұмыс өтілі бар адамдар;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемінде екі жыл кезең ішінде жас сарбаз, жас айбын ретінде әскерге шақыруға дейінгі даярлықтан өткен Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z107" w:id="64"/>
-[...48 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) теріс себептермен қызметтен шығарылған адамдарды қоспағанда, кемінде он бес жыл еңбек сіңірген қызметкерлердің, сондай-ақ жиырма және одан көп жыл еңбек сіңірген, қызметтен шығарылған адамдардың балалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Алтын белгі" белгісімен марапатталған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тізбесін білім беру саласындағы уәкілетті орган айқындайтын, соңғы үш жылдың жалпы білім беретін пәндері бойынша бірінші, екінші және үшінші дәрежелі дипломдармен марапатталған, халықаралық олимпиядалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың) жеңімпаздары, бірінші, екінші және үшінші дәрежелі дипломдармен марапатталған, халықаралық және республикалық орындаушылар конкурстарының және спорттық жарыстардың жеңімпаздары, сондай-ақ ағымдағы оқу жылының жалпы білім беретін пәндері бойынша бірінші, екінші және үшінші дәрежелі дипломдармен марапатталған, президенттік, республикалық олимпиадалар мен ғылыми жобалар конкурстарының жеңімпаздары, өздері таңдаған мамандық олимпиаданың, конкурстың немесе спорттық жарыстың нысанасына сəйкес келген жағдайда, басым құқыққа ие болады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 12.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 67/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (19.09.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(11.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5111,126 +5159,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оқуға қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="66"/>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғылықты жері, оқу немесе жұмыс (қызмет) орны бойынша ҰҚО-ға ұсынылатын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 106/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="67"/>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді-ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 67/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары білімнің білім беру бағдарламалары бойынша ҰҚО ЖОО-ға түсетін адамдар өтінішке (баянатқа) қосымша мыналарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжаттың көшірмесі, туу туралы куәлік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5331,70 +5399,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) жақын туыстарының (ата-анасы, балалары (болған кезде), асырап алушылары, ата-анасы бір және ата-анасы бөлек аға-інілері және апа-сіңлілері, не зайыбы (жұбайы) немесе оның ата-анасы, асырап алушылары, ата-анасы бір және ата-анасы бөлек аға-інілері және апа-сіңлілері, қарындастары (болған кезде) жеке басын куәландыратын құжаттары мен туу туралы куәліктерінің көшірмелері; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әскери қызмет өткергені туралы анықтама (мерзімді әскери қызмет өткерген адамдар үшін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары білімнің оқыту мерзімі қысқартылған білім беру бағдарламасы бойынша ҰҚО ЖОО-ға түсетін адамдар өтінішке (баянатқа) мыналарды қоса ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат, туу туралы куәлік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5548,51 +5616,83 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік білім беру ұйымдарында, сондай-ақ Қазақстан Республикасында құрылған және жұмыс жасайтын халықаралық және шетелдік білім беру ұйымдарында (олардың филиалдарында) білімі туралы құжаттар алған кандидаттар, егер Қазақстан Республикасының қолданыстағы заңнамаларында және халықаралық шарттарында (келісімдерде) өзгеше көзделмесе, Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 28 шілдедегі № 230 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23626 болып тіркелген) Орта, техникалық және кәсіптік, орта білімнен кейінгі білім туралы құжаттарды тану қағидаларына сәйкес берілген тиісті куәлікті ұсынады, сонымен бірге Қазақстан Республикасының азаматтарына – "Болашақ" халықаралық стипендиясының иегерлеріне шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары, ғылыми орталықтары және зертханалары берген білім туралы құжаттары білімі туралы құжаттарын тану рәсімін өткізбей Қазақстан Республикасында танылады.</w:t>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33219 болып тіркелген) Орта, техникалық және кәсіптік, орта білімнен кейінгі білім туралы құжаттарды тану қағидаларына сәйкес берілген тиісті куәлікті ұсынады, сонымен бірге Қазақстан Республикасының азаматтарына – "Болашақ" халықаралық стипендиясының иегерлеріне шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары, ғылыми орталықтары және зертханалары берген білім туралы құжаттары білімі туралы құжаттарын тану рәсімін өткізбей Қазақстан Республикасында танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5712,126 +5812,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оқуға қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="69"/>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҚО ЖОО-ға оқуға түсу үшін ұсынылатын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 106/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары білімнің білім беру бағдарламалары бойынша ҰҚО ЖОО-ға түсуші адамдар мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат (түпнұсқа);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5844,70 +5944,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Ғылым және жоғары білім министрінің м.а. 2023 жылғы 25 тамыздағы № 443 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Бакалавр" немесе "магистр" дәрежелері берілетін жоғары немесе жоғары оқу орнынан кейінгі білім алуға ақы төлеу үшін білім беру грантын беру қағидаларында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33345 болып тіркелген) белгіленген шектік деңгейден төмен емес, соның ішінде Қазақстан тарихы және екі бейіндік пән (шығармашылық емтихан) бойынша бес балдан төмен емес, сондай-ақ оқу сауаттылығы және математикалық сауаттылық бойынша үш балдан төмен емес тестілеу нәтижелерімен ҰБТ сертификатын (ҰҚК Шекара қызметінде мерзімді әскери қызмет өткерген және конкурстық іріктеуден өткен азаматтарды қоспағанда). ҰҚО ЖОО-ға оқуға түсу үшін кандидат жалпы орта білімнің жалпы білім беру, техникалық және кәсіптік (бастауыш және орта кәсіптік), орта білім беруден кейінгі білім беру бағдарламаларының кез келген екі пәнін таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары білімнің оқыту мерзімі қысқартылған білім беру бағдарламалары бойынша ҰҚО ЖОО-ға түсуші адамдар мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат (түпнұсқа);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6074,126 +6174,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="72"/>
+    <w:bookmarkStart w:name="z67" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҚО ЖОО-ға түсуші кандидаттардың денешынықтыру дайындығының нормативтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 12.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Орта білім беру ұйымдарын бітіргеннен кейін жоғары білімнің білім беру бағдарламалары бойынша ҰҚО ЖОО-ға оқуға түсетін адамдар үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8167,70 +8267,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16-дан 18-ге дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жедел бөлімшелер бағыты бойынша ҰҚО ЖОО-ға жоғары білімнің оқу бағдарламаларына оқуға түсетін қызметкерлер (әскери қызметшілер) үшін, соңдай-ақ ҰҚО ЖОО-ға жоғары білімнің оқыту мерзімі қысқартылған білім беру бағдарламаларына оқуға түсетін адамдар үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13827,70 +13927,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13-тен 16-ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жедел бөлімшелерге теңестірілген бағыты бойынша ҰҚО ЖОО-ға жоғары білімнің оқу бағдарламаларына оқуға түсетін қызметкерлер (әскери қызметшілер) үшін, соңдай-ақ ҰҚО ЖОО-ға жоғары білімнің оқыту мерзімі қысқартылған білім беру бағдарламаларына оқуға түсетін адамдар үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19721,170 +19821,170 @@
               <w:t>
 13-тен 16-ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физикалық жаттығуларды орындау шарттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 100, 800, 1000, 2000, 3000 метрге жүгіру стадионның жүгіру жолында немесе кез келген тегіс жерде орындалады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 10х10 метрге сырғымалы жүгіру бір бірінен 10 метр қашықтыққа орналасқан екі сызықпен белгіленген тегіс жерде орындалады. Жаттығу "жоғары мәре" қалпынан басталады. "Марш" командасы бойынша (шартты белгі бойынша) 10 метрді жүгіріп өтіп, мәре сызығына қолын (аяғын) тигізу керек, артқа оралып, мәре сызығына қолын (аяғын) тигізу керек. Барлығы 10 метрден тұратын 10 бөлікті жүгіріп өту қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) берпи бастапқы қалыпта аяқты түзу иықтың деңгейінде, қолды денені бойлай ұстап орындалады. Бастапқы позициядан жамбасты артқа алып, алақанға сүйене отырып (қолдар иықтың енінде), еңкею қажет. Еңкейген кезде өкше еденнен көтерілмейді. Жартылай секіруде дененің салмағы қолдарға беріліп, бір мезгілде аяқ артқа тасталады. Бүгілген қолдарға сүйене отырып, жату позициясы жасалады. Жамбас пен кеуде бір уақытта еденге жанасады. Содан кейін, жартылай секіруде алақан еденнен жұлынып алынып, аяқтар ішке қарай тартылып, жартылай отыру күйіне оралады. Жерге өкшені тигізбей жоғарыға секіреді және осы сәтте қолдарымен бастың үстінен шапалақ жасалады, дене түзу қалыпта болады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z98" w:id="77"/>
-[...15 lines deleted...]
-      2) 10х10 метрге сырғымалы жүгіру бір бірінен 10 метр қашықтыққа орналасқан екі сызықпен белгіленген тегіс жерде орындалады. Жаттығу "жоғары мәре" қалпынан басталады. "Марш" командасы бойынша (шартты белгі бойынша) 10 метрді жүгіріп өтіп, мәре сызығына қолын (аяғын) тигізу керек, артқа оралып, мәре сызығына қолын (аяғын) тигізу керек. Барлығы 10 метрден тұратын 10 бөлікті жүгіріп өту қажет;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) № 1 кешенді күш жаттығулары 12 минут ішінде келесідей орындалады: "жерден игерілу" қалпын қабылдап қолды бүгіп-жазу (кеуде түзу, қолды 90 градусқа бүгу екі қолдың ара-қашықтығы өзіңе ыңғайлы қалыпта) – 10 рет; "жерден игерілу" қалпынан "отыру" қалпына ауысып бастапқы қалыпты қабылдау. Аяқты қолға барынша жақындатып, аяқты артқы қалыпқа жібергенде бел барынша бүгілу керек – 10 рет; "отыру" қалпынан (жамбас пен балтырдың арасындағы бұрыш 90 градус болуы керек) барынша жоғары секіріп "отыру" қалпына келу – 10 рет; "отыру" қалпынан арқаға жатып, екі қолды кеудеге қойып, аяқты алдыға созып, кеудені көтеріп, қолдың саусақтарын аяқтың ұшына жететіндей барынша еңкею (жаттығуды жасау барысында тізені аздап бүгуге рұқсат етіледі) – 10 рет. Жаттығу үзіліссіз әрі тоқтаусыз жасалуы тиіс, орындалу темпін өз еркімен жасайды. 5 секундтан көп тоқтаса жаттығу аяқталған болып саналады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
-[...15 lines deleted...]
-      3) берпи бастапқы қалыпта аяқты түзу иықтың деңгейінде, қолды денені бойлай ұстап орындалады. Бастапқы позициядан жамбасты артқа алып, алақанға сүйене отырып (қолдар иықтың енінде), еңкею қажет. Еңкейген кезде өкше еденнен көтерілмейді. Жартылай секіруде дененің салмағы қолдарға беріліп, бір мезгілде аяқ артқа тасталады. Бүгілген қолдарға сүйене отырып, жату позициясы жасалады. Жамбас пен кеуде бір уақытта еденге жанасады. Содан кейін, жартылай секіруде алақан еденнен жұлынып алынып, аяқтар ішке қарай тартылып, жартылай отыру күйіне оралады. Жерге өкшені тигізбей жоғарыға секіреді және осы сәтте қолдарымен бастың үстінен шапалақ жасалады, дене түзу қалыпта болады;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) № 2 кешенді күш жаттығулары бір минут ішінде жасалады: алғашқы 30 секундта – бастапқы қалыпта арқада жатып, білекте бүгілген қолдарын кеудесінде бір-біріне түйістіріп қояды. Қолды түзу ұстап (қолдың саусақтарын аяқтың саусақтарына тигізіп) мүмкіндігінше көбірек кеудені көтереді, аяқтар бүгілмейді (аяқтарды елеусіз бүгуге рұқсат етіледі), бастапқы қалыпқа оралған кезде тірекке жауырынмен жанасу қажет, одан әрі "ауыс" командасы бойынша тоқтамаған күйі қалған 30 секундта ауысып жерге қарап жатып тіреніп қолды бүгеді және жазады (дене тік, қолдар 90 градус бұрышқа дейін бүгіледі, кеуде еденнен параллель көтеріледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
-[...15 lines deleted...]
-      4) № 1 кешенді күш жаттығулары 12 минут ішінде келесідей орындалады: "жерден игерілу" қалпын қабылдап қолды бүгіп-жазу (кеуде түзу, қолды 90 градусқа бүгу екі қолдың ара-қашықтығы өзіңе ыңғайлы қалыпта) – 10 рет; "жерден игерілу" қалпынан "отыру" қалпына ауысып бастапқы қалыпты қабылдау. Аяқты қолға барынша жақындатып, аяқты артқы қалыпқа жібергенде бел барынша бүгілу керек – 10 рет; "отыру" қалпынан (жамбас пен балтырдың арасындағы бұрыш 90 градус болуы керек) барынша жоғары секіріп "отыру" қалпына келу – 10 рет; "отыру" қалпынан арқаға жатып, екі қолды кеудеге қойып, аяқты алдыға созып, кеудені көтеріп, қолдың саусақтарын аяқтың ұшына жететіндей барынша еңкею (жаттығуды жасау барысында тізені аздап бүгуге рұқсат етіледі) – 10 рет. Жаттығу үзіліссіз әрі тоқтаусыз жасалуы тиіс, орындалу темпін өз еркімен жасайды. 5 секундтан көп тоқтаса жаттығу аяқталған болып саналады;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) биік белағашқа тартылу бастапқы жағдайда жоғарыдан ұстап асылып тұрып (бас бармақ төменде), қолдарын түзу ұстап аяқ тірекке тимей жасалады. Иекті белағаштың үстіңгі деңгейіне көтерген кезде және қол түзуленген бастапқы жағдайға қайта оралғанда жаттығу орындалған болып саналады. Қозғалыссыз жағдайдағы дененің аздаған иілуі мен аяқты алшақтатуға рұқсат етіледі. Жаттығуды секіріп барып жасауға, жұлқынуға және серпілуге рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20002,68 +20102,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оқуға қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="82"/>
+    <w:bookmarkStart w:name="z71" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Құқық негіздері" немесе саясаттану пәндері бойынша білімді бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өте жақсы" бағасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20487,68 +20587,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оқуға қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="83"/>
+    <w:bookmarkStart w:name="z73" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жазу дағдыларын (эссе) бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22730,254 +22830,254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="84"/>
+    <w:bookmarkStart w:name="z80" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z81" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жоғары білімнің кәсіби оқу бағдарламасын іске асыратын Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің арнаулы (әскери) оқу орындарына оқуға қабылдау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2012 жылғы 20 желтоқсандағы № 590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8211 болып тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 23 қаңтарда № 24-25 (27298-27299) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z82" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жоғары білімнің кәсіби оқу бағдарламаларын қысқартылған мерзімде іске асыратын Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің арнаулы (әскери) оқу орындарына оқуға қабылдау  қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2013 жылғы 12 сәуірдегі № 182 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8449 болып тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 5 маусымда № 190-191 (27464-27465) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z83" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z83" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 20 наурыздағы № 15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11039 болып тіркелген, "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің ақпараттық-құқықтық жүйесінде 2015 жылғы 21 мамырда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23303,31 +23403,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>