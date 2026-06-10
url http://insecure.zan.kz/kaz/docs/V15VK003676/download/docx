--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f637ec9" w14:textId="f637ec9">
+    <w:p w14:paraId="1cace98" w14:textId="1cace98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,107 +76,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Зайсан ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Шығыс Қазақстан облысы Зайсан ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 2015 жылғы 20 қаңтардағы N 30-1 шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2015 жылғы 11 ақпанда N 3676 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24-2</w:t>
+        <w:t xml:space="preserve">      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/16-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -363,109 +363,109 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Осы шешімнің </w:t>
+        <w:t xml:space="preserve">1. Шығыс Қазақстан облысы Зайсан ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Зайсан ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24-2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/16-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -883,87 +883,125 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Зайсан ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Шығыс Қазақстан облысы Зайсан ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 28.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25/8-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі тиісті қаржы жылына жергілікті бюджет қаражаты есебінен Зайсан ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
@@ -1101,94 +1139,218 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасының (азаматтардың) осы мақсаттарға жұмсалатын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады , 10 (он) пайыз мөлшерінде.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін деңгейінің арасындағы айырма 10 (он) пайыз ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тұрғын үй көмегін тағайындау кезінде өтемдік шаралармен көзделген тұрғын үй алаңының нормативі Қазақстан Республикасының тұрғын үй </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген тұрғын үймен қамтамасыз ету нормативі қолданылады.</w:t>
+      4-1. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1-тармақпен толықтырылды - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1201,154 +1363,194 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Аз қамтылған отбасы (азамат) (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Қағидаға сәйкес "</w:t>
-[...19 lines deleted...]
-        <w:t>" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Қағидаға сәйкес "Азаматтарға арналған үкімет" Мемлекеттік корпорацияға (бұдан әрі – Мемлекеттік корпорация) немесе "Электрондық үкімет" веб-порталына жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап сегіз жұмыс күнін құрайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "Электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 6 (алты) жұмыс күнін құрайды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге және коммуналдық қызметтерге ақы төлеу шоттары бойынша жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...15 lines deleted...]
-      7. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге және коммуналдық қызметтерге ақы төлеу шоттары бойынша жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға бюджет қаражаты есебінен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуден бас тарту үшін негіздері, сондай-ақ тұрғын үй көмегін тағайындау мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі Қағидамен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-      8. "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуден бас тарту үшін негіздері, сондай-ақ тұрғын үй көмегін тағайындау мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі Қағидамен айқындалады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1414,108 +1616,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 20 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№30-1 шешiмiне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="17"/>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зайсан аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z70" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Тұрғын үй көмегiн көрсетудiң мөлшерi мен тәртiбi туралы Қағиданы бекіту туралы" 2012 жылғы 19 қыркүйектегі Зайсан аудандық мәслихатының №7-2/1 (Нормативтік құқықтық актілерді мемлекеттік тіркеудің Тізілімінде 2012 жылдың 20 қазанында 2702 нөмірмен тіркелген, 2012 жылдың 17 қазанында аудандық "Достық" газетінің №82 санында жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1607,55 +1809,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1981,31 +2183,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>