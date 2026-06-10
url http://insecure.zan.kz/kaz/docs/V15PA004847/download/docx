--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2582beb" w14:textId="2582beb">
+    <w:p w14:paraId="e93ec6b" w14:textId="e93ec6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,88 +85,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар қаласы әкімінің 2015 жылғы 2 наурыздағы "Павлодар қаласының аумағында сайлау учаскелерін құру туралы" № 3 шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі "Қазақстан Республикасындағы сайлау туралы" Конституциялық </w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Павлодар облысы Павлодар қалаcы әкімінің 2015 жылғы 4 желтоқсандағы № 9 шешімі. Павлодар облысының Әділет департаментінде 2015 жылғы 18 желтоқсанда № 4847 болып тіркелді. Күші жойылды - Павлодар облысы Павлодар қаласы әкімінің 2026 жылғы 22 қаңтардағы № 2 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Павлодар облысы Павлодар қаласы әкімінің 22.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі "Қазақстан Республикасындағы сайлау туралы" Конституциялық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-бабы 1-тармағына, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -182,24982 +252,27679 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 33-бабы 2-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ШЕШІМ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қабылдаймын:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">1. Павлодар қаласы әкімінің 2015 жылғы 2 наурыздағы "Павлодар қаласының аумағында сайлау учаскелерін құру туралы" № 3 </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Павлодар қаласы әкімінің 2015 жылғы 2 наурыздағы "Павлодар қаласының аумағында сайлау учаскелерін құру туралы" № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 4327 болып тіркелген, 2015 жылғы 3 наурызда № 24 "Звезда Прииртышья" газетінде, 2015 жылғы 3 наурызда № 24 "Сарыарқа самалы" газетінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">көрсетілген шешімнің </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:t>3. Осы шешім алғаш ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешімнің орындалуын бақылау Павлодар қаласы әкімі аппаратының басшысына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім алғаш ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7802"/>
-        <w:gridCol w:w="4198"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...20 lines deleted...]
-</w:t>
+Қала әкімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4198" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...300 lines deleted...]
-</w:t>
+Б. Бақауов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      КЕЛІСІЛДІ:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Павлодар қалалық аумақтық сайлау   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссиясының төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Маржықбаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы "4" желтоқсан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none"/>
+                <w:left w:val="none"/>
+                <w:bottom w:val="none"/>
+                <w:right w:val="none"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Павлодар қаласы әкімінің</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>2015 жылғы "4" желтоқсандағы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>№ 9 шешіміне</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>қосымша</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 1 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Жаңаауыл кенті, "Торговая база" жауапкершілігі шектеулі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>серіктестігінің (бұдан әрі - ЖШС) ғимараты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңаауыл кентіндегі тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Жаңаауыл көшесі (бұдан әрі – к-сі): 1, 1/1, 1Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 Жаңаауыл к-сі: 1, 1А, 1Б, 1В, 1Г, 1Д, 1Е, 1/1, 1/3, 1/4, 2, 2А, 2Б, 2/4, 3, 3А, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1, 9, 10, 10/1, 10А, 11, 12, 13, 14, 14/1, 15, 16, 16/1, 18/1, 18/2, 20, 20/1, 22, 22/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 Жаңаауыл к-сі: 1, 4А, 6, 6/1, 8, 8/1, 10А, 10Б, 12, 12А, 14, 16, 18, 18А, 18Б, 20, 20А, 20Б, 21, 22, 22А, 23, 23А, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 38А, 39, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 Жаңаауыл к-сі: 1, 2, 2/1, 4, 6, 8, 10, 10А, 12, 14, 14/1, 14А, 14Б, 14/5, 16, 18, 20, 20А, 22, 24, 26А, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 Жаңаауыл к-сі: 1, 1/1, 1А, 1Б, 1В, 2, 3, 3/1, 3А, 4, 4А, 5, 5А, 6, 6А, 6Б, 6В, 7, 7А, 8, 8/1, 9, 9А, 10А, 11, 11А, 12, 14, 14/1, 14/2, 14/3, 15, 16, 16А, 17, 18/1, 18А, 19, 20Б, 20, 20/1, 21, 21А, 23А, 23, 24, 24А, 24Б, 24В, 25, 26, 26А, 27, 29, 30, 30Б, 31, 32, 32А, 34, 34А, 38, 40, 40А, 40Б, 42, 42/1, 42/2, 44, 44/1, 44/2, 46, 46А, 48, 48/2, 50/1, 50/2, 52, 52/1, 52/2, 54/1, 54/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 Жаңаауыл к-сі: 1, 1А, 1Б, 2, 2А, 2Б, 2Г, 3, 4, 5/1, 5/2, 5/3, 6, 6А, 7, 9, 11, 12, 13, 15, 15А, 18, 19, 20, 23, 24, 25, 27, 29, 33, 33А, 33/1, 33/2, 35, 37, 39, 41, 43, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 Жаңаауыл к-сі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 33Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 Жаңаауыл к-сі: 1, 1Г, 1/1, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/2, 7/1, 7/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 Жаңаауыл к-сі: 2А, 4, 6; өзен портының жанындағы тұрғын үйлерді қосқанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Жаңаауыл кентіндегі тұрғын алқабының үйлері.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 2 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1 Жаңаауыл көшесі (бұдан әрі – к-сі): 1, 1/1, 1Б;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Хромзавод, 1 өтпе жол, "Толқын" Дене шынықтыру-сауықтыру кешені"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      3 Жаңаауыл к-сі: 1, 1А, 1Б, 1В, 1Г, 1Д, 1Е, 1/1, 1/3, 1/4, 2, 2А, 2Б, 2/4, 3, 3А, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1, 9, 10, 10/1, 10А, 11, 12, 13, 14, 14/1, 15, 16, 16/1, 18/1, 18/2, 20, 20/1, 22, 22/1;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мемлекеттік қазыналық коммуналдық кәсіпорын (бұдан әрі - МҚКК)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Павлодар-Омбы автокөлік жолынан Ледовский к-сімен (екі жағы) батысқа Ермаков к-сіне дейін (Хромзаводская, Ермаков, 1 өтпе жол көшелеріндегі барлық тұрғын үйлерін қосқанда), Ермаков к-сімен солтүстікке Арғынбаев к-сіне дейін (№ 2 өтпе жол, № 4 өтпе жол, № 5 өтпе жол, № 6 өтпе жол, Орталық өтпе жол көшелеріндегі барлық тұрғын үйлерді қосқанда), Арғынбаев к-сінің жұп жағымен шығысқа Павлодар-Омбы автокөлік жолына дейін, Павлодар-Омбы жолымен оңтүстікке Ледовский к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арғынбаев к-сі: 2, 2А, 4, 4А, 6, 14, 14/2, 16, 16/1, 18, 20, 22, 24, 24А, 26, 28, 29, 30А, 32, 34, 34/1, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батурин к-сі: 1А, 1Б, 1В, 3, 5, 7, 9, 11, 13, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермаков к-сі: 1, 1/2, 2, 2/1, 2/2, 3, 3/2, 4/3, 6, 8, 10/4, 12, 14/1, 15, 16, 17, 18, 20, 21, 22, 24, 33/2, 33/3, 33/4, 33/5, 33/6, 33/7, 33/8, 33/9, 34, 36, 38, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ледовский к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 39А, 41, 43, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 1 өтпе жол: 3, 4, 5, 6, 15, 19, 21, 23, 35, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 1А өтпе жол: 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 2 өтпе жол: 3, 5, 11, 13, 14, 15, 18, 19, 20, 21, 26, 28, 29, 30, 32, 33, 34, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 3 өтпе жол: 1, 2, 2Б, 4, 5, 6, 7, 7А, 7/1, 8, 9, 10А, 12, 13, 14, 15, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 3 өтпе жол: 1А, 1, 2, 3, 4, 4И, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 3А өтпе жол: 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лесозавод, № 4 өтпе жол: 1А, 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 5 өтпе жол: 5, 6, 8, 11, 12, 14, 16, 18, 22/1, 26/1, 34, 36, 40, 42, 44, 46, 50, 52А, 54, 56, 64, 66, 70, 72, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, № 6 өтпе жол: 3, 4, 14, 16, 19, 21, 23, 25, 27, 28, 29, 30, 31, 33, 38, 39, 40А, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Солнечная к-сі: 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Химиков к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8/2, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лунная к-сі: 1, 1А, 2/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майская к-сі: 1, 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пожарная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, № 1А өтпе жол: 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, № 2А өтпе жол: 1, 2, 3, 6, 7, 9/1, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, № 3А өтпе жол: 1, 2, 4/1, 5, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 12/1, 12А, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 1 өтпе жол: 1Б, 1, 3/1, 3, 5/1, 5, 6, 7, 11, 11А, 14, 15, 19, 23, 25, 27, 29, 33, 35, 37, 41, 43, 45, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 2 өтпе жол: 1А, 3, 5, 7, 9, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 3 өтпе жол: 2Б, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 4 өтпе жол: 1, 2, 4, 5, 6, 7, 9, 11, 12, 14, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 5 өтпе жол: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 16, 20, 22, 22/1, 28, 30А, 32, 32А, 34, 36, 38, 38А, 40, 42, 44, 46, 48, 50, 52А, 54, 56, 58, 62А, 62, 64, 66 ,70, 72,74, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 6 өтпе жол: 1, 3, 4, 5, 7, 9, 10, 12, 14, 16, 17, 18, 18А, 19, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38А, 38, 38Б, 39, 40А, 40, 41, 42, 43, 45, 47, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, № 7 өтпе жол: 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, "Б" өтпе жол: 5, 15, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, "В" өтпе жол: 43/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзавод, Орталық өтпе жол: 8А, 10, 12А, 12/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хромзаводская к-сі: 2, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық өтпе жол: 4, 6, 8, 10, 12Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 3 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      4 Жаңаауыл к-сі: 1, 4А, 6, 6/1, 8, 8/1, 10А, 10Б, 12, 12А, 14, 16, 18, 18А, 18Б, 20, 20А, 20Б, 21, 22, 22А, 23, 23А, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 38А, 39, 43, 45;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мойылды ауылы, Абай к-сі, 1, "Павлодар қаласы № 38 жалпы негізгі білім</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      5 Жаңаауыл к-сі: 1, 2, 2/1, 4, 6, 8, 10, 10А, 12, 14, 14/1, 14А, 14Б, 14/5, 16, 18, 20, 20А, 22, 24, 26А, 27;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беру мектебі" мемлекеттік мекемесі (бұдан әрі - ММ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Мойылды ауылының тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 1, 2, 6, 8, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әл-Фараби к-сі: 77, 78, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтынсарин к-сі: 229;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік к-сі: 4, 6, 8, 10, 16, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазыбек би к-сі: 119;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Курортная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп к-сі: 3, 5, 13, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая к-сі: 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подхозная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная к-сі: 3, 4, 5, 6, 8, 9, 10, 12, 14, 15, 16, 16/1, 18, 18/1, 20, 20/1, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная к-сі: 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 15, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧерҰмуховая к-сі: 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 4 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      6 Жаңаауыл к-сі: 1, 1/1, 1А, 1Б, 1В, 2, 3, 3/1, 3А, 4, 4А, 5, 5А, 6, 6А, 6Б, 6В, 7, 7А, 8, 8/1, 9, 9А, 10А, 11, 11А, 12, 14, 14/1, 14/2, 14/3, 15, 16, 16А, 17, 18/1, 18А, 19, 20Б, 20, 20/1, 21, 21А, 23А, 23, 24, 24А, 24Б, 24В, 25, 26, 26А, 27, 29, 30, 30Б, 31, 32, 32А, 34, 34А, 38, 40, 40А, 40Б, 42, 42/1, 42/2, 44, 44/1, 44/2, 46, 46А, 48, 48/2, 50/1, 50/2, 52, 52/1, 52/2, 54/1, 54/2;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мир к-сі, 43, "Павлодар машина жасау колледжі" коммуналдық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      7 Жаңаауыл к-сі: 1, 1А, 1Б, 2, 2А, 2Б, 2Г, 3, 4, 5/1, 5/2, 5/3, 6, 6А, 7, 9, 11, 12, 13, 15, 15А, 18, 19, 20, 23, 24, 25, 27, 29, 33, 33А, 33/1, 33/2, 35, 37, 39, 41, 43, 45, 47, 49;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мемлекеттік қазыналық кәсіпорны (бұдан әрі – КМҚК)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Айманов к-сіндегі темір жол төсемінен оңтүстікке Мир к-сіне дейін, Мир к-сімен оңтүстік-шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен оңтүстікке Торайғыров к-сіне дейін, Торайғыров к-сімен шығысқа 1 Май к-сіне дейін, 1 Май к-сімен солтүстікке Мир к-сіне дейін, Мир к-сімен оңтүстік-шығысқа Короленко-Мир көшелерінің қиылысына дейін, қиылыстан солтүстікке темір жол төсеміне дейін (Мир к-сіндегі № 60/1, 60/2 үйлерді, Павлодар мемлекеттік педогогикалық институтының әкімшілік ғимаратын қоспағанда, 1-ЗелҰный тұйық к-сі, 2-ЗелҰный тұйық к-сі, Путейская көшелерінде орналасқан тұрғын үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 1, 2/1, 2, 5, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 2, 3/2, 18/3, 30, 32, 34, 40, 43, 44, 46, 48, 54/1, 54/2, 54, 56, 96/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Путейская к-сі: 2, 7, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спортивный тұйық к-сі: 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-ЗелҰный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-ЗелҰный тұйық к-сі, 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сормов к-сі: 4/1, 5, 5/1, 5/2, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 52, 54.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 5 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      8 Жаңаауыл к-сі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 33Б;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Айманов к-сі, 35, "Ы. Алтынсарин атындағы (бұдан әрі – ат.) дарынды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      9 Жаңаауыл к-сі: 1, 1Г, 1/1, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/2, 7/1, 7/2;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>балаларға арналған облыстық қазақ гимназия-интернаты" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан қаланың солтүстік шекарасы бойымен шығысқа Айманов к-сіндегі № 36 тұрғын үйге дейін (оны қоспағанда), № 36 тұрғын үйден оңтүстік-батысқа Айманов к-сіндегі № 17 тұрғын үйге дейін ("Ы. Алтынсарин ат. дарынды балаларға арналған облыстық қазақ гимназия-интернаты" ММ әкімшілік ғимаратын, Айманов к-сіндегі № 17, 18, 19, 20 тұрғын үйлерді қосқанда), Айманов к-сіндегі № 17 тұрғын үйден солтүстік-батысқа Ертіс өзенінің жағалауына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айманов к-сі: 17, 18, 19, 20, 21, 23, 24, 26, 28, 29, 29/2, 30, 31, 31/1, 31/2, 31/3, 32, 33, 33/1, 33/2, 33/3, 34, 35/1, 37/1, 37/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 6 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      10 Жаңаауыл к-сі: 2А, 4, 6; өзен портының жанындағы тұрғын үйлерді қосқанда.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Айманов к-сі, 37, "Павлодар қаласының № 35 жалпы орта білім беру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мектебі (бұдан әрі – ЖОБМ)" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 16 лицей-мектебі оңтүстік-батысқа Айманов к-сіне дейін, Айманов к-сімен солтүстік-батысқа Айманов к-сіндегі № 17 тұрғын үйге дейін (оны қоспағанда), № 17 тұрғын үйден солтүстік-шығысқа Айманов к-сіндегі № 36 үйге дейін (оны қосқанда, Айманов к-сі бойынша № 17, 18, 19, 20 үйлерді қоспағанда), № 36 үйден оңтүстік-шығысқа № 16 лицей-мектебі дейін (Айманов к-сіндегі № 38, 40, 47, 47/1 тұрғын үйлерді қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айманов к-сі: 6, 7, 8, 9, 9А, 10, 11, 12, 15, 16, 36, 38, 40, 47, 47/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 2 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 7 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Хромзавод, 1 өтпе жол, "Толқын" Дене шынықтыру-сауықтыру кешені"</w:t>
+        <w:t>Айманов к-сі, 43, "Павлодар қаласы тұрғын үй-коммуналдық шаруашылық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>мемлекеттік қазыналық коммуналдық кәсіпорын (бұдан әрі - МҚКК)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t>жолаушылар көлігі және автомобиль жолдары бөлімі" ММ № 1 тұрғын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>үй-коммуналдық шаруашылығы секторының жайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Айманов к-сіндегі № 41 (оны қосқанда) тұрғын үйден солтүстік-шығысқа Павлодар-Омбы автожолына дейін, Павлодар-Омбы автокөлік жолынан оңтүстікке Айманов к-сіндегі № 44 тұрғын үйге дейін (Мир к-сіндегі № 5, 5/1, 5/2, 7/1 тұрғын үйлерді қосқанда), № 44 үйден батысқа Айманов к-сі бойынша № 47 үйге дейін (оны қоспағанда), Айманов к-сі бойынша № 47 үйден солтүстікке Айманов к-сіндегі № 41 үйге дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айманов к-сі: 41, 42, 43, 44, 46, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 5, 5/1, 5/2, 7/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Павлодар-Омбы автокөлік жолынан Ледовский к-сімен (екі жағы) батысқа Ермаков к-сіне дейін (Хромзаводская, Ермаков, 1 өтпе жол көшелеріндегі барлық тұрғын үйлерін қосқанда), Ермаков к-сімен солтүстікке Арғынбаев к-сіне дейін (№ 2 өтпе жол, № 4 өтпе жол, № 5 өтпе жол, № 6 өтпе жол, Орталық өтпе жол көшелеріндегі барлық тұрғын үйлерді қосқанда), Арғынбаев к-сінің жұп жағымен шығысқа Павлодар-Омбы автокөлік жолына дейін, Павлодар-Омбы жолымен оңтүстікке Ледовский к-сіне дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 8 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Арғынбаев к-сі: 2, 2А, 4, 4А, 6, 14, 14/2, 16, 16/1, 18, 20, 22, 24, 24А, 26, 28, 29, 30А, 32, 34, 34/1, 36;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Айманов к-сі, 51, "Павлодар қаласының № 16 лицей-мектебі" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 16 лицей-мектебі шығысқа Айманов к-сіне дейін (Айманов к-сіндегі № 50, 52, 53 тұрғын үйлерді қосқанда), Айманов к-сімен оңтүстікке Айманов-Торайғыров көшелерінің қиылысына дейін, Айманов-Торайғыров көшелерінің қиылысынан оңтүстік-батысқа Благовещенск Соборына дейін (оны қоспағанда), Собордан солтүстік-батысқа Айманов к-сіндегі № 7 тұрғын үйге дейін (оны қоспағанда), Айманов к-сіндегі № 7 үйден солтүстік-шығысқа № 16 лицей-мектебіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айманов к-сі: 1, 2, 3, 4, 5, 45, 50, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 9 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Батурин к-сі: 1А, 1Б, 1В, 3, 5, 7, 9, 11, 13, 17;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мир к-сі, 9/1, "Павлодар сервис және тамақтандыру колледжі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Мир к-сіндегі № 7 тұрғын үйден оңтүстік-шығысқа Мир к-сіндегі № 21 тұрғын үйге дейін (оны қосқанда), № 21 тұрғын үйінен оңтүстік-шығысқа № 28 ЖОБМ дейін (Мир к-сіндегі № 17, 19, 21 үйлерді қосқанда), № 28 ЖОБМ батысқа Торайғыров к-сіндегі № 8 тұрғын үйге дейін (оны қосқанда, Торайғыров к-сіндегі № 14, 18, 18/1 тұрғын үйлерді қоспағанда), Торайғыров к-сіндегі № 8 тұрғын үйінен солтүстік-шығысқа Мир к-сіндегі № 7 тұрғын үйге дейін (Мир к-сіндегі № 5, 5/1, 7/1 тұрғын үйлерді қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 7, 9/1, 9/2, 11, 13, 15, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 8, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 10 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Ермаков к-сі: 1, 1/2, 2, 2/1, 2/2, 3, 3/2, 4/3, 6, 8, 10/4, 12, 14/1, 15, 16, 17, 18, 20, 21, 22, 24, 33/2, 33/3, 33/4, 33/5, 33/6, 33/7, 33/8, 33/9, 34, 36, 38, 43;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Торайғыров к-сі, 24, "Павлодар қаласының № 28 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Айманов-Торайғыров көшелерінің қиылысынан солтүстік-шығысқа № 28 ЖОБМ дейін (Торайғыров к-сіндегі № 14, 18, 18/1 тұрғын үйлерін қосқанда), № 28 ЖОБМ шығысқа Торайғыров к-сіндегі № 44 үйге дейін (оны қосқанда), № 44 үйден оңтүстікке Торайғыров к-сіне дейін (Торайғыров к-сіндегі № 44/1 үйді қосқанда), Торайғыров к-сімен солтүстік-батысқа Айманов-Торайғыров көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 14, 18, 18/1, 20, 26, 28, 30, 32, 34, 36, 42, 44/1, 44.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 11 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Ледовский к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 39А, 41, 43, 95;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Конституция алаңы, 1, "Естай ат. Мәдениет сарайы" МҚКК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Благовещенск Соборынан солтүстік-шығысқа Айманов-Торайғыров көшелерінің қиылысына дейін, Торайғыров к-сімен оңтүстік-шығысқа Академик Сәтбаев к-сіне дейін, Академик Сәтбаев к-сімен оңтүстікке Академик Сәтбаев к-сіндегі № 32 тұрғын үйге дейін (оны қосқанда), № 32 үйден батысқа № 8 лицей-мектептін бойымен Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан солтүстік-батысқа Благовещенск Соборына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береговая к-сі: 9А, 20, 23, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 6, 7, 8/1, 8, 10, 10/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Набережная к-сі: 1, 3, 3/2, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прибрежная к-сі: 16, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 1, 1/2, 1/3, 49, 53, 59.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 12 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 1 өтпе жол: 3, 4, 5, 6, 15, 19, 21, 23, 35, 41;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ленин к-сі, 12, "Павлодар қаласының дарынды балаларға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 1А өтпе жол: 6, 7;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>арналған № 8 лицей-мектебі" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 8 лицей-мектептен шығысқа Академик Сәтбаев к-сіне дейін Ленин к-сінің № 7, Академик Сәтбаев к-сінің № 34 үйлердің бойымен, Академик Сәтбаев к-сімен оңтүстікке Лермонтов к-сіне дейін, Лермонтов к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан солтүстікке Набережная к-сіндегі № 5 тұрғын үйге дейін (оны қоспағанда), № 5 үйден солтүстік-шығысқа № 8 лицей-мектепке дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 7/1, 7/2, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 4, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Луговая к-сі: 1А, 1, 2А, 2, 4, 6, 6А, 6Б, 7, 8, 10Б, 10, 10А, 12, 12А, 12Б, 13, 14Б, 14, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Набережная к-сі: 7, 9, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 13 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 2 өтпе жол: 3, 5, 11, 13, 14, 15, 18, 19, 20, 21, 26, 28, 29, 30, 32, 33, 34, 38;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Бектұров к-сі, 14, "Спортта дарынды балаларға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 3 өтпе жол: 1, 2, 2Б, 4, 5, 6, 7, 7А, 7/1, 8, 9, 10А, 12, 13, 14, 15, 18;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>арналған мамандандырылған мектеп-интернаты" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекарасы: Торайғыров-Академик Сәтбаев көшелерінің қиылысынан шығысқа Генерал Дүйсенов к-сіне дейін, Генерал Дүйсенов к-сімен солтүстікке Мир к-сіне дейін, Мир к-сімен оңтүстік-шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен оңтүстікке Урицкий к-сіне дейін, Урицкий к-сімен батысқа Генерал Дүйсенов к-сіне дейін, Генерал Дүйсенов к-сінен солтүстікке Крупская к-сіне дейін (Генерал Дүйсенов к-сіндегі № 16, 18 тұрғын үйлерді қосқанда), Крупская к-сінен батысқа Академик Сәтбаев к-сіне дейін, Академик Сәтбаев к-сімен солтүстікке Академик Сәтбаев-Торайғыров көшелерінің қиылысына дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Академик Сәтбаев к-сі: 11, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генерал Дүйсенов к-сі: 1, 5, 6, 8, 10, 12, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крупская к-сі: 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 48, 61, 63, 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 14 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 3 өтпе жол: 1А, 1, 2, 3, 4, 4И, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Генерал Дүйсенов к-сі, 22/1, "Өрлеу" біліктілікті арттыру ұлттық орталығы"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 3А өтпе жол: 8;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Акционерлік қоғамының (бұдан әрі –АҚ) филиалы "Павлодар облысы бойынша</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>педагогикалық қызметкерлердің біліктілігін арттыру институты"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Сәтбаев-Лермонтов көшелерінің қиылысынан Лермонтов к-сімен шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сінен солтүстікке Урицкий к-сіне дейін (Лермонтов к-сінің № 60, 62, Академик Бектұров к-сінің № 31, 33, 41 тұрғын үйлерін қосқанда), Урицкий к-сімен шығысқа Генерал Дүйсенов к-сіне дейін, Генерал Дүйсенов к-сімен солтүстікке Крупская к-сіне дейін, Крупская к-сімен батысқа Академик Сәтбаев к-сіне дейін (Генерал Дүйсенов к-сіндегі № 16, 18 тұрғын үйлерді қоспағанда), Академик Сәтбаев к-сімен оңтүстікке Академик Сәтбаев- Лермонтов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 22, 24, 31, 33, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 17, 19, 21, 21/1, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генерал Дүйсенов к-сі: 14, 18/1, 18/2, 18/3, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 46, 48, 60, 62.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 15 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Сәтбаев к-сі, 104, "С. Торайғыров ат. Облыстық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>біріктірілген әмбебап ғылыми кітапханасы" коммуналдық мемлекеттік мекемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – КММ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан Лермонтов к-сімен шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен оңтүстікке Қайырбаев к-сіне дейін, Қайырбаев к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауымен солтүстік-батысқа Лермонтов к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 50, 50/1, 52/1, 52, 56/1, 56, 58, 58/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 33, 35, 37, 43, 47, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 45, 45/1, 47, 49/2, 49/1, 49А, 49, 51, 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс алаңы: 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 16 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Торайғыров к-сі, 67, "Музыкалық колледж – дарынды балаларға арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>музыкалық мектеп-интернат" кешені" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Бектұров к-сінен Торайғыров к-сімен шығысқа 1 Май к-сіне дейін, 1 Май к-сімен оңтүстікке Урицкий к-сіне дейін, Урицкий к-сімен батысқа Академик Бектұров к-сіне дейін (1 Май к-сіндегі № 14, 16, Володарский к-сіндегі № 1 тұрғын үйлерді қосқанда), Академик Бектұров к-сімен солтүстікке Торайғыров к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 4, 6, 8, 10, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 17, 19, 21, 25, 27/1, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крупская к-сі: 61, 63, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 67, 73, 75/1, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Урицкий к-сі: 74.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 17 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жеңіс алаңы, 3/1, "Павлодар қаласының № 11 модульдік үлгідегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жалпы орта білім беру бейіндік мектебі (бұдан әрі – ЖОББМ)" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лесозавод, № 4 өтпе жол: 1А, 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      Шекарасы: Академик Бектұров к-сінен шығысқа Лермонтов к-сімен 1 Май к-сіне дейін, 1 Май к-сімен оңтүстікке Қайырбаев к-сіне дейін, Қайырбаев к-сімен батысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен солтүстікке Лермонтов к-сіне дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 20, 20/1, 20/2, 22, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 71, 75, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 72, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 55, 59.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 18 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 5 өтпе жол: 5, 6, 8, 11, 12, 14, 16, 18, 22/1, 26/1, 34, 36, 40, 42, 44, 46, 50, 52А, 54, 56, 64, 66, 70, 72, 78;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мир к-сі, 60, "Павлодар мемлекеттік педагогикалық институты" шаруашылық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, № 6 өтпе жол: 3, 4, 14, 16, 19, 21, 23, 25, 27, 28, 29, 30, 31, 33, 38, 39, 40А, 41, 43;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, Солнечная к-сі: 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – ШЖҚ РМК)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: 1 Май-Мир көшелерінің қиылысынан оңтүстік-шығысқа Короленко к-сіне дейін (Мир к-сіндегі № 60/1, 60/2 тұрғын үйлерді қосқанда), Короленко к-сімен оңтүстікке Крупская к-сіне дейін (Короленко к-сіндегі № 1, 3, 3/1, 5, Торайғыров к-сіндегі № 85, 87 тұрғын үйлерді қосқанда), Крупская к-сімен батысқа 1 Май к-сіне дейін (Крупская к-сіндегі № 67, 69, 1 Май к-сіндегі № 11, 13 тұрғын үйлерді қосқанда), 1 Май к-сімен солтүстікке 1 Май-Мир көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 1, 5, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 1, 3/1, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крупская к-сі: 67, 69, 80, 80/1, 82, 82/1, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 52/2, 60/1, 60/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 56, 68, 70, 79, 81, 83, 85, 87.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 19 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лесозавод, Химиков к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8/2, 9, 10, 11, 12, 13, 14, 15;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Урицкий к-сі, 78, "Павлодар қаласының № 6 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Лермонтов-1 Май көшелерінің қиылысынан солтүстікке Урицкий к-сіне дейін (Лермонтов к-сіндегі № 82, 1 Май к-сіндегі № 18 тұрғын үйлерді қосқанда), Урицкий к-сінен шығысқа № 6 ЖОБМ дейін, № 6 ЖОБМ солтүстікке Крупская к-сіне дейін (1 Май к-сіндегі № 11, 13, Крупская к-сіндегі № 67, 69 тұрғын үйлерді қоспағанда), Крупская к-сімен шығысқа Короленко к-сіне дейін, Короленко к-сімен оңтүстікке Лермонтов к-сіне дейін (Короленко к-сіндегі № 11, 11/1, 15, 15/1 тұрғын үйлерді қосқанда), Лермонтов к-сімен батысқа 1 Май к-сіне дейін (Лермонтов к-сіндегі № 91 тұрғын үйді қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 17, 18, 21, 21/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 2, 4, 6, 8, 8/1, 10, 11/1, 11, 12, 15/1, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 82, 84, 84/1, 86, 88, 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 20 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лунная к-сі: 1, 1А, 2/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лермонтов к-сі, 93/1, "Павлодар қаласының № 34</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Майская к-сі: 1, 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>инновациялық үлгідегі ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: 1 Май-Қайырбаев көшелерінің қиылысынан солтүстікке Лермонтов к-сіне дейін, Лермонтов к-сімен шығысқа № 34 ЖОБМ дейін (Лермонтов к-сіндегі № 91 қоспағанда, Короленко к-сіндегі № 23, 25, Лермонтов к-сіндегі № 90 тұрғын үйлерді қосқанда), № 34 ЖОБМ бойымен оңтүстікке Қайырбаев к-сіне дейін (Қайырбаев к-сіндегі № 82, 86, 88, 92 тұрғын үйлерін қоспағанда), Қайырбаев к-сімен батысқа 1 Май-Қайырбаев көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 23, 25, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 76, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 83, 85, 87, 87/1, 89, 90.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 21 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Пожарная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Короленко к-сі, 9/1, "Павлодар қаласының № 2 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Торайғыров-Короленко көшелерінің қиылысынан солтүстікке Путейская к-сіне дейін, Путейская к-сімен шығысқа орталық өтпе жолына дейін, орталық өтпе жолынан оңтүстікке Кутузов к-сіне дейін, Кутузов к-сімен оңтүстікке Кутузов к-сіндегі № 10 тұрғын үйге дейін (Кутузов к-сінің № 2, 2/1, 4, 4/1, 10 тұрғын үйлерді қоспағанда), № 10 тұрғын үйден батысқа Короленко к-сіндегі № 13 тұрғын үйге дейін (Кутузов к-сінің № 8, 8/1, 8/3, Короленко к-сінің № 17, 21 тұрғын үйлерді қоспағанда), № 13 тұрғын үйден (оны қосқанда) солтүстікке Торайғыров-Короленко көшелерінің қиылысына дейін (Короленко к-сінің № 1, 3, 3/1, 5, 11, 11/1, 15, 15/1, Торайғыров к-сінің № 85, 87 тұрғын үйлерін қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 7, 9, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 6, 6/1, 6/2, 6/3, 8/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 66, 72/1, 72, 89/1, 89, 89/2, 91, 93/1, 93, 95, 97/1, 97, 99, 101, 103/1, 103, 105, 107, 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 22 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Радиозавод, № 1А өтпе жол: 6;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Короленко к-сі, 9/2, "№ 2 олимпиадалық резервтің мамандандырылған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Радиозавод, № 2А өтпе жол: 1, 2, 3, 6, 7, 9/1, 9;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>балалар-жасөспірімдер мектебі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Лермонтов көшелерінің қиылысынан батысқа Лермонтов к-сімен Короленко к-сіне дейін (Лермонтов к-сінің № 90, 96, 96/1, 98, 100, Короленко к-сінің № 23, 25 тұрғын үйлерін қоспағанда), Короленко к-сімен солтүстікке Короленко к-сіндегі № 11/1 тұрғын үйге дейін (оны қоспағанда), № 11/1 тұрғын үйінен шығысқа Короленко к-сінің № 17, 21 үйлерінің бойымен (оларды қосқанда), № 2 мен № 3 мектептердің арасында Кутузов к-сіне дейін (Кутузов к-сінің № 6/3, 8/2 тұрғын үйлерін қоспағанда, Кутузов к-сінің № 8, 8/1, 8/3, 10 үйлерін қосқанда), Кутузов к-сімен Кутузов-Лермонтов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 17, 21, 21/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 8/1, 8/3, 8, 10, 10/1, 12, 16, 18/1, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 92, 94, 102, 104, 106, 108, 110.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 23 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Радиозавод, № 3А өтпе жол: 1, 2, 4/1, 5, 8, 10;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лермонтов к-сі, 93, "Павлодар бизнес-колледжі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: "Павлодар бизнес-колледж" КМҚК әкімшілік ғимаратынан Лермонтов к-сімен батысқа № 34 ЖОБМ дейін (Лермонтов к-сінің № 96, 96/1, 98, 100, 100/1 тұрғын үйлерді қосқанда), № 34 ЖОБМ оңтүстікке Қайырбаев к-сіне дейін (Қайырбаев к-сінің № 82, 86, 88 тұрғын үйлерді қосқанда), Қайырбаев к-сімен шығысқа Қайырбаев к-сінің № 104 тұрғын үйге дейін (оны қоспағанда), № 104 тұрғын үйден солтүстікке "Павлодар бизнес-колледж" КМҚК дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 82, 86, 88, 90, 96, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 93, 93/2, 96, 96/1, 98, 100, 100/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 24 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 12/1, 12А, 13, 14, 15;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лермонтов к-сі, 95, "Павлодар қаласының № 43 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Лермонтов-Кутузов көшелерінің қиылысынан оңтүстікке Қайырбаев к-сіне дейін (Кутузов к-сінің № 20/1 тұрғын үйін қоспағанда), Қайырбаев к-сімен батысқа Қайырбаев к-сіндегі № 104 тұрғын үйге дейін (оны қосқанда), № 104 тұрғын үйінен солтүстікке Лермонтов к-сіне дейін (Қайырбаев к-сінің № 96, 98 тұрғын үйлерін қоспағанда), Лермонтов к-сімен шығысқа Лермонтов-Кутузов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 20, 22, 24, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 107, 107/1, 109, 111, 113.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 25 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 1 өтпе жол: 1Б, 1, 3/1, 3, 5/1, 5, 6, 7, 11, 11А, 14, 15, 19, 23, 25, 27, 29, 33, 35, 37, 41, 43, 45, 100;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бакинская к-сі, 4, "Павлодар қаласының № 23 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: орталық өтпе жолынан оңтүстікке Кутузов к-сіне дейін, Кутузов к-сінен солтүстік-шығысқа Торайғыров к-сімен Дерибас к-сіне дейін, Дерибас к-сімен оңтүстікке Бакинская к-сіне дейін (Дерибас к-сінің № 2, 2/1, 2/2, 4/1, 4/2, 10, 10/1, 12, 14/2, 16 тұрғын үйлерін қосқанда), Бакинская к-сімен шығысқа Павлов к-сіне дейін, Павлов к-сімен солтүстікке темір жол төсеміне дейін, темір жол төсемінің бойымен батысқа орталық өтпе жолына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бакинская к-сі: 2, 2/1, 6, 6/1, 6/2, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дерибас к-сі: 1, 2/1, 2/2, 2, 4/2, 4/1, 5, 9/1, 9, 10, 10/1, 11/3, 11, 12, 13, 14/1, 14/2, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожная к-сі: 2, 2/1, 3, 3/1, 4, 5, 6, 7, 8, 12, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 2, 6, 8, 12, 14, 16, 18, 20, 20/1, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чкалов к-сі: 5, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яков Геринг к-сі: 1, 2, 3, 4, 6, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 26 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 2 өтпе жол: 1А, 3, 5, 7, 9, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 38;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 1, "Шаңырақ" облыстық халық шығармашылығы және</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 3 өтпе жол: 2Б, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мәдени-сауық қызметі орталығы" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Торайғыров көшелерінің қиылысынан оңтүстікке Кутузов к-сінің № 3 тұрғын үйге дейін (Кутузов к-сінің № 2, 2/1, 4, 4/1 тұрғын үйлерін қосқанда), № 3 тұрғын үйден (оны қоспағанда) шығысқа Дерибас к-сіндегі № 20/2 тұрғын үйге дейін, № 20/2 тұрғын үйден (оны қосқанда) солтүстікке Торайғыров к-сіне дейін (Дерибас к-сінің № 2/1, 2/2, 4/1, 10/1, 14, 16, 16/1, 18, 18/1, 20, 20/1 тұрғын үйлерін қоспағанда), Торайғыров к-сімен батысқа Торайғыров-Кутузов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дерибас к-сі: 12/1, 12/2, 20/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 2/1, 2, 3/1, 3/2, 4/1, 4, 5, 7/2, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торайғыров к-сі: 111, 111/1, 111/2, 113, 115, 117;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фильтровальная к-сі: 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 27 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 4 өтпе жол: 1, 2, 4, 5, 6, 7, 9, 11, 12, 14, 24;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дерибас к-сі, 19, "Иртыштрансстрой" Ассоциациясының ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бакинская-Дерибас көшелерінің қиылысынан Бакинская к-сімен шығысқа Павлов к-сіне дейін, Павлов к-сімен оңтүстікке Димитров к-сіне дейін, Димитров к-сінен батысқа Дерибас к-сіне дейін (Павлов к-сінің № 7, 9 тұрғын үйлерін қосқанда), Дерибас к-сімен солтүстікке Дерибас-Бакинская көшелерінің қиылысына дейін (Дерибас к-сінің № 16/1, 18, 18/1, 20, 20/1, 22, Кутузов к-сінің № 3, 11, 13 тұрғын үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бакинская к-сі: 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дерибас к-сі: 16/1, 18, 18/1, 20, 20/1, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 3, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 7, 9, 24, 24/1, 24/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 28 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 5 өтпе жол: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 16, 20, 22, 22/1, 28, 30А, 32, 32А, 34, 36, 38, 38А, 40, 42, 44, 46, 48, 50, 52А, 54, 56, 58, 62А, 62, 64, 66 ,70, 72,74, 76, 78;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лермонтов к-сі, 129, "Павлодар қаласының № 5 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Лермонтов көшелерінің қиылысынан шығысқа Павлов к-сіне дейін (Кутузов к-сінің № 15, Лермонтов к-сінің № 112, 114, 116, 118, 120 тұрғын үйлерін қосқанда, Дерибас к-сінің № 19/1, 22 тұрғын үйлерін қоспағанда), Павлов к-сімен оңтүстікке Павлов к-сінің № 38 тұрғын үйге дейін (оны қоспағанда), Павлов к-сінің № 38 үйден батысқа Павлов к-сінің № 34/1 тұрғын үйдің бойымен Кутузов к-сіне дейін (Павлов к-сіндегі № 34/1, Кутузов к-сіндегі № 25, 27 тұрғын үйлерін қоспағанда), Кутузов к-сінен солтүстікке Кутузов-Лермонтов қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 15, 17, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов к-сі: 112, 114, 116, 117, 118, 119, 120, 121, 123, 125;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 11, 28, 30, 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 29 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 6 өтпе жол: 1, 3, 4, 5, 7, 9, 10, 12, 14, 16, 17, 18, 18А, 19, 21, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38А, 38, 38Б, 39, 40А, 40, 41, 42, 43, 45, 47, 49, 50;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Суворов к-сі, 2, "Павлодар қаласының орталықтандырылған кітапхана</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, № 7 өтпе жол: 15;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жүйесі" (ұлттық әдебиет кітапханасы) ММ, № 12 көпшілік кітапханасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Суворов-Кутузов көшелерінің қиылысынан солтүстікке Кутузов к-сіндегі № 21 тұрғын үйге дейін (Кутузов к-сіндегі № 20/1 тұрғын үйді қосқанда), Кутузов к-сінің № 21 үйден шығысқа Павлов к-сінің № 34/1 тұрғын үйге дейін (Кутузов к-сіндегі № 21, 23, Павлов к-сінің № 32 тұрғын үйлерді қоспағанда), Павлов к-сіндегі № 34/1 тұрғын үйден оңтүстікке Суворов к-сіне дейін (Павлов к-сіндегі № 34, 36, 40, 46, Суворов к-сіндегі № 8 тұрғын үйлерді қоспағанда), Суворов к-сімен батысқа Суворов-Кутузов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 20/1, 25, 27, 29, 31, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 34/1, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 2, 4, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 30 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, "Б" өтпе жол: 5, 15, 34;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Димитров к-сі, 2, "Павлодар көлік және коммуникация колледжі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: темір жол төсемінен оңтүстікке Московская к-сімен Яков Геринг к-сіне дейін (Московская к-сінің тұрғын сектордың № 1-23 дейін тақ үйлерді қосқанда), Яков Геринг к-сімен батысқа Қамзин к-сіне дейін, Қамзин к-сімен оңтүстікке Димитров к-сіне дейін, Димитров к-сімен батысқа Павлов к-сіне дейін (Павлов к-сіндегі № 5 тұрғын үйін қосқанда), Павлов к-сімен солтүстікке Чкалов к-сіне дейін, Чкалов к-сінен солтүстікке темір жол төсеміне дейін Чкалов к-сіндегі № 14 тұрғын үйдің бойымен (оны қосқанда), темір жол төсемінің бойымен шығысқа Московская к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 1/2, 1/1, 3, 4/1, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московская к-сі: 1, 3, 5, 7, 9, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 1, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чкалов к-сі: 14, 16, 18/1, 18, 20, 20/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яков Геринг к-сі: 8, 9, 10, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 31 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, "В" өтпе жол: 43/1;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Димитров к-сі, 2, "Павлодар көлік және коммуникациялар колледжі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Яков Геринг-Қамзин көшелерінің қиылысынан шығысқа Яков Геринг к-сімен Всеволод Иванов к-сіне дейін, Всеволод Иванов к-сімен оңтүстікке Крылов к-сіне дейін (Всеволод Иванов к-сінің № 26-46 дейін жеке сектордың үйлерін қоспағанда), Крылов к-сімен батысқа Қамзин к-сіне дейін, Қамзин к-сімен солтүстікке Яков Геринг к-сіне дейін (Қамзин к-сіндегі № 6, 8, Павлов к-сіндегі № 11/1, 13, 15 тұрғын үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барнаульская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гурьевская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елгин к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47/1, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иссык-кульская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карагандинская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кисловодская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комсомольская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Красноярская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московская к-сі: 25, 27, 29, 31, 33, 34, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Омская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57/1, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 11/1, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ростовская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 32 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзавод, Орталық өтпе жол: 8А, 10, 12А, 12/1;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 16А, "Павлодар қаласының № 72 сәбилер бақшасы" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Суворов-Қамзин қиылысынан батысқа Суворов к-сіндегі № 8 тұрғын үйге дейін (оны қосқанда), Суворов к-сіндегі № 8 тұрғын үйден солтүстікке Павлов к-сіндегі № 34 тұрғын үйіне дейін (Павлов к-сіндегі № 30, 34, 34/1, 42 тұрғын үйлерін қоспағанда) Павлов к-сіндегі № 34 тұрғын үйінен шығысқа Қамзин к-сіне дейін (Павлов к-сіндегі № 23 тұрғын үйін қоспағанда), Қамзин к-сімен оңтүстікке Суворов-Қамзин көшелерінің қиылысына дейін (Қамзин к-сіндегі № 14, 18, Суворов к-сіндегі № 12 тұрғын үйлерін қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 21, 25, 27, 29, 31, 36, 38, 40, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 8, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 33 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Хромзаводская к-сі: 2, 6;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Павлов к-сі, 17, "Павлодар қаласының № 27 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Крылов-Гурьевская көшелерінің қиылысынан оңтүстікке Щедрин к-сіне дейін (Гурьевская к-сінің № 59-79 тұрғын үйлерінің тақ жағын қосқанда), Щедрин к-сімен батысқа Қамзин к-сіне дейін, Қамзин к-сімен солтүстікке № 34 өрт бөлімшесіне дейін (Суворов к-сіндегі № 12, Қамзин к-сіндегі № 10, 12, 14, 18, Павлов к-сіндегі № 11/2, 11/3, 23 тұрғын үйлерді қосқанда), № 34 өрт бөлімшесінен (оны қоспағанда) батысқа Крылов к-сімен Гурьевская-Крылов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барнаульская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79А, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гурьевская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елгин к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 10, 12, 14, 15, 17, 18, 19, 20/1, 21, 23, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Красноярская к-сі: 59, 59А, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская к-сі: 59, 60/2, 60/1, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Омская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 11/2, 11/3, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ростовская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 34 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Орталық өтпе жол: 4, 6, 8, 10, 12Б.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чкалов к-сі, 134, "Павлодар теміржол колледжі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: темір жол төсемінен Московская к-сімен Яков Геринг к-сіне дейін (Московская к-сіндегі екі жағын қоспағанда), Яков Геринг к-сімен шығысқа Всеволод Иванов к-сіне дейін, Всеволод Иванов к-сімен солтүстікке Чкалов к-сіне дейін (Всеволод Иванов к-сінің № 2-24 жұп жағын қоспағанда), Чкалов к-сімен шығысқа Алмаатинская к-сіне дейін, Алмаатинская к-сімен солтүстікке темір жол төсіміне дейін, темір жол төсемінің бойымен батысқа Московская к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барнаульская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гурьевская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елгин к-сі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслонов к-сі: 3, 3/1, 4, 7, 7А, 9, 11, 13, 15, 15/1, 17, 19, 21, 23, 25, 27, 29, 31, 33, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иссык-кульская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карагандинская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кисловодская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комсомольская к-сі: 1/2, 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Красноярская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Омская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ростовская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чкалов к-сі: 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 78/1, 80, 82, 84, 86, 88, 98, 100, 102А, 102, 104, 104/1, 106, 108, 110, 112, 114, 114/1, 116/1, 116, 118, 118/1, 122, 126, 128, 128/1, 130А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 35 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Московская к-сі, 82, "Қазақстан Республикасы Қорғаныс Министрлігінің</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әскери-техникалық мектебі" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – РМҚК) Павлодар филиалының әкімшілік ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қамзин-Щедрин көшелерінің қиылысынан шығысқа Комсомольская к-сіне дейін, Комсомольская к-сімен солтүстікке Крылов к-сіне дейін (Комсомольская к-сінің № 60-80 дейін тұрғын үйлердің жұп жағын қосқанда), Крылов к-сімен шығысқа Всеволод Иванов к-сіне дейін, Всеволод Иванов к-сімен оңтүстікке Суворов к-сіне дейін (Всеволод Иванов к-сінің № 63-99 тұрғын үйлердің тақ жағын қосқанда), Суворов к-сімен батысқа Қамзин к-сіне дейін, Қамзин к-сімен солтүстікке Қамзин-Щедрин көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барнаульская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Всеволод Иванов к-сі: 62/1, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 72, 73, 73/1, 73/2, 74, 75/2, 75, 76, 77, 78, 79, 80, 81, 81/1, 81/2, 82, 83, 84, 85, 86, 86/1, 87, 88, 89, 90, 91, 92, 93/2, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гурьевская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97/1, 97/2, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елгин к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иссык-кульская к-сі: 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарагандинская к-сі: 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97/4, 98, 99/1, 99, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кисловодская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104/2, 104, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комсомольская к-сі: 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Красноярская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 96/1, 97, 98, 99, 100, 100/1, 101, 101/2, 102, 102/2, 103, 104/2, 104, 104/1, 104/3, 105, 106, 106/5, 107, 108, 109, 110, 111, 112, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московская к-сі: 81, 83, 85, 87, 89, 91, 91А, 93, 95, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Омская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113/2, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ростовская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Щедрин к-сі: 30/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 3 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 36 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Мойылды ауылы, Абай к-сі, 1, "Павлодар қаласы № 38 жалпы негізгі білім</w:t>
+        <w:t>Украинская к-сі, 38, "Павлодар техникалық сервисінің колледжі" КМҚК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>беру мектебі" мемлекеттік мекемесі (бұдан әрі - ММ)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t>(№ 1 оқу корпусы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: темір жол төсемінен Украинская к-сімен оңтүстікке Чкалов к-сіне дейін, Чкалов к-сімен батысқа Российская к-сіне дейін, Российская к-сімен оңтүстікке Яков Геринг к-сіне дейін, Яков Геринг к-сімен батысқа Всеволод Иванов к-сіне дейін, Всеволод Иванов к-сімен солтүстікке Чкалов к-сіне дейін (екі жағы), Чкалов к-сімен шығысқа Алмаатинская к-сіне дейін, Алмаатинская к-сімен солтүстікке темір жол төсеміне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмаатинская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Всеволод Иванов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермак к-сі: 2, 4, 5, 6, 8, 10, 11, 11/1, 12, 13, 14, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслонов к-сі: 59/1, 59/2, 61, 63, 65, 67, 69, 69/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Львовская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүткенов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рижская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Российская к-сі: 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смоленская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чкалов к-сі: 118/2, 120/1, 120/2, 120, 130/1, 130, 132, 134/1, 134, 136/1, 136/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Мойылды ауылының тұрғын алқабының үйлері.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 37 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Абай к-сі: 1, 2, 6, 8, 18;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Щедрин к-сі, 60, "Павлодар қаласы Қ. Бекқожин ат. № 12 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Яков Геринг-Российская көшелерінің қиылысынан оңтүстікке Российская к-сімен Щедрин к-сіне дейін, Щедрин к-сімен батысқа Всеволод Иванов к-сіне дейін, Всеволод Иванов к-сімен солтүстікке Яков Геринг к-сіне дейін (Всеволод Иванов к-сінің № 67-77/2 тақ жағының тұрғын үйлерін қоспағанда, Всеволод Иванов к-сінің № 26-46 тұрғын үйлерін қосқанда), Яков Геринг к-сімен шығысқа Яков Геринг-Российская көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмаатинская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 50, 76/1, 76/2, 76, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Всеволод Иванов к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39/1, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49/1, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермак к-сі: 13/1, 15, 15/1, 17, 17/1, 19, 21, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Львовская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 75, 75/1, 75/2, 75/3, 75/4, 76, 77, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүткенов к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рижская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 68, 70, 74, 76А, 76, 78, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Российская к-сі: 8/1, 8, 10, 18, 20, 22, 69, 70, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смоленская к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 56, 58, 60, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Щедрин к-сі: 58, 60.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 38 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Әл-Фараби к-сі: 77, 78, 93;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Яков Геринг к-сі, 79, "Павлодар қаласының № 18 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Яков Геринг-Российская көшелерінің қиылысынан шығысқа Алтайская к-сіне дейін, Алтайская к-сімен оңтүстікке Щедрин к-сіне дейін, Щедрин к-сімен батысқа Российская к-сіне дейін, Российская к-сімен солтүстікке Российская-Яков Геринг көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алтайская к-сі: 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Димитров к-сі: 80, 80/1, 82, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Минин к-сі: 40, 42, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Российская к-сі: 73/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сибирская к-сі: 84, 85, 86, 87, 87/2, 88, 89, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Украинская к-сі: 60, 62, 64, 66, 74, 76/1, 80, 82, 88, 92, 97, 100, 101, 102;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабаровская к-сі: 62, 63, 64, 65, 66, 67, 69/4, 69/3, 69/1, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Щедрин к-сі: 30, 30/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яков Геринг к-сі: 81, 83, 85, 85/1, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Якутская к-сі: 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 39 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Алтынсарин к-сі: 229;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Минин к-сі, 31, "Павлодар қаласының № 7 сәбилер бақшасы" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: темір жол төсемінен Украинская к-сімен оңтүстікке Чкалов к-сіне дейін, Чкалов к-сімен батысқа Российская к-сіне дейін, Российская к-сімен оңтүстікке Яков Геринг к-сіне дейін, Яков Геринг к-сімен шығысқа Алтайская к-сіне дейін, Алтайская к-сімен солтүстікке Чкалов к-сіне дейін, Чкалов к-сімен шығысқа Таллинская к-сіне дейін, Таллинская к-сімен солтүстікке темір жол төсеміне дейін (Таллинская к-сінің № 9/1-42 жеке сектордың тақ жағының тұрғын үйлерін қосқанда), темір жол төсемінен оңтүстік-батысқа № 14 Мехколонна бойымен Украинская к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтайская к-сі: 2, 4, 6, 8, 9, 9А, 9/1, 9/2, 9/3, 10, 11/2, 11, 11/1, 12, 13/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днепропетровская к-сі: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожников к-сі: 1, 3, 3/1, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запорожская к-сі: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслонов к-сі: 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 61А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крайняя к-сі: 1, 1А, 3, 5, 6, 7, 8, 9, 10А, 10, 11, 12А, 12, 13, 14, 14/3, 15, 16, 17, 18, 19, 20, 21, 22, 22/2, 23, 24, 25, 26, 37, 54/2, 60, 64, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крайняя-1 к-сі: 3, 5, 7, 11, 13, 15, 17, 19, 21, 23, 25, 26, 31, 48, 50, 52, 54, 56, 58, 60, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Минин к-сі: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 38/2, 38/1, 45, 47/2, 47/1, 47, 49/1, 49, 49/2, 49/3, 51, 53, 55, 57, 57/2, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Муялдинская к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 41/2, 42, 42/2, 42/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одесская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пензенская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сахалинская к-сі: 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42/2, 42/1, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сибирская к-сі: 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58/1, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таллинская к-сі: 9/1, 10, 10/2, 10/1, 12, 12/1, 12/2, 14, 14/1, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 41/2, 41/3, 41/4, 41/5, 41/7, 41/8, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Украинская к-сі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабаровская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 47/1, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 58А, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная к-сі: 7, 8, 8/1, 9/1, 9/2, 9, 10, 10/1, 11, 11/1, 11/2, 12, 12/1, 13, 13/1, 13/2, 14/1, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чкалов к-сі: 73, 75, 75/1, 77, 77/1, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яков Геринг к-сі: 76, 76/1, 76/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Якутская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12,14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 40 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Бейбітшілік к-сі: 4, 6, 8, 10, 16, 23;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Яков Геринг к-сі, 78, "Павлодар технологиялық колледжі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: темір жол төсемінен қаланың шығыс шетінің бойымен оңтүстікке Димитров к-сіне дейін, Димитров к-сімен батысқа Алтайская к-сіне дейін, Алтайская к-сімен солтүстікке Чкалов к-сіне дейін, Чкалов к-сінен шығысқа Таллинская к-сіне дейін, Таллинская к-сімен солтүстікке темір жол төсеміне дейін (Таллинская к-сінің № 27-41 жеке сектордың тақ жағының тұрғын үйлерді қоспағанда), темір жол төсемінің бойымен шығысқа қаланың шығыс шетіне дейін (іргелес бау-бақшаларының үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алтайская к-сі: 58/1, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 75, 77, 79; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Архангельская к-сі: 1, 1/1, 1А, 1/3, 1/3А, 1/4, 1/5, 1/5А, 1/6, 1/7, 1/7А, 1/8, 1/9А, 1/10, 3Б, 3/2, 3/3, 3, 5, 7, 9/1, 9, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42/2, 42/1, 42/5, 42/8, 42/7, 42/6, 42, 42/4, 43, 44, 45, 45/1, 45/2, 46, 47/2, 47, 47/1, 48, 49/1, 49, 50, 52, 52/1, 54, 56, 57, 58, 59, 60, 60А, 61, 62/1, 62, 63, 64/1, 64, 65, 66/1, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вишневая к-сі "Мелиоратор" бау-бақшасы: 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дальневосточная к-сі: 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/3, 42/4, 42/5, 42/8, 42/9, 43, 44, 45/1, 45, 46, 47/1, 47, 48, 49, 49/1, 50, 51, 52, 53, 53/1, 54, 55, 55/1, 56, 57, 57/1, 58, 59, 60, 61, 61/1, 62, 63, 63/1, 64, 65, 66, 67, 67/1, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деров к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дистанция пути к-сі: 2, 4, 5, 6, 7, 8, 9, 10, 40, 42, 44, 46, 48, 50, 54, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днепропетровская к-сі: 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 76, 77, 78, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запорожская к-сі: 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Липовая к-сі "Мелиоратор" бау-бақшасы: 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Муялдинская к-сі: 43, 44, 45, 46, 47, 48, 48/2, 50, 50/2, 51, 52, 53, 54/1, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сахалинская к-сі: 43, 44, 45, 46, 47/1, 47, 48, 49/1, 49, 50, 51/1, 51, 52, 53, 54, 55, 56, 57, 58, 58/1, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сливовая к-сі "Восточный" бау-бақшасы: 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүлейменов к-сі: 1, 1/2, 2, 2/1, 2/1А, 2/2, 2/3, 3, 4/1, 4, 4/2, 4/3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таллинская к-сі: 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная к-сі: 43, 45, 46, 46/1, 47, 49, 50, 51, 53, 55, 57, 58, 58/1, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яков Геринг к-сі: 93, 95, 97.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 41 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Қазыбек би к-сі: 119;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ленин кенті, Макаренко к-сі, 14, "Павлодар қаласының № 33 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Павлодар-Астана автокөлік жолынан оңтүстік-шығысқа Маслозаводская к-сімен темір жол төсеміне дейін (Новоселов жеке секторының № 1А-32 к-сіндегі тұрғын үйлерді қосқанда), темір жол төсемінен оңтүстік-батысқа Станционная к-сіне дейін, Станционная к-сімен солтүстікке Қ. Мақажанов к-сіне дейін, Қ. Мақажанов к-сімен (тақ жағы № 27-69 қосқанда) шығысқа Құрманғазы к-сіне дейін, Құрманғазы к-сімен (жұп жағы) солтүстікке Павлодар-Астана автокөлік жолына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтынсарин к-сі: 3, 3А, 5, 6, 7, 8, 9, 10, 11, 11А, 12Б, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйсейітова к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл к-сі: 1, 1А, 2, 2А, 3, 3/1, 4, 4А, 5, 6, 7, 8, 9, 10, 10/1, 10А, 11, 12, 12А, 13, 13/1, 15, 16, 16А, 17, 18, 19, 20, 21, 21А, 22, 22А, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Добролюбов к-сі: 1, 1А, 2, 2А, 3, 3А, 3Б, 4, 5, 6, 6А, 7, 7Б, 8, 8/1, 8А, 9, 10, 11, 12, 13, 13/1, 14, 15А, 15, 16, 17, 17А, 18, 19, 20, 20/1, 20А, 21, 22, 23, 23/1, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 39, 40, 40/1, 41, 41А, 42, 42А, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Западная к-сі: 1, 2, 3, 4, 5, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комаров к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 44, 46, 48, 52, 54, 58, 60, 62, 64, 66, 68, 70, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы к-сі: 2, 2А, 4, 6, 8, 10, 12, 13, 14, 16, 18, 20, 20А, 21, 21А, 22, 24, 26, 28, 30, 30А, 32, 34, 36, 38, 42, 48, 50А, 50, 52, 54, 56, 58, 60, 60А, 62, 64, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Линейная к-сі: 1, 2, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Мақажанов к-сі: 1, 1А, 2, 3, 3А, 3Б, 4А, 5, 6, 7, 8, 9, 9/1, 11, 12, 14, 15, 16, 17, 18/1, 18, 19, 19Б, 20, 21, 22А, 23, 24, 25, 26А, 26Б, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 51, 53, 55, 55А, 57, 59, 61, 63, 65, 67, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Макаренко к-сі: 4, 6, 8, 10, 11, 12, 13, 14, 14/1, 16, 17, 18, 19, 19/1, 19/2, 19/3, 19А, 20, 21А, 22, 24, 25, 26, 27, 28, 29, 29А, 30, 31, 32, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 55А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маслозаводская к-сі: 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 11/1, 11/2 ,11А, 11Б, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 19А, 19Б, 20, 20А, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 56, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молдағұлова к-сі: 1, 2, 3, 4, 4А, 5, 6, 7, 8, 8/1, 9, 9А, 10, 11, 11А, 11/1, 11/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 29, 30, 31, 31А, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новоселовка к-сі: 1А, 1Б, 1В, 2, 2А, 3, 4А, 5, 5А, 6, 7А, 7, 8, 9, 12, 14, 16, 18, 20, 22, 24А, 24, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая к-сі: 1, 2, 4, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подстанция к-сі: 3, 110, 110/1, 110/2, 110/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шолохов к-сі: 1, 2, 2А, 4, 5, 6, 8, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоссейная к-сі: 1, 3, 5, 7, 9, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 42 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ленин кенті, Павлодарская к-сі, 53А, "Жаяу Мұса ат. Мәдениет үйі" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Павлодар-Астана автокөлік жолынан оңтүстікке Құрманғазы к-сімен Қ. Мақажанов к-сіне дейін, Қ. Мақажанов к-сімен (жұп жағы № 28-42) батысқа Станционная к-сіне дейін, Станционная к-сімен (екі жағы) оңтүстікке темір жол төсеміне дейін, темір жол төсемінің бойымен батысқа Лихачев к-сіне дейін, Лихачев к-сімен солтүстікке Павлодар-Астана автокөлік жолына дейін (Шевченко к-сіндегі тұрғын үйлерді қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автомобилисттер к-сі: 1, 3, 4, 5, 6, 7, 8, 10, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтынсарин к-сі: 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68А, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86А, 87, 87А, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99А, 99, 100, 101, 102, 103А, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 130, 132, 134, 136, 138, 140, 150, 154/1, 156, 158/1, 158/2, 160;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бокин к-сі: 1, 2, 3, 3А, 4, 6, 8А, 8, 10, 12, 14, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Курортная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 22; </w:t>
+      Водителей к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворошилов к-сі: 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 12А, 13, 14, 14А, 14Б, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 33, 35, 37, 39, 41, 43, 45, 47, 53, 55, 57, 59, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермаковская к-сі: 1, 3, 5, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жангелдин к-сі: 1, 2, 2/1, 2А, 2Б, 3, 4, 4А, 5, 6, 7, 7А, 8, 9, 10, 10А, 12, 12А, 13, 14, 15, 18, 19, 20, 21, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолкудукская к-сі: 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 18А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы к-сі: 1, 1А, 3, 3А, 5, 7, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Линейная к-сі: 43, 45, 47, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88А, 90, 92, 94, 96, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лихачев к-сі: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Макаренко к-сі: 34, 36, 38, 40, 42, 44, 46, 46/1, 46/2, 48, 48/1, 50, 52, 54, 56, 57, 58, 58/3, 58А, 58Б, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 91А, 92, 93, 94, 95, 96, 97, 98, 98/1, 99, 99А, 100, 101А, 101, 102, 103, 103А, 104, 105, 106, 107, 107А, 108, 109, 110, 111, 112, 113, 115, 117, 117/1, 119, 121, 123, 125, 127;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Мақажанов к-сі: 28, 28А, 28/2, 30, 30/1, 30А, 32, 32А, 34, 36, 40, 42, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 102А, 103, 104, 105, 106, 107, 107А, 108, 109, 109А, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 124, 125, 126, 126А, 127, 128, 129, 130, 130А, 131, 132, 133, 134, 135, 136, 137, 139, 140;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәметова к-сі: 2, 4, 6, 8, 10, 12, 12А, 16, 18, 20, 22, 24, 26, 28, 30, 32, 33, 35, 36, 37, 37А, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 45А, 46, 47, 47/1, 48, 49, 49/1, 49А, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64А, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г. Нәдіров к-сі: 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 10А, 11, 12, 13, 14, 14А, 15, 16, 16А, 17, 18, 19, 19А, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 49, 51, 53, 55, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 92, 93, 94А, 94, 95, 95А, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новая к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 10Б, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодарская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 40/1, 42, 44, 46, 48, 50, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82А, 83, 84, 85, 86, 87, 88, 89, 90, 91, 91А, 92, 93, 94, 95, 96, 97, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станционная к-сі: 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тракторная к-сі: 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шевченко к-сі: 7, 8, 9, 14, 15, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 43 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Мектеп к-сі: 3, 5, 13, 47;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ленин кенті, Целинная к-сі, 1, "Жолқұдық элеваторы" кәсіпорны ЖШС</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Парковая к-сі: 1, 2, 3, 4, 5, 6, 7;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әкімшілік ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Титов к-сіндегі № 1 тұрғын үйден оңтүстікке кенттің оңтүстік шекарасына дейін, шекараның бойымен батысқа Тоқтаров к-сіне дейін, Тоқтаров к-сімен солтүстікке Целинная к-сіне дейін, Целинная к-сімен шығысқа Пионерская к-сіне дейін, Пионерская к-сінен солтүстік-шығысқа Лазарев к-сіне дейін, Лазарев к-сімен шығысқа Титов к-сіндегі № 1 тұрғын үйге дейін (Лазарев к-сіндегі барлық тұрғын үйлерді қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калкаманская к-сі: 1, 2, 3, 3/1, 4, 5, 6, 8, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клубная к-сі: 2А, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Космонавтов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пионерская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солнечная к-сі: 1, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 21, 23/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Терешкова к-сі: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Титов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 15, 17, 19, 21, 23, 25, 29, 30, 31/1, 31, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтаров к-сі: 4, 5, 6, 7, 9, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Урожайная к-сі: 1, 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная к-сі: 1А, 2, 3, 4, 5, 6, 7, 8, 9, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Элеваторная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 12/2, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47/2, 48, 49, 50, 51, 52, 53, 54, 55, 56.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 44 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Подхозная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 20, 22;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ленин кенті, Панфилов к-сі, 65, "Павлодар қаласының № 32 жалпы негізгі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Степная к-сі: 3, 4, 5, 6, 8, 9, 10, 12, 14, 15, 16, 16/1, 18, 18/1, 20, 20/1, 22, 24;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>білім беру мектебі" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: темір жол төсемінен Саратовская к-сімен оңтүстікке Тухачевский к-сіне дейін (Айдагольская к-сіндегі барлық тұрғын үйлерді қосқанда), Тухачевский к-сімен батысқа Панфилов к-сіне дейін (Пахотов к-сіндегі барлық тұрғын үйлерді қосқанда), Панфилов к-сімен солтүстікке Степная к-сіне дейін, Степная к-сімен батысқа Титов к-сіне дейін, Титов к-сімен солтүстікке темір жол төсеміне дейін (Лазарев, Степная, Шаталов, Крылов көшелерінің барлық тұрғын үйлерін қосқанда), темір жол төсемінен шығысқа Саратовская к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдагольская к-сі: 2, 2А, 3, 3А, 4, 4А, 5, 6, 7, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карьерная к-сі: 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 26, 28, 29, 30, 31, 31А, 32, 34, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крылов к-сі: 1, 3, 4, 5, 6, 8, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лазарев к-сі: 10, 12, 13, 14, 15, 16, 18, 19/2, 19, 20, 21/4, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 42, 44, 46, 50, 52, 54, 56, 58, 60, 62, 64, 68, 70, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Панфилов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104А, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахотов к-сі: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пролетарская к-сі: 12, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейсенбаев к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 101А, 102, 103, 104, 105, 106, 107, 108, 109, 110,111, 112, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 144А, 146, 148, 150, 152, 154, 156, 158;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная к-сі: 1, 2, 2А, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тухачевский к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаталов к-сі: 1, 3, 5, 7, 9, 11, 13, 15А, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энбекшинская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 25, 27, 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 45 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Центральная к-сі: 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 15, 30;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мир к-сі, 41, "Павлодар облыстық онкологиялық диспансері" шаруашылық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      ЧерҰмуховая к-сі: 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – ШЖҚ КМК)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Онкологиялық диспансердің стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 4 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 46 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Мир к-сі, 43, "Павлодар машина жасау колледжі" коммуналдық</w:t>
+        <w:t>Щедрин к-сі, 63, "Ғ. Сұлтанов ат. Павлодар облыстық ауруханасы" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғ. Сұлтанов ат. облыстық аурухананың стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 47 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>мемлекеттік қазыналық кәсіпорны (бұдан әрі – КМҚК)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+        <w:t>Батурин к-сі, 4/1 құрылыс, "№ 3 Павлодар қалалық ауруханасы" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 3 қалалық аурухананың стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Айманов к-сіндегі темір жол төсемінен оңтүстікке Мир к-сіне дейін, Мир к-сімен оңтүстік-шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен оңтүстікке Торайғыров к-сіне дейін, Торайғыров к-сімен шығысқа 1 Май к-сіне дейін, 1 Май к-сімен солтүстікке Мир к-сіне дейін, Мир к-сімен оңтүстік-шығысқа Короленко-Мир көшелерінің қиылысына дейін, қиылыстан солтүстікке темір жол төсеміне дейін (Мир к-сіндегі № 60/1, 60/2 үйлерді, Павлодар мемлекеттік педогогикалық институтының әкімшілік ғимаратын қоспағанда, 1-ЗелҰный тұйық к-сі, 2-ЗелҰный тұйық к-сі, Путейская көшелерінде орналасқан тұрғын үйлерін қосқанда).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 48 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1 Май к-сі: 2;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Павлодар ауылы, Береговая к-сі, 60/1, "Павлодар қаласының № 40 ЖОБМ" ММ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Академик Бектұров к-сі: 1, 2/1, 2, 5, 7, 9, 11, 13, 15;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кіреберіс Школьный тұйық к-сінен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Павлодар-Омбы автокөлік жолынан Павлодар ауылының оңтүстік шекарасымен батысқа Береговая к-сіне дейін (Южная, 50 лет КазССР көшелеріндегі барлық тұрғын үйлерді қосқанда), Береговая к-сімен (оны қоспағанда) солтүстікке Молодежная к-сіне дейін, Молодежная к-сімен (екі жағы) шығысқа Октябрьская к-сіне дейін, Октябрьская к-сімен (екі жағы) солтүстікке Октябрьская к-сіндегі № 105 тұрғын үйіне дейін, № 105 үйден солтүстік шекараның бойымен шығысқа Павлодар-Омбы автокөлік жолына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 лет КазССР к-сі: 1, 2, 2А, 2В, 2/2, 3, 4, 4А, 5, 6, 7, 8, 8А, 9, 10, 10А, 10В, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 21/2, 22, 23, 24, 25, 27, 29, 31, 32, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 2, 4, 22, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вологодская к-сі: 1, 2, 3, 4, 4А, 5, 6, 7, 8, 8А, 9, 10, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восточная к-сі: 1, 2, 2А, 3, 3В, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 29Г, 29/2, 29А, 30, 31, 33, 34, 35, 36, 37, 38, 39, 39С, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восточный тұйық к-сі: 1/1, 3, 5, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дружбы тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводская к-сі: 1, 2, 3, 5, 6, 7, 7/1, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комсомольский тұйық к-сі: 1, 3, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Космонавтов тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесхозный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17К, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 1, 3, 4, 4Д, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная к-сі: 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 10, 11, 11А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежный тұйық к-сі: 1, 3, 5, 7, 9, 10, 11, 12, 14, 16, 23, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрьская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70/1, 71, 72, 73, 74, 74/2, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пионерская к-сі: 1, 3, 5, 7, 9, 9/2, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пушкин к-сі: 1, 2, 3, 4, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәтбаев к-сі: 3, 5, 6, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советская к-сі: 1, 1/1, 1/2, 2, 2/1, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 12А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солнечный тұйық к-сі: 1, 1А, 2, 3, 5, 7, 8, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительная к-сі: 1, 1/1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 18, 19, 20, 22, 23, 24, 26, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тепличная к-сі: 1, 3, 3/1, 5, 7, 9, 11, 13, 15, 17/1, 17/2, 17/4, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57/2, 57, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цветочный тұйық к-сі: 1, 3, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23, 25, 27, 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 49 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Мир к-сі: 2, 3/2, 18/3, 30, 32, 34, 40, 43, 44, 46, 48, 54/1, 54/2, 54, 56, 96/1;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Павлодар ауылы, Береговая к-сі, 60/1, "Павлодар қаласының № 40 ЖОБМ" ММ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Путейская к-сі: 2, 7, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кіреберіс Береговая к-сінен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жайылымынан Береговая к-сімен солтүстікке Молодежная к-сіне дейін, Молодежная к-сімен (оны қоспағанда) шығысқа Садовая к-сіне дейін, Садовая к-сімен (екі жағы) солтүстікке Садовая к-сіндегі № 97 тұрғын үйге дейін, № 97 үйінен ауылдың шығыс шекарасымен солтүстікке зиратқа дейін, зираттан Дорожная к-сімен (екі жағы) батысқа Торговая к-сіне дейін, Торговая к-сімен солтүстік шекараның бойымен (ауылдың солтүстік шекарасының бойында орналасқан барлық тұрғын үйлерді қосқанда) ауылдың батыс шекарасына дейін, батыс шекараның бойымен оңтүстікке (барлық тұрғын үйлерді қосқанда) Ертіс өзенінің жайылымына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Линия (Спутник 2): 9, 25, 35, 40, 42, 43, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 Линия (Спутник 2): 1, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атажұрт (Спутник 2) к-сі: 1А, 2, 2/8, 2/10, 4А, 19, 21, 22, 24, 25, 26, 34, 47, 54, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береговая к-сі: 1, 2, 2А, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 39, 40, 40А, 41, 42, 43, 44, 45, 46, 46Д, 46К, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59/1, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 88А, 88/1, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 96А, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 115, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140/2, 141, 143, 145, 149, 151, 153;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ к-сі: 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожная к-сі: 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Нұркенов к-сі: 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожный к-сі: 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек жолы к-сі: 10, 22, 164;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қасым қажы к-сі: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клубная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 29Д, 29К, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 38/2, 40, 41, 42, 43, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституция к-сі: 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесная к-сі: 3, 6, 13, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новоселов к-сі: 1, 3, 4, 13, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новый тұйық к-сі: 1, 2, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Огородная к-сі: 1, 1Д, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 12/1, 13, 13А, 14, 14А, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53Д, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65А, 66, 67, 69, 69А, 69К, 71, 73, 75, 77, 79, 81, 81К, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Озерная к-сі: 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Омский тракт к-сі: 170;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандастар к-сі: 1А, 2, 2А, 4А, 6А, 24, 24А, 27, 28А, 32А, 36А, 38А, 40А, 43, 53, 55, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Песчаная к-сі: 1, 4, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 3 өтпе жолы: 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 4 өтпе жолы: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовая к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 40А, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59А, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82А, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыарқа к-сі: 4, 7, 9, 11, 14, 16, 18, 19, 20, 21, 22, 25, 27, 30, 31, 33, 35, 38, 39/2, 42, 42/1, 44, 44/1, 47, 48, 49, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спутник-2: 1, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная к-сі: 1, 1/1, 1/4, 2, 2А, 2Б, 2Г, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торговая к-сі: 1, 2, 3, 4, 5, 7, 8, 9, 11, 13, 19, 20А, 20, 21, 23, 28, 31, 32, 32Г, 33, 33/1, 35, 37, 38, 39, 40, 43, 51, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная к-сі: 1, 1А, 2, 3, 4, 4А, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 39, 40, 41, 43, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная к-сі: 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәукен к-сі: 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 17, 18, 19, 21, 23, 25, 26Б, 40, 42, 44, 46, 46А, 94Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная к-сі: 1, 2, 2Б, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 10, 10А, 11, 12, 12/1, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьный тұйық к-сі: 1, 3, 5, 7, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейная к-сі: 1, 2, 4, 5, 7, 10, 11, 12, 12А, 14, 16, 17, 20, 23, 51.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 50 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Спортивный тұйық к-сі: 8, 9;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кенжекөл ауылы, Конституция алаңы, 1, "Кенжекөл ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Павлодар-Майқапшағай автожолынан батысқа Дорожная к-сімен Дружба к-сіне дейін, Мизам к-сінің 1/1, Әшімбетов к-сінің (№ 31-68 екі жағы), Октябрьская к-сінің (№ 40-95 екі жағы) тұрғын үйлерді қосқанда, Дружба к-сімен солтүстікке Дружба к-сіндегі № 97А тұрғын үйге дейін, № 97А үйден батысқа баратын жолмен Әбдіков к-сіндегі № 85 үйге дейін, сонан соң № 85 үйден оңтүстікке Токин к-сіне дейін, Токин к-сінің жұп жағымен шығысқа Шоктальская к-сіне дейін, Шоктальская к-сімен солтүстікке Дорожная к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбдіков к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52/3, 53, 54, 55, 56, 57, 57А, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аксуская к-сі: 25, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әшімбетов к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52, 66, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ к-сі: 4, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депутатский тұйық к-сі: 4, 4/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожная к-сі: 2, 6, 11, 15, 20, 21, 23, 25/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дружба к-сі: 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 37А, 38, 39, 39В, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72А, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81Г, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңаауыл к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18Б, 19, 20, 21, 22, 23, 24, 25, 29, 33А, 33Б, 39, 41, 45, 46, 50, 67, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан к-сі: 9, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманбай к-сі: 4, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мизам к-сі: 1/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрьская к-сі: 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 59, 59/3, 60, 61, 61/2, 62, 63, 63/2, 64, 65, 65/2, 66, 67, 67/1, 68, 69, 70, 70/1, 70А, 70В, 71, 71В, 72, 73, 74, 75, 76, 77, 78, 79, 79/1, 79/2, 79/3, 80, 81, 82, 92, 95, 95/1, 95/2, 95А, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая к-сі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21/1, 25, 39, 43, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституция алаңы: 1, 1/3, 5, 6, 9, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пригородная к-сі: 1, 2, 3, 4, 5, 6, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 36, 50, 68, 71, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рамазанов к-сі: 1, 2, 2Б, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 10/1, 11, 11Б, 12, 13, 13/3, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саттарханов к-сі: 17, 18, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семипалатинская к-сі: 1, 1/1, 2, 3, 3/1, 4, 5, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14А, 15, 15Б, 16, 17, 18, 18/1, 19, 19/1, 20, 21, 22, 23, 24, 24В, 25, 49, 56, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Токин к-сі: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 32, 50, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьный тұйық к-сі: 1, 2, 4/1, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоктальская к-сі: 1, 1Г, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12Б, 12Г, 13, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 51 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1-ЗелҰный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рылеев к-сі, 13, Мүгедектермен жұмыс істеу жөніндегі Мәдениет үйі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан солтүстік-батысқа Академик Сәтбаев к-сімен Теплов к-сіне дейін, Теплов к-сімен шығысқа Уәлиханов к-сіне дейін, Уәлиханов к-сімен оңтүстікке Рылеев к-сіне дейін (Уәлиханов к-сінің № 27-67 тақ жағын қосқанда), Рылеев к-сінен оңтүстіккке Бестужев к-сін қиып Парковая к-сіне дейін (Рылеев к-сіндегі № 19, 21, 23 тұрғын үйлерді қосқанда), Парковая к-сінен оңтүстікке Алданская к-сімен Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан батысқа Академик Сәтбаев к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 340, 342, 344, 346, 348, 350, 352, 354, 356, 358, 360, 362, 364, 382, 382/4, 384/2, 403, 405, 407, 409, 411, 413, 415, 417, 419, 421, 423, 425, 427, 429, 431, 433, 435, 437, 439, 441, 443, 445, 447, 449, 451, 453, 455, 457, 459, 461, 463, 465;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Советов к-сі: 3, 5, 9, 11, 14, 15, 16, 16А, 17, 17/1, 20, 20/1, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 40А, 41, 42, 42А, 43, 44, 45, 46, 47, 47А, 48, 49, 51, 52, 53, 54, 55, 57, 58, 59, 61, 63А, 63, 65, 66, 67А, 67, 68, 69, 69А, 70, 70А, 71, 72, 73, 73А, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 403, 405, 406, 408, 409, 410, 411, 412, 414, 415, 416, 417, 418, 419, 420, 422, 423, 424, 425, 426, 427, 428, 429, 430, 431, 432, 433, 434, 435, 436, 437, 438, 439, 440, 441, 442, 443, 444, 445, 446, 447, 448А, 448, 449, 450, 452, 454, 456, 458, 460, 462;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алданская к-сі: 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 21, 22, 23, 24, 26, 28, 29, 31, 32, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді к-сі: 1, 5, 8, 10, 10/1, 10/2, 12, 12А, 13, 14, 14А, 15, 15А, 16, 16А, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестужев к-сі: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәлиханов к-сі: 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вилюйская к-сі: 4, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Камская к-сі: 1, 1А, 2, 4, 5, 7, 8, 9/1, 10, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Качирская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9,13, 17, 18, 19, 20, 21, 23, 27/1, 27, 29, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кирпичная к-сі: 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 42, 44, 44А, 45, 45/1, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссарская к-сі: 3, 5, 7, 9, 9А, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кошевой к-сі: 18, 19, 19А, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 28А, 29, 29А, 31, 32, 32А, 32Б, 34А, 34, 36, 39, 40, 41, 42, 43, 44, 45, 47А, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матросов тұйық к-сі: 25, 28, 30, 32, 33, 34, 35, 36, 37, 38, 38А, 39, 39А, 40, 40А, 41, 41Б, 42, 42А, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орджоникидзе к-сі: 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 39, 40, 41, 43, 44, 45, 46, 47, 48, 48А, 48Б, 49, 50, 50А, 51, 52, 53, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая к-сі: 1, 5, 5А, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потанин к-сі: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14А, 16, 17, 18, 18А, 19А, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рылеев к-сі: 13, 14, 15, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теплов к-сі: 3, 5, 9, 9А, 11, 11А, 13, 13/1, 13А, 15, 17, 19, 21, 21/1, 23, 25, 27, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усолка к-сі: 1, 1А, 2, 3, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 15А, 15/1, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 24/1, 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 52 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2-ЗелҰный тұйық к-сі, 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 121;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 190, "Павлодар қаласы № 24 ЖОБМ" ММ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Сормов к-сі: 4/1, 5, 5/1, 5/2, 8;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кіреберіс Кутузов к-сінен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Джамбульская-Теплов көшелерінің қиылысынан батысқа Пахомов к-сіне дейін, Пахомов к-сімен солтүстікке Гагарин к-сіндегі № 40/1 тұрғын үйге дейін, оны қоса (Пахомов к-сінің № 33 үйін қоспағанда), Гагарин к-сіндегі № 40/1 үйден батысқа 1 қалалық аурухананың бойымен Кутузов к-сіне дейін, Кутузов к-сімен оңтүстікке Кутузов к-сінің № 174 тұрғын үйге дейін (Кутузов к-сіндегі № 170, 172, 174 тұрғын үйлерді қоспағанда), № 174 тұрғын үйден батысқа Джамбульская к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гагарин к-сі: 40, 40/1, 41, 41А, 42, 42/1, 43, 44/2, 44, 44/1, 44/3, 61/1, 63/1, 65/1, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Джамбульская к-сі: 1, 3, 7, 8, 10, 12, 14, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теплов к-сі: 32, 32А, 34, 36, 36/1, 38, 38/1, 38/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 53 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Торайғыров к-сі: 52, 54.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 346, "Павлодар қаласы № 21 ЖОБМ" ММ (жапсаржай)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Курская көшелерінің қиылысынан оңтүстік-шығысқа Кутузов к-сіндегі № 287 тұрғын үйге дейін (оны қосқанда), № 287 тұрғын үйден солтүстік-шығысқа Қамзин к-сінің № 352 тұрғын үйге дейін (Курская к-сіндегі № 90-102, Челябинская к-сіндегі № 89-102, Орловская к-сіндегі № 89-101, Қамзин к-сіндегі № 354 жеке секторының тұрғын үйлерді қосқанда), Қамзин к-сіндегі № 352 тұрғын үйден батысқа Кутузов к-сіндегі № 285 тұрғын үйге дейін, оны қосқанда (Қамзин к-сіндегі № 350 тұрғын үйді қоспағанда), № 285 тұрғын үйден оңтүстік-батысқа Кутузов- Курская көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 352, 354;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курская к-сі: 90, 92, 94, 96, 98, 100, 102;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 285, 287, 289;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орловская к-сі: 89, 91, 93, 95, 97, 99, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Челябинская к-сі: 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 54 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Сәтбаев к-сі, 156, "Водоканал и К" ЖШС әкімшілік ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан шығысқа Қайырбаев к-сімен Жеңіс алаңына дейін, Жеңіс алаңының бойымен оңтүстікке Академик Марғұлан к-сімен Киров к-сіне дейін, Киров к-сімен шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен оңтүстікке Естай к-сіне дейін, Естай к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауымен солтүстікке Қайырбаев к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Марғұлан к-сі: 99, 102, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Академик Сәтбаев к-сі: 55, 57, 59; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Генерал Дүйсенов к-сі: 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Естай к-сі: 32, 36, 38, 40, 44/1, 54, 56, 56/1, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Маркс к-сі: 125, 125А, 127, 131, 133, 135, 137;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров к-сі: 1, 27, 29, 31, 33, 35, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 126, 128, 130, 134.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 5 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 55 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Айманов к-сі, 35, "Ы. Алтынсарин атындағы (бұдан әрі – ат.) дарынды</w:t>
+        <w:t>Жеңіс алаңы, 13, "Павлодар қаласының № 7 жалпы орта білім беру бейіндік</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>балаларға арналған облыстық қазақ гимназия-интернаты" ММ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+        <w:t>бейімдеуге мамандандырылған мектебі" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қайырбаев-1 Май көшелерінің қиылысынан оңтүстікке 1 Май к-сімен Естай к-сіне дейін (1 Май к-сіндегі № 30, 32, Кривенко к-сіндегі № 49 үйлерді қоспағанда), Естай к-сімен батысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен солтүстікке Киров к-сіне дейін, Киров к-сімен батысқа Академик Марғұлан к-сіне дейін, Академик Марғұлан к-сімен солтүстікке Жеңіс алаңы бойымен Қайырбаев к-сіне дейін, Қайырбаев к-сімен шығысқа 1 Май-Қайырбаев көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 38, 40, 74, 76, 78, 80, 82, 84, 86, 90, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 62, 81, 83, 85, 87, 89, 91, 93, 107, 109, 111, 115;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 18/1, 18/2, 24/1, 60, 64, 64/1, 64/2, 66, 67, 68, 68/1, 68/2, 68/3, 69, 70, 71, 72, 73, 77, 78, 79, 79/1, 81, 82, 83, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 55, 59, 61, 69, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров к-сі: 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кривенко к-сі: 18/1, 18/2, 20, 24, 24/1, 26, 28, 30, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пионерлер тұйық к-сі: 74, 75, 76, 77, 78, 79, 79Г, 80, 81, 82, 83, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс алаңы: 19, 21, 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Ертіс өзенінің жағалауынан қаланың солтүстік шекарасы бойымен шығысқа Айманов к-сіндегі № 36 тұрғын үйге дейін (оны қоспағанда), № 36 тұрғын үйден оңтүстік-батысқа Айманов к-сіндегі № 17 тұрғын үйге дейін ("Ы. Алтынсарин ат. дарынды балаларға арналған облыстық қазақ гимназия-интернаты" ММ әкімшілік ғимаратын, Айманов к-сіндегі № 17, 18, 19, 20 тұрғын үйлерді қосқанда), Айманов к-сіндегі № 17 тұрғын үйден солтүстік-батысқа Ертіс өзенінің жағалауына дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 56 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Айманов к-сі: 17, 18, 19, 20, 21, 23, 24, 26, 28, 29, 29/2, 30, 31, 31/1, 31/2, 31/3, 32, 33, 33/1, 33/2, 33/3, 34, 35/1, 37/1, 37/2.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1 Май к-сі, 27, "М. М. Катаев ат. оқушылар сарайы" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Мәшһүр Жүсіп ат. мешітінен оңтүстікке Кутузов к-сімен Кутузов-Естай көшелерінің қиылысына дейін, Кутузов-Естай көшелерінің қиылысынан батысқа Киров к-сіне дейін, Киров к-сімен батысқа Иса Байзақов к-сіне дейін (Естай к-сінің № 134, 134/1, 134/2, Иса Байзақов к-сінің № 77, 87 тұрғын үйлерді қоспағанда), Иса Байзақов к-сімен солтүстікке Кривенко к-сіне дейін, Кривенко к-сімен батысқа 1 Май к-сіне дейін, 1 Май к-сімен солтүстікке Қайырбаев к-сіне дейін, Қайырбаев к-сімен шығысқа Мәшһүр Жүсіп ат. мешітіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай к-сі: 136, 138, 140, 142;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 25, 25А, 25/1, 27, 29, 31, 33, 35, 37, 39, 40, 41, 44, 46, 48, 50, 52, 54, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбаев к-сі: 91, 93, 101, 101/1, 101/2, 103, 103/1, 103/2, 105, 105/1, 105А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 91, 93, 95, 99, 99А, 101, 101/1, 103, 105, 107, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кривенко к-сі: 50, 52, 54, 56, 58, 60, 62, 64/1, 64/2, 83, 85, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахомов к-сі: 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фурманов тұйық к-сі: 69, 70, 71, 72, 73, 74, 74А, 75, 76, 77, 78, 79, 80, 81, 82, 83.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 57 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1 Май к-сі, 33, Павлодар қаласы "Құрманғазы ат. №1 балалар</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>музыкалық мектебі" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Естай-1 Май көшелерінің қиылысынан солтүстікке Кривенко к-сіне дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (1 Май к-сінің № 30, 32, Кривенко к-сінің № 49 тұрғын үйлерін қосқанда), Кривенко к-сінен шығысқа Иса Байзақов к-сіне дейін, Иса Байзақов к-сімен оңтүстікке Киров к-сіне дейін, Киров к-сімен шығысқа Естай к-сіне дейін, Естай к-сімен батысқа 1 Май к-сіне дейін (Естай к-сіндегі № 134 үйді қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 30, 32, 119, 121, 123, 125, 133, 135, 137, 139;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 75, 83, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 106, 107, 109, 110/1, 111, 113, 114, 116, 118, 120, 122, 124, 126, 128, 130;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Больничный тұйық к-сі: 94, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 118/1, 118/2, 119, 120, 121, 122, 123, 125;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь тұйық к-сі: 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 129, 129А, 130, 131, 132, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай к-сі: 66, 82, 84, 86, 88, 90, 94, 96, 98, 102, 104, 106, 106А, 108, 132, 134/1, 134/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 60, 62, 64, 66, 68, 70, 72, 74, 76, 77, 77А, 78, 79, 80, 82, 83, 83А, 84, 86, 87, 88, 90, 92, 94, 96, 98, 102, 104, 106, 112, 114, 115А, 117, 119, 120, 122, 124, 126, 128;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров к-сі: 88, 90, 92/2, 94, 96, 98, 100, 104, 106, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 94, 98, 100, 104, 108, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 124/1, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 134/1, 135, 136, 137, 138, 140, 141, 143, 144А, 144, 144/2, 145, 147, 151, 153, 155, 159, 161, 165, 167, 169, 171, 173, 175;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кривенко к-сі: 49, 69, 71, 73, 75, 79, 81.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 6 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 58 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Айманов к-сі, 37, "Павлодар қаласының № 35 жалпы орта білім беру</w:t>
+        <w:t>Суворов к-сі, 3, "Павлодар қаласы № 1 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Суворов көшелерінің қиылысынан шығысқа Қамзин к-сіне дейін, Қамзин к-сінен оңтүстік-батысқа Естай к-сімен Кутузов к-сіне дейін (Естай к-сінің № 91, 95 тұрғын үйлерін қосқанда), Кутузов к-сімен солтүстікке "Артур" сауда үйінің бойымен Суворов-Кутузов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай к-сі: 91, 95, 141, 144, 146, 148, 150, 150/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 9, 9А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 59 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>мектебі (бұдан әрі – ЖОБМ)" ММ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t>Суворов к-сі, 41, "Павлодар қаласының № 41 дене шынықтыру-сауықтыру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бағытындағы ЖОББМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ғ. Сұлтанов ат. облыстық ауруханадан шығысқа Щедрин к-сімен Запорожская к-сіне дейін, Запорожская к-сімен оңтүстікке (екі жағы) Суворов к-сіне дейін, Суворов к-сімен батысқа Украинская к-сіне дейін (Суворов к-сінің № 35, 37, 37А, 39, 43, 45, 45/1 тұрғын үйлерді қосқанда), Украинская к-сімен солтүстікке Ғ. Сұлтанов ат. облыстық ауруханаға дейін (Щедрин-Украинская бұрышы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алтайская к-сі: 109, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 140, 142, 144, 146; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днепропетровская к-сі: 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запорожская к-сі: 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Минин к-сі: 104, 106, 108, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 139, 141, 143, 145;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одесская к-сі: 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пензенская к-сі: 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сибирская к-сі: 103, 105, 107, 109, 110, 111, 113, 114, 115, 116, 117, 118, 119, 120, 121, 121А, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 35, 37, 37А, 39, 39/2, 41А, 43, 45, 45/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транспортная к-сі: 16, 18, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Украинская к-сі: 103, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 132, 133, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабаровская к-сі: 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Якутская к-сі: 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 139, 141, 143, 145.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: № 16 лицей-мектебі оңтүстік-батысқа Айманов к-сіне дейін, Айманов к-сімен солтүстік-батысқа Айманов к-сіндегі № 17 тұрғын үйге дейін (оны қоспағанда), № 17 тұрғын үйден солтүстік-шығысқа Айманов к-сіндегі № 36 үйге дейін (оны қосқанда, Айманов к-сі бойынша № 17, 18, 19, 20 үйлерді қоспағанда), № 36 үйден оңтүстік-шығысқа № 16 лицей-мектебі дейін (Айманов к-сіндегі № 38, 40, 47, 47/1 тұрғын үйлерді қосқанда).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 60 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Айманов к-сі: 6, 7, 8, 9, 9А, 10, 11, 12, 15, 16, 36, 38, 40, 47, 47/1.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 62/1, "Павлодар қаласының № 19 ЖОБМ" ММ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кіреберіс Киров к-сінен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Суворов-Қамзин көшелерінің қиылысынан оңтүстікке Қамзин к-сімен Киров к-сіне дейін, Киров к-сімен батысқа № 19 ЖОБМ дейін (Қамзин к-сінің № 62 тұрғын үйін қосқанда), № 19 ЖОБМ солтүстікке Естай к-сінің № 99 тұрғын үйдің бойымен Естай к-сіне дейін (Естай к-сінің № 95 тұрғын үйін қоспағанда), Естай к-сімен Қамзин-Суворов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай к-сі: 99, 101, 101/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 20, 24, 37, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров к-сі: 150, 152, 154, 154/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 45, 49, 51, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 7/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 7 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 61 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Айманов к-сі, 43, "Павлодар қаласы тұрғын үй-коммуналдық шаруашылық,</w:t>
+        <w:t>Жаяу Мұса к-сі, 1, "Бала шығармашылығы және бос уақытын қамту орталығы"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>жолаушылар көлігі және автомобиль жолдары бөлімі" ММ № 1 тұрғын</w:t>
+        <w:t>МКҚК, "Рақым" Балалар ойын-сауық клубы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Парковая-Саянская көшелерінің қиылысынан солтүстік-шығысқа Саянская к-сімен Таганрогская к-сіне дейін (Жаяу Мұса к-сінің № 1 қосқанда), Таганрогская к-сімен (екі жағы) оңтүстік-шығысқа Қаз. Правда к-сіне дейін, Қаз. Правда к-сімен оңтүстік-батысқа Ертіс өзенінің жағалауына дейін, өзен бойымен солтүстік-батысқа Баймолдин к-сіне дейін, Баймолдин к-сімен солтүстік-шығысқа Парковая к-сіне дейін, Парковая к-сімен солтүстік-батысқа Парковая-Саянская қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14 Годовщина к-сі: 2, 12, 14, 16, 17, 18, 20, 20А, 21, 22, 24, 24А, 26, 28, 28А, 30, 32, 34, 35, 36, 36/1, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 51, 53, 55, 57, 59, 61, 63, 66, 67, 82; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байкальская к-сі: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баймолдин к-сі: 5, 9, 15, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаяу Мұса к-сі: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодогвардейцев к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая к-сі: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таганрогская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усолка к-сі: 53, 55, 57, 57А, 59, 61, 62, 63, 63Б, 63Г, 64, 65А, 65, 66, 67, 67/1, 67А, 67Б, 68, 69, 69/1, 70, 72, 74, 74/1, 74/2, 74/3, 95, 97, 97А, 99, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейная к-сі "Южный" бау-бақшасы: 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 12А, 14, 15, 16, 17, 20, 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 62 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>М. Исиналиев к-сі, 24, "Қазақстан Республикасы Әділет министрлігі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жылжымайтын мүлік жөніндегі орталығы" ШЖҚ РМК</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Павлодар облыстық филиалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан шығысқа Естай к-сімен Пахомов к-сіне дейін, Пахомов к-сімен оңтүстікке Толстой к-сіне дейін, Толстой к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынын бойымен солтүстікке Естай к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 132, 134, 136, 138, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149/1, 150, 151, 152, 153, 153А, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 164/2, 165, 166, 167, 168, 169, 170, 172, 175, 177;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29 Ноябрь к-сі: 1, 5, 7, 9, 11, 12, 14, 15, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 117, 117/1, 119, 121, 123, 125, 127, 129, 131, 135, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 170, 172, 175, 176, 177, 178, 178А, 181, 182, 183, 185, 186, 187, 188, 189, 189А, 193, 197, 201, 203, 207, 207А, 209, 211А, 211, 213, 213А, 215, 217, 219;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Марғұлан к-сі: 111/1, 114, 115, 117, 117А, 117/2, 118, 119, 119А, 121, 133, 134, 136, 138, 140, 142, 144, 146, 150, 152, 153, 153А, 155, 156, 157, 158, 159, 159/1, 159/2, 159/3, 160, 161, 161А, 162, 163, 163А, 165, 167, 169, 171;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 73, 75, 77, 79, 85, 99, 160, 164, 166, 172, 180, 186, 186/1, 192;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 131, 133, 133/1, 135, 137, 139, 141, 141/3, 141/5, 141/6, 143;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генерал Дүйсенов к-сі: 80, 82, 84, 86, 88, 88А, 88/1, 108, 110, 111, 112, 113, 113А, 114, 115, 117, 118, 120, 121, 123, 123А, 125, 126, 127, 128, 129, 130, 132, 133, 134, 135, 136, 137, 138, 139, 141, 143;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай к-сі: 25, 31, 34, 39, 45, 47, 59, 61, 63, 65, 67, 69, 71, 81/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Исиналиев к-сі: 1, 3, 12, 14, 15, 16, 18, 20, 21, 22, 29, 29А, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 48, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 121, 125, 130, 131, 132, 134, 135, 137, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 172, 174, 176, 178, 180, 182, 184, 184/1, 185;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Маркс к-сі: 143, 159, 196, 202, 204, 206, 208, 210, 212;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 146, 148, 150, 152, 154, 156, 158, 160, 164, 166, 168, 170, 172, 174, 176, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 190, 191, 193, 194, 195, 196, 197, 198, 200, 202, 203, 204, 205, 206, 207, 209, 211, 213, 215, 215А, 217, 219, 221, 223, 225, 227, 229, 231, 231А, 233, 235, 237, 239;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 139, 140, 151;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Луначарский к-сі: 2, 7, 11, 14, 15, 17, 18, 20, 20А, 21, 22А, 23, 24, 24А, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 43, 45, 47, 51, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахомов к-сі: 61, 62, 64, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пионерлер тұйық к-сі: 93, 95, 114, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сенной тұйық к-сі: 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 155, 156, 157, 158, 158/1, 158/2, 159, 161, 163, 165, 167, 167/1, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 2, 8, 12, 14, 16, 18, 18А, 20, 34, 36, 38, 42, 44, 46, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернышевский к-сі: 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 112.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 63 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Естай к-сі, 83, "№ 3 балалар - жасөспірімдер спорт мектебі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Естай көшелерінің қиылысынан оңтүстікке Кутузов к-сіндегі № 34 тұрғын үйге дейін (оны қосқанда), Кутузов к-сіндегі № 34 үйден батысқа зират бойымен Пахомов к-сіне дейін (Кутузов к-сінің № 38 тұрғын үйді қоспағанда), Пахомов к-сімен солтүстікке Естай к-сіне дейін, Естай к-сімен солтүстік-шығысқа Кутузов к-сіне дейін (Естай к-сінің № 134 тұрғын үйді қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай к-сі: 83, 83/1, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 64 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Толстой к-сі, 95, "Дарынды балаларға арналған Абай ат. № 10 лицей-мектебі" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: М. Горький-Короленко көшелерінің қиылысынан солтүстікке Короленко к-сімен Толстой к-сіне дейін, Толстой к-сімен шығысқа Пахомов к-сіне дейін, Пахомов к-сімен солтүстікке "Гелиос" ЖҚС дейін, "Гелиос" ЖҚС шығысқа зират бойымен Кутузов к-сіне дейін (Кутузов к-сінің № 38 тұрғын үйді қосқанда, Кутузов к-сінің № 34 тұрғын үйді қоспағанда), Кутузов к-сімен оңтүстікке Толстой к-сіне дейін, Толстой к-сімен батысқа Пахомов к-сіне дейін, Пахомов к-сімен оңтүстікке Павлодар мұнайгаз колледжіне дейін, Павлодар мұнайгаз колледжінен медициналық колледж және медициналық академияның бойымен батысқа Иса Байзақов к-сіне дейін, Иса Байзаков к-сімен оңтүстікке М. Горький к-сіне дейін, М. Горький к-сімен батысқа Короленко к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достоевский к-сі: 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 143, 145, 147, 149, 151, 159/1, 186, 188, 188А, 192, 194, 196, 196А, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 246, 250, 252, 254, 258, 260, 262, 264, 266, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288, 290, 292, 294, 296;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 241, 245, 245А, 247, 249, 251, 253, 255, 257, 259, 261, 263, 265, 267, 269, 273, 275, 277, 279, 281, 283, 285, 287, 289, 291, 293, 295, 297, 299, 301, 305;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 68, 82.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 65 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Киров к-сі, 115, "Қазтұтыну одағының Павлодар экономикалық колледжі"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>білім беру мекемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Естай-Кутузов көшелерінің қиылысынан шығысқа Катаев к-сіне дейін, Катаев к-сімен оңтүстікке № 29 ЖОБМ дейін (Катаев к-сінің № 18 тұрғын үйін қоспағанда), № 29 ЖОБМ батысқа Кутузов к-сіне дейін (№ 29 ЖОБМ, Кутузов к-сінің № 75, 75/1, 75/2 тұрғын үйлерді қоспағанда), Кутузов к-сімен солтүстікке Естай–Кутузов көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Естай к-сі: 89; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 6, 12, 14, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров к-сі: 115; 115/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 59, 61, 63, 65, 67, 69, 71.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 66 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шевченко к-сі, 1, "Павлодар қаласының № 36 экологиялық бағыттағы ЖОББМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Катаев-Шевченко көшелерінің қиылысынан шығысқа Қамзин к-сіне дейін (Қамзин к-сіндегі № 72/1, 74 тұрғын үйлерді қосқанда), Қамзин к-сімен оңтүстікке Толстой к-сіне дейін, Толстой к-сімен батысқа Катаев к-сіне дейін (Қамзин к-сінің № 82/1, 82, Толстой к-сінің № 90, 90/1, 92, 94, 96, 100, 106, Катаев к-сінің № 25, 33 тұрғын үйлерін қоспағанда), Катаев к-сімен солтүстікке Катаев – Шевченко көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 72/1, 74, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 13, 15, 17, 19, 21, 29, 31, 31/1, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 102, 104.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 67 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 62/1, "Павлодар қаласының № 19 ЖОБМ" ММ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кіреберіс Павлов к-сінен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Шевченко-Қамзин көшелерінің қиылысынан батысқа Катаев к-сіне дейін (Қамзин к-сінің № 72/1, 74 тұрғын үйлерін қоспағанда), Катаев к-сімен солтүстікке Катаев к-сіндегі № 11 тұрғын үйге дейін, оны қосқанда, (Катаев к-сіндегі № 11/2 тұрғын үйді қоспағанда), Катаев к-сіндегі № 11 тұрғын үйден шығысқа № 19 ЖОБМ бойымен Қамзин к-сіне дейін (Қамзин к-сінің № 62 тұрғын үйін қоспағанда), Қамзин к-сімен оңтүстікке Қамзин-Шевченко көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 56, 58, 58/1, 58/2, 60, 62/1Б, 64, 66, 68, 70, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 11, 11/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 68 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қатаев к-сі, 22, "Павлодар қаласы № 29 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Толстой- Кутузов көшелерінің қиылысынан солтүстікке Кутузов к-сіндегі № 75 тұрғын үйге дейін (оны қосқанда), Кутузов к-сіндегі № 75 тұрғын үйден шығысқа Катаев к-сіне дейін (№ 29 ЖОБМ қосқанда), Катаев к-сімен оңтүстікке Толстой к-сіне дейін, Толстой к-сімен батысқа Кутузов- Толстой көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 11/2, 24, 28, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 75, 75/1, 75/2, 77, 79, 81, 85, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 84, 86, 88.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 69 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 90, Павлодар қаласындағы "Алматы экономика және статистика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>академиясы" мекемесінің өкілдігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қамзин – Толстой көшелерінің қиылысынан оңтүстікке Чайковский к-сіне дейін, Чайковский к-сімен батысқа Катаев к-сіне дейін, Катаев к-сімен солтүстікке Толстой к-сіне дейін (Катаев к-сіндегі № 51, 53 әкімшілік ғимараттарды қоспағанда), Толстой к-сімен шығысқа Қамзин к-сіне дейін (Толстой к-сінің № 90/1, 92, 94, 94/2, 96, 100, 106, Катаев к-сінің № 33, Қамзин к-сінің № 82, 82/1 тұрғын үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 82, 82/1, 90, 92, 94, 96, 98, 100, 102, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 33, 41, 43, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 64, 66, 67, 67/1, 68, 69, 70, 70/1, 70/2, 71, 72, 73, 74, 75, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 90/1, 92, 94, 94/2, 96, 100, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чайковский к-сі: 2/1, 4, 4/1, 10, 12, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 70 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 69, "Дарынды қыз балаларға арналған облыстық қазақ-түрік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лицей-интернаты" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Чайковский-Қамзин көшелерінің қиылысынан оңтүстікке Академик Шөкин к-сіне дейін (қыздарға арналған қазақ-түрік лицейін қосқанда), Академик Шөкин к-сімен батысқа Катаев к-сіне дейін, Катаев к-сімен солтүстікке Циолковский к-сіне дейін (Катаев к-сінің № 73, 75, 77, 79, 81, Циолковский к-сінің № 3, 5, 5/1, 5/2, Академик Шөкин к-сінің № 150, 152, 152/1, 152/2 тұрғын үйлерін қоспағанда), Циолковский к-сімен шығысқа Осипенко к-сіне дейін, Осипенко к-сімен солтүстікке Чайковский к-сіне дейін (Чайковский к-сінің № 7, Осипенко к-сінің № 2, 4, 6, 6/1, 8, 8/1, 8/2, 10, 12, 14, Циолковский к-сінің № 8 тұрғын үйлерін қосқанда), Чайковский к-сімен шығысқа Қамзин- Чайковский көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 154, 154/1, 156, 156/1, 158, 158/1, 160, 160/1, 160/2, 162, 162/2, 164, 164/1, 166, 166/1, 168, 168/1, 170;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 69, 87, 106, 114А, 126, 128, 130, 134, 136, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осипенко к-сі: 1, 2, 3, 4, 5, 5/1, 6, 6/1, 8, 8/1, 8/2, 10, 12, 13, 14, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 77, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Раскова к-сі: 1, 2, 3, 4, 5/1, 6, 6/1, 6/2, 9А, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Циолковский к-сі: 7, 7/1, 8, 10, 12, 12/1, 12/2, 13, 14, 16, 17, 19/1, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чайковский к-сі: 7, 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 71 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Усолка к-сі, 42, "Павлодар облыстық психоневрологиялық диспансері" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психоневрологиялық диспансерінің стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 72 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Толстой к-сі, 22, "№ 4 балалар-жасөспірімдер спорт мектебі" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Толстой к-сімен Ертіс өзенінің жағалауынан шығысқа Короленко к-сіне дейін, Короленко к-сімен оңтүстікке М. Горький к-сіне дейін, М. Горький к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауымен солтүстікке Толстой к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 174, 176, 178, 180, 182, 184, 186, 188, 190, 191, 192, 193, 194, 196, 198, 199, 200, 201, 202, 204, 205, 207, 208, 209, 210, 211, 212, 212/1, 213, 214, 215, 215/1, 216, 217, 217/2, 218, 219, 220, 221, 223, 225, 233, 233А, 235, 235А, 237, 239, 239А, 241, 243, 247, 251, 253, 255, 257, 259, 261, 263, 265;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29 Ноябрь к-сі: 23, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 40, 42, 43, 45, 47, 49, 53, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 206, 208, 210, 212, 214, 216, 216А, 218, 220, 221, 222, 223, 224, 225, 226, 227, 228, 228/1, 228А, 229, 229/2, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 243А, 244, 245, 246, 247, 247А, 248, 249, 250, 251, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 266, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285, 286, 287, 289, 291;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 141, 142, 143, 143А, 144, 145, 146, 147, 148, 149, 150, 151, 152, 154, 155, 156, 157, 158, 159, 160, 161, 162, 165, 165А, 165В, 166, 168, 169, 170, 171, 172, 175, 177, 181, 183, 185, 187/1, 187;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Марғұлан к-сі: 164, 164/1, 164/2, 168, 170, 172, 173, 174, 176, 181, 182, 184, 186, 188, 190, 191, 192, 193, 194, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 215, 217;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 111, 113, 115, 115/1, 117, 121, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 147, 149, 194, 196, 198, 202, 204, 206, 210, 210/1, 212, 214, 216, 216А, 218, 220, 222, 224, 226, 228, 232;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Боткин тұйық к-сі: 180, 181, 181А, 182, 183, 183/1, 183/2, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водников тұйық к-сі: 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 178;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128А, 130, 132, 134, 136, 138, 140, 142, 144, 144А, 145, 146, 147, 148, 149, 150, 151, 151А, 152, 153, 154, 155, 156, 157, 158, 159, 161, 165, 167, 169, 171, 173, 177, 179, 181, 183, 185, 187, 189, 191, 193, 197, 199, 201;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генерал Дүйсенов к-сі: 140, 142, 148, 149, 150, 151, 152, 153, 154, 157, 158, 159, 161, 162, 163, 165, 166, 167, 167А, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 217, 221, 223, 225;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Герцен к-сі: 87, 89, 90, 90А, 90Б, 91, 93, 94, 94/1, 95, 96, 97, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь тұйық к-сі: 223, 224, 225, 226, 227, 228, 229;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достоевский к-сі: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 23/1, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43, 44, 46, 48, 48А, 50, 52, 53, 54, 55, 57, 58, 59, 60, 60/1, 61, 62, 63, 64, 65, 65А, 66, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 80, 81, 82, 82А, 83, 84, 85, 87, 89, 89А, 89Б, 91, 93, 95, 99, 101, 103, 105, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводской тұйық к-сі: 129, 131, 132, 133, 134, 135, 136, 137, 139, 140, 141, 142, 143;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Маркс к-сі: 165, 167, 169, 169В, 171, 177, 181, 183, 185, 187, 191, 193, 193/3, 197, 199, 201, 203, 205, 207, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236/1, 236/2, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 258/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Короленко к-сі: 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 230, 232, 236, 236/1, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 165, 169, 171, 173, 175, 177, 178, 179, 180, 181, 183, 184, 185, 186, 187, 188, 189, 190, 192, 193, 194, 195, 196, 197, 198, 199, 199/1, 201, 202, 203, 204, 205, 206, 208, 210, 214;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Горький к-сі: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 34, 36, 38, 40, 42, 44, 46, 48, 50, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Муравьев тұйық к-сі: 1, 2, 3, 4, 5, 6, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрят тұйық к-сі: 182/1, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пионеров тұйық к-сі: 203, 203А, 203/1, 203/2, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 216;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовый тұйық к-сі: 138, 139, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149А, 150, 150/1, 152, 153, 155;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 7, 9, 11, 11/1, 13, 15, 17, 17А, 19, 27, 29, 31, 33, 35, 41, 43, 47, 51, 53, 55, 57, 61, 61А, 63, 65, 67, 69, 71, 73, 75, 77, 77А, 79, 81, 83, 85, 87, 87/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернышевский к-сі: 111, 113, 113Г, 114, 115, 116, 117, 118, 118Г, 119, 120, 122, 122А, 123, 123А, 124, 125, 127, 128, 129, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 73 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>М. Горький к-сі, 102/4, "Инновациялық Еуразия университеті" ЖШС</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Толстой- Кутузов көшелерінің қиылысынан оңтүстікке Р. Люксембург к-сіне дейін, Р. Люксембург к-сімен батысқа Иса Байзақов к-сіне дейін, Иса Байзақов к-сімен солтүстікке Иса Байзақов к-сіндегі № 151 әкімшілік ғимаратына дейін (оны қоспағанда), Иса Байзақов к-сіндегі № 151 әкімшілік ғимаратынан М. Горький к-сімен Павлодар медициналық колледжі және Павлодар мұнайгаз колледжінің бойымен шығысқа Пахомов к-сіне дейін, Пахомов к-сімен солтүстікке Толстой к-сіне дейін, Толстой к-сімен шығысқа Кутузов-Толстой көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 44, 46, 46/1, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Горький к-сі: 93, 95, 97, 99, 101, 102, 102/2, 102/3, 102/4, 103, 104, 105, 106, 107, 109, 110, 111, 112, 113, 114, 115, 116, 117, 119, 120, 121, 123, 124, 125, 126, 127, 128, 130, 132, 134, 136, 138, 140, 142, 144, 154, 156, 158, 160, 162, 164;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 93, 97, 99, 101, 101/1, 103, 105, 105/1, 107, 107/5, 109.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 74 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Катаев к-сі, 36, "Павлодар қаласының № 14 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Толстой- Кутузов көшелерінің қиылысынан шығысқа Катаев к-сіне дейін, Катаев к-сімен оңтүстікке Катаев к-сіндегі № 40 үйге дейін (Толстой к-сінің № 90, Катаев к-сінің № 25, 36/1, 36/2, 40, 55, 57 тұрғын үйлерін қосқанда), № 40 үйден батысқа Кутузов к-сіне дейін (Кутузов к-сінің № 93, 95, 95/1, 97 тұрғын үйлерін қоспағанда), Кутузов к-сімен солтүстікке Кутузов- Толстой көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 25, 36, 36/1, 36/2, 40, 53, 55, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 89, 89/1, 89/2, 91, 91/1, 93/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой к-сі: 90.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 75 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Шөкин к-сі, 27, "Павлодар қаласы Бауыржан Момышұлы ат.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ 22 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан Академик Шөкин к-сімен шығысқа № 22 ЖОБМ дейін, № 22 ЖОБМ оңтүстікке Ломов к-сіне дейін (1 Май к-сіндегі № 286 тұрғын үйді қоспағанда, Ломов к-сіндегі № 32, 34 тұрғын үйлерді қосқанда), Ломов к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан бойымен солтүстікке Академик Шөкин к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 253, 288, 292, 294, 296, 298, 300, 302;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23/1, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Маркс к-сі: 255, 257, 257А, 259, 265, 267, 269, 271, 273, 275, 277, 279, 281, 283, 287, 308, 310, 314, 316, 318, 324/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 253, 255, 257, 259, 261, 263, 265, 266, 267, 268, 269, 270, 274, 278, 280, 282, 283, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маяковский к-сі: 1, 2, 3, 4, 5, 6, 8, 10, 12, 24, 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 76 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>М. Горький к-сі, 33, "Павлодар қаласының № 39 инновациялық үлгідегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>гимназиялық сыныптары бар ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: М. Горький к-сінің № 31, 35, 37; Академик Шөкин к-сінің № 34, 36 тұрғын үйлері (аталған үйлердің барлығын қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 34, 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Горький к-сі: 31, 35, 37.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 77 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>М. Горький к-сі, 33, "Павлодар қаласының № 39 инновациялық үлгідегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>гимназиялық сыныптары бар ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: М. Горький- 1 Май көшелерінің қиылысынан оңтүстікке Академик Шөкин к-сіне дейін, Академик Шөкин к-сінен батысқа Академик Шөкин к-сіндегі № 38 тұрғын үйге дейін (оны қосқанда), Академик Шөкин к-сінің № 38 тұрғын үйінен солтүстікке М. Горький к-сіне дейін (М. Горький к-сіндегі № 37 тұрғын үйді қоспағанда, Володарский к-сінің № 170-245 жеке секторының үйлерін, Академик Бектұров к-сінің № 240-250 үйлерін қосқанда), М. Горький к-сімен шығысқа М. Горький- 1 Май көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 270, 272, 280;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 240, 242, 244, 246, 248, 248А, 248В, 250;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 38, 38/1, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 170, 172, 174, 176, 178, 180, 182, 186, 213, 217, 219, 221, 223, 225, 227, 237, 241, 243, 245;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Горький к-сі: 41, 41/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 78 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Шөкин к-сі, 90, "Павлодар қаласы № 9 ЖОБМ-гимназия" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: 1 Май-М. Горький көшелерінің қиылысынан шығысқа Иса Байзақов к-сіне дейін, Иса Байзақов к-сімен оңтүстікке Р. Люксембург к-сіне дейін, Р. Люксембург к-сімен шығысқа Кутузов к-сіне дейін, Кутузов к-сімен оңтүстікке Академик Шөкин к-сіне дейін, Академик Шөкин к-сімен батысқа 1 Май к-сіне дейін, 1 Май к-сімен солтүстікке 1 Май- М. Горький көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 267, 269, 271, 273, 275, 277, 279, 281, 283, 285, 287, 289, 291, 293, 295, 297, 299, 303, 305, 307, 309;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 274, 290, 293, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 306, 307, 308, 309, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 323/1, 325, 327, 328, 329, 330, 331, 333, 335, 337;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 66, 68, 70, 72, 74, 75, 76, 77, 78, 78А, 80, 82, 94, 96, 98, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Боткин тұйық к-сі: 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 207, 208, 208А, 208В, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь тұйық к-сі: 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 247, 248, 249, 250, 251, 252, 253, 254, 255;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 314, 316, 318, 320, 322, 324, 326, 328, 330, 332;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 264, 264А, 266, 268, 270, 274, 276, 278, 280, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 331, 333, 335, 335/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Горький к-сі: 55, 71, 73, 75, 77, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Люксембург к-сі: 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 96, 98, 100, 100/1, 101, 102, 103, 106, 108, 108/1, 109, 110, 112, 113, 114, 116, 118, 120, 122, 122/1, 124, 126, 128, 130,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 79 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Катаев к-сі, 44, "Қ. Әбусейітов ат. мәдени-сауық орталығы" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Шөкин- Кутузов көшелерінің қиылысынан солтүстікке Кутузов к-сіндегі № 93 тұрғын үйге дейін (оны қосқанда), № 93 тұрғын үйден шығысқа Катаев к-сіне дейін (Катаев к-сіндегі № 36, 36/1, 36/2, 40 үйлерді қоспағанда), Катаев к-сімен оңтүстікке Академик Шөкин к-сіне дейін (Катаев к-сінің № 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, Циолковский к-сінің № 3, 5, 5/1, 5/2, Академик Шөкин к-сінің № 150, 152, 152/1, 152/2 тұрғын үйлерді қосқанда), Академик Шөкин к-сімен батысқа Кутузов к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 146, 148, 150, 152, 152/1, 152/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 42, 44/1, 44/2, 44/5, 46, 46/1, 48, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 93, 95, 97, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Циолковский к-сі: 3, 4, 5, 5/1, 5/2, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 80 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>П. Васильев к-сі, 17, "Павлодар қаласы № 4 арнайы жалпы білім беру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мектеп-интернаты" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан шығысқа Ломов к-сімен Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен (екі жағы) оңтүстікке П. Васильев к-сіне дейін, П. Васильев к-сімен шығысқа 1 Май к-сіне дейін, 1 Май к-сімен оңтүстікке Гагарин к-сіне дейін, Гагарин к-сімен батысқа Кирпичная к-сіне дейін, Кирпичная к-сімен (екі жағы) оңтүстікке Теплов к-сіне дейін, Теплов к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан солтүстік-батысқа Ломов к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 312;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Советов к-сі: 83, 83А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 92А, 93, 94, 94А, 95, 96, 96А, 96Б, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Бектұров к-сі: 324, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 354, 356, 358;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Марғұлан к-сі: 317, 319, 321, 323, 325, 327, 329, 331, 332, 333, 334, 335, 336, 336А, 336Б, 338, 339, 340, 341, 342, 343, 343/1, 344, 345, 345/1, 346, 347, 348, 349, 350;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 257, 259, 261, 263, 265, 267, 269, 271, 277, 283, 316, 318, 320, 322, 328, 330, 330/1, 332, 334, 336;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водников тұйық к-сі: 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 234, 236;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин к-сі: 1, 1/1, 2, 2/3, 2/4, 2/5, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 13Б, 14, 15, 17, 18, 19, 20, 21, 22, 23, 23/3, 24, 25, 27, 27/3, 29, 29/1, 31, 33, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генерал Дүйсенов к-сі: 282, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 359, 361, 363, 365, 367, 369, 371, 373, 375, 377, 381, 383, 383/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депутатский тұйық к-сі: 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 15А, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводской тұйық к-сі: 174, 176, 177, 179, 180, 181, 182, 182/1, 182А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Затон к-сі: 61, 61Б, 63, 65, 66, 70, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кирпичная к-сі: 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссарская к-сі: 27, 28, 29, 30, 31, 31А, 32, 32А, 33, 34, 34А, 35, 35А, 35Б, 36, 37, 37А, 37Б, 38, 39, 40, 41, 41А, 41Б, 42, 43, 44, 45, 46, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 279, 281, 285, 285А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 1, 5, 7, 9, 9А, 11, 13, 15, 16, 17, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матросов тұйық к-сі: 57, 58, 59, 60, 61, 62, 63, 64, 65, 65А, 65Б, 66, 67, 68, 69, 70, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П. Васильев к-сі: 2/1, 4, 6, 8, 9, 10, 12, 13, 14, 15, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пионеров тұйық к-сі: 252, 254, 256, 258, 259, 260, 261, 262, 263, 264, 265, 269;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теплов к-сі: 2, 2А, 4, 4А, 4Б, 4В, 10, 12, 12А, 12Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 81 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Шөкин к-сі, 27, "Павлодар қаласы Бауыржан Момышұлы ат.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ 22 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Шөкин к-сіндегі № 29/1, 31, 1 Май к-сіндегі № 284, 284/1, 286, Ломов к-сінің № 36 тұрғын үйлер (аталған үйлердің барлығын қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 284, 284/1, 286;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 29/1, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 82 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Шөкин к-сі, 32, "Павлодар қаласының № 15 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан М. Горький к-сімен шығысқа М. Горький к-сіндегі № 29 тұрғын үйге дейін (оны қосқанда), № 29 тұрғын үйден оңтүстікке № 15 ЖОБМ бойымен Академик Шөкин к-сіне дейін (М. Горький к-сінің № 31, 35, Академик Шөкин к-сінің № 34, 36 тұрғын үйлерін қоспағанда), Академик Шөкин к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің бойымен солтүстікке М. Горький к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29 Ноябрь к-сі: 61, 67, 71, 73, 75, 77, 77А, 79, 83, 87, 89, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Сәтбаев к-сі: 234, 236, 238, 240, 242, 243, 244, 245, 246, 247, 248, 250, 252, 254, 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 276, 278, 282, 284;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 2, 4, 6, 10, 12, 14, 14А, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Маркс к-сі: 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 245, 247, 249, 251, 253, 260, 260Г, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288, 290, 296, 300;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленин к-сі: 207, 209, 211, 213, 215, 216, 217, 218, 221, 222, 223, 224, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 254, 256, 258, 260, 262;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Горький к-сі: 1, 3, 5, 9, 9/2, 11, 13, 17, 23, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрят тұйық к-сі: 193, 195, 196, 197, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Люксембург к-сі: 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 25, 26, 27, 31, 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 83 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 45/1, "Павлодар қаласының № 13 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ломов-Абай көшелерінің қиылысынан солтүстікке Академик Шөкин к-сіне дейін, Академик Шөкин к-сінен батысқа 1 Май к-сіне дейін, 1 Май к-сімен оңтүстікке Ломов к-сіне дейін (1 Май к-сіндегі № 288 тұрғын үйді қосқанда), Ломов к-сімен батысқа Садовый тұйық к-сіне дейін, Садовый тұйық к-сімен (екі жағы) оңтүстікке Павел Васильев к-сіне дейін, Павел Васильев к-сімен шығысқа 1 Май к-сіне дейін, 1 Май к-сімен солтүстікке Ломов к-сіне дейін (1 Май к-сіндегі № 357-373, 381, 383, 385/1, Ломов к-сіндегі № 39, 41, 43, Абай к-сіндегі № 373 тұрғын үйлерді қосқанда), Ломов к-сімен Ломов-Абай көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 288, 313, 317, 319, 321, 323, 333, 335, 337, 339, 341, 341/1, 341А, 343, 345, 347, 349, 351, 357, 359, 361, 363, 365, 367, 369, 369/1, 371, 373, 381, 383, 385/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 342, 344, 346, 346А, 348, 350, 351/1, 352, 354, 358, 358/1, 360, 364, 366, 368, 370, 372, 373, 374, 376, 378, 380, 381, 383;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 71, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Володарский к-сі: 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 315, 317, 321, 323, 325, 327, 329, 331, 333, 335;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь тұйық к-сі: 256, 257, 258, 259, 260, 260/1, 261, 263, 265, 266, 267, 268, 270, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 289, 291;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 27, 29, 31, 33, 33А, 39, 40, 41, 42, 43, 44А, 44/1, 44/2, 45/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маяковский к-сі: 51, 53, 55, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П. Васильев к-сі: 24, 26, 28, 30, 32, 34, 36, 38, 38/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовый тұйық к-сі: 286, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 84 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Академик Шөкин к-сі, 90, "Павлодар қаласы № 9 ЖОБМ-гимназия" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Шөкин-Абай көшелерінің қиылысынан шығысқа Академик Шөкин к-сіндегі № 93 тұрғын үйге дейін (оны қосқанда), № 93 тұрғын үйден зираттың бойымен оңтүстікке Ломов к-сіне дейін (Академик Шөкин к-сінің № 95, Короленко к-сінің № 351, 353 тұрғын үйлерін қоспағанда), Ломов к-сімен батысқа Абай к-сіне дейін, Абай к-сімен солтүстікке Академик Шөкин-Абай көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 87, 87/1, 87/2, 89, 91, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 335/1, 347, 349, 355;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 44, 46, 48, 50, 50/1, 52, 54, 58/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 85 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гагарин к-сі, 30, "Жігер" балалар-жасөспірімдер клубы" МКҚК,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Бірлік" балалар-жасөспірімдер клубы филиалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: 1 Май- Гагарин көшелерінің қиылысынан шығысқа Пахомов к-сіне дейін (Гагарин к-сінің № 26, 30, 32, 34, 36, 36/1, 36/2, 38, 38/1, 38/2, Ломов к-сінің № 47, 1 Май к-сінің № 383/1, 385 тұрғын үйлерін қосқанда), Пахомов к-сімен оңтүстікке Теплов к-сіне дейін (Пахомов к-сінің № 33 тұрғын үйін қосқанда), Теплов к-сімен батысқа Кошевой к-сіне дейін, Кошевой к-сімен (екі жағы) солтүстікке Гагарин к-сіне дейін, Гагарин к-сімен шығысқа 1 Май- Гагарин көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Май к-сі: 314, 316, 318, 320, 322, 324, 326, 328, 330, 332, 334, 338, 383/1, 385, 387, 389, 391, 393, 395, 395А, 397, 399, 401;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 377, 379, 384, 385, 386, 387, 388, 389, 390, 391, 392, 394, 395, 396, 397, 398, 399, 400, 401, 402, 404;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәлиханов к-сі: 68, 69, 70, 71, 72, 73, 74, 74А, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин к-сі: 26, 30, 32, 34, 36, 36/1, 36/2, 38, 38/1, 38/2, 39, 45, 47, 49, 51, 53, 53А, 55, 57, 57/1, 59/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 153, 155, 155/1, 157, 159, 161, 163, 165, 167, 334, 336, 338, 340, 342, 344, 346, 348, 350, 352;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кошевой к-сі: 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орджоникидзе к-сі: 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 68А, 69, 71, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахомов к-сі: 33, 76, 77, 78, 79, 80, 81, 83, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потанин к-сі: 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теплов к-сі: 14, 14А, 16, 18, 20, 22, 24, 26, 30, 30А, 30/1, 30Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чапаев к-сі: 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72Г, 73, 74, 75, 76, 77, 78, 78А, 79.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 86 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 64, "С. Торайғыров ат. Павлодар мемлекеттік университеті"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ШЖҚ РМК (бас корпус)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Шөкин- Кутузов көшелерінің қиылысынан оңтүстікке Ломов к-сіне дейін (Кутузов к-сіндегі № 168 тұрғын үйді қосқанда), Ломов к-сімен батысқа зиратқа дейін, зираттан солтүстікке Академик Шөкин к-сіне дейін (Ломов к-сіндегі № 58/1, Короленко к-сіндегі № 343, 355, Академик Шөкин к-сіндегі № 91 тұрғын үйлерді қоспағанда), Академик Шөкин к-сімен шығысқа Кутузов-Академик Шөкин көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 95, 97, 97/1, 97/2, 99, 103, 103/1, 107, 109, 139/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короленко к-сі: 351, 353;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 166, 168;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 45, 45/1, 58, 60, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахомов к-сі: 68, 70, 70/1, 72.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 87 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 140, "Ж. Аймауытов ат. Павлодар облыстық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қазақ музыкалық-драма театры" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов-Академик Шөкин көшелерінің қиылысынан шығысқа Катаев к-сіне дейін, Катаев к-сімен оңтүстікке Ломов к-сіне дейін, Ломов к-сімен батысқа Кутузов к-сіне дейін (Кутузов к-сіндегі № 157, Ломов к-сіндегі № 135, 137, 139, 141, 145 тұрғын үйлерді қосқанда), Кутузов к-сімен солтүстікке Кутузов-Академик Шөкин көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 141, 143, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 50, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 157;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 135, 137, 139, 141, 142, 145.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 88 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 149, "Павлодар жылу желілері" ЖШС</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Академик Шөкин- Катаев көшелерінің қиылысынан шығысқа Қамзин к-сіне дейін, Қамзин к-сімен оңтүстікке Ломов к-сіне дейін (Ломов к-сіндегі № 164/1, 164/2 тұрғын үйлерді қосқанда), Ломов к-сімен батысқа Катаев к-сіне дейін, Катаев к-сімен солтүстікке Академик Шөкин-Катаев көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик Шөкин к-сі: 151, 151/2, 153, 155, 155/1, 155/2, 155/3, 157, 159, 159/1, 159/2, 161, 161/1, 161/2, 163, 163/1, 163/2, 165, 165/1, 165/2, 167, 167/1, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 140, 142, 144, 146, 149, 150, 152, 154, 156, 156/2, 156/3, 158/4, 158/5, 160;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 150, 150/1, 150/2, 150/3, 152, 152/1, 154, 154/1, 154/2, 154/3, 156, 156/1, 158, 158/1, 160, 164, 164/1, 164/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов к-сі: 89, 91, 92, 93, 94, 95, 96/1, 96/2, 97, 97/1, 98, 98/1, 99, 101, 102, 102/1, 102/2, 103, 103/1, 103/2, 104, 104/1, 105, 108, 109, 110, 111, 113, 115.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 89 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 162, "Павлодар түсті металлургия колледжі" КМҚК</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>("А" оқу корпусы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қамзин-Ломов көшелерінің қиылысынан оңтүстікке Теплов к-сіне дейін (Қамзин к-сіндегі № 176- 200 тұрғын үйлерді қоспағанда), Теплов к-сімен батысқа Кокчетавская к-сіне дейін, Кокчетавская к-сімен (екі жағы) солтүстікке Гагарин к-сіндегі № 68 тұрғын үйге дейін, солтүстікке Ломов к-сіне дейін (Гагарин к-сіндегі № 60, 62, 64, Ломов к-сіндегі № 155, 157, 159 тұрғын үйлерді қоспағанда), Ломов к-сімен шығысқа Ломов- Қамзин көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин к-сі: 66, 68, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 164, 166, 168, 170, 172, 174;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кокчетавская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кустанайская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 161, 163, 165, 167, 169, 171;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейфуллин к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Славгородская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 90 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лесная к-сі, 5, "Павлодарское АТП-1" ЖШС әкімшілік ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Лесная-Гагарин көшелерінің қиылысынан солтүстік-шығысқа Ломов к-сіне дейін, Ломов к-сімен шығысқа қаланың шығыс шекарасына дейін, қаланың шығыс шекарасы бойымен оңтүстікке Қаз. Правда к-сіне дейін, Қаз. Правда к-сімен (екі жағы) батысқа Лесная к-сіне дейін, Лесная к-сімен солтүстікке Гагарин к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11 линия к-сі: 18, 20, 44, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 линия к-сі: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 43, 44, 45, 46, 47, 50, 52, 54, 55, 57, 58, 59, 61, 63, 65, 67, 71, 75, 77, 79, 81, 83, 85, 87, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлсейітов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24, 26, 28, 29, 30, 32, 34, 35, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бабин к-сі: 1, 3, 4, 5, 6, 7, 9, 10, 11, 12, 14, 15, 19, 22, 23, 24, 25, 27, 29, 31, 32, 33, 34, 36, 38, 41, 42, 44, 45, 46, 47, 50, 51, 53, 54, 55, 57, 59, 61, 62, 63, 64, 66, 68, 69, 70, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Будчанов к-сі: 3, 5, 6, 7, 8, 9, 11, 13, 14, 14/1, 15, 16, 17, 18, 20, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 45, 46, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 77, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворушин к-сі: 2А, 2Б, 2/3, 4, 12, 14, 16, 22, 84, 86, 88, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дөнентаев к-сі: 1, 2, 3, 4, 5, 6, 7, 10, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 21/1, 22, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 54, 55, 56, 62, 63, 67, 68, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық к-сі: 1, 2, 4, 5, 6, 7, 10, 12, 13, 14, 15, 17, 18, 19, 20, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жигарев к-сі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 25, 27, 29, 31, 33, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаз. Правда к-сі: 3, 3А, 3/1, 3/2, 7, 8, 16, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұржанов к-сі: 1, 1/2, 1/3, 2, 2А, 2/3, 3, 3А, 4, 4/1, 5, 6/1, 8, 10, 12, 13, 15, 17, 18, 19, 20, 21, 22, 24, 25, 26, 29, 30, 31, 33, 34, 35, 36, 38, 41, 44, 45, 48, 49, 50, 51, 52, 53, 54, 58, 63/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтанов к-сі: 1, 2, 3, 7, 10, 11, 13, 14, 14/2, 18, 18/2, 19, 20, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 34, 34А, 35, 36/1, 36/3, 36/4, 38, 38/1, 39, 40, 41, 60, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усов к-сі: 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 22, 22/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 50, 51, 52, 54, 56, 58, 60, 62, 63, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 88, 90, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цефт к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 31, 33, 35, 37, 38, 39, 41, 43, 45, 47, 49, 51, 53, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шашкин к-сі: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 91 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гагарин к-сі, 58, "Павлодар қаласының К. Мақпалеев ат. № 4 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Катаев-Ломов көшелерінің қиылысынан шығысқа Ломов к-сіндегі № 157 тұрғын үйге дейін (оны қосқанда), № 157 тұрғын үйінен оңтүстік-батысқа № 4 ЖОБМ дейін (Ломов к-сіндегі № 159 тұрғын үйді қосқанда), № 4 ЖОБМ батысқа Катаев к-сіне дейін (Гагарин к-сіндегі № 60, 62, 64, Катаев к-сіндегі № 97 тұрғын үйлерді қоспағанда), Катаев к-сімен солтүстікке Ломов к-сіне дейін (Катаев к-сіндегі № 60, 60/1, 62, 64 тұрғын үйлерді қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 60, 60/1, 62, 64, 87, 89, 91, 93, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 147, 149, 155, 157, 159.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 92 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гагарин к-сі, 58, "Павлодар қаласы К. Мақпалеев ат. № 4 ЖОБМ" ММ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кіші корпус)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 4 ЖОБМ батысқа Катаев к-сіне дейін (Катаев к-сіндегі № 95 тұрғын үйді қоспағанда), Катаев к-сімен оңтүстікке Теплов к-сіне дейін (Гагарин к-сіндегі № 46, 48, 50, 52 тұрғын үйлерді қосқанда, Катаев к-сіндегі № 101, 103/1, 103/2, 105 үйлерді қоспағанда), Теплов к-сімен шығысқа Семенченко к-сіне дейін, Семенченко к-сімен (екі жағы) солтүстікке № 4 ЖОБМ дейін (Гагарин к-сінің № 60, 62, 64 тұрғын үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гагарин к-сі: 46, 48, 50, 52, 60, 62, 64, 75, 81, 83, 85, 87, 89, 95/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 97, 99, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семенченко к-сі: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 21, 21/1, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 93 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Катаев к-сі, 68, "Павлодар қаласының № 17 саралап оқытатын ЖОББМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Амангелді- Кутузов көшелерінің қиылысынан солтүстікке Кутузов к-сімен Кутузов к-сіндегі № 161 тұрғын үйге дейін (Кутузов к-сінің № 161, 170, 172 үйлерін қосқанда), № 161 тұрғын үйден шығысқа Катаев к-сіне дейін (Гагарин к-сіндегі № 46, 48, 50, 52 тұрғын үйлерді қоспағанда), Катаев к-сімен оңтүстікке Теплов к-сіне дейін (Катаев к-сінің № 101, 105 тұрғын үйлерді қосқанда), Теплов к-сімен шығысқа Славгородская к-сіне дейін (Катаев к-сінің № 103/1, 103/2 тұрғын үйлерін қосқанда), Славгородская к-сімен (екі жағы) оңтүстікке Амангелді к-сіне дейін, Амангелді к-сімен батысқа Амангелді–Кутузов қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актюбинская к-сі: 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянаульская к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожная к-сі: 24, 26, 28, 30, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 76, 78, 80, 82, 84, 88, 101, 103/1, 103/2, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кокчетавская к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 36А, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кулундинская к-сі: 37, 39, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кустанайская к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 161, 165, 167, 169, 170, 171, 172, 175, 177, 179, 181, 183, 185, 187, 189;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лебяжинская к-сі: 19, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейфуллин к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семенченко к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Славгородская к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теплов к-сі: 40, 42, 44, 46/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уральская к-сі: 26, 27, 28, 28/1, 29, 30, 30/1, 31, 32, 33, 34, 34/1, 34/2, 34/3, 34/4, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чимкентская к-сі: 7, 27, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экибастузская к-сі: 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 94 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 162, "Павлодар түсті металлургия колледжі" КМҚК</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>("Б" оқу корпусы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ломов-Қамзин қиылысынан шығысқа Ворушин к-сіне дейін (Ломов к-сінің № 179, 179/1, 179/2, 179А тұрғын үйлері, Гагарин к-сінің № 78, 80 үйлерін қоспағанда), Ворушин к-сімен оңтүстікке Амангелді к-сіне дейін, Амангелді к-сімен батысқа Қамзин к-сіне дейін, Қамзин к-сімен солтүстікке Ломов к-сіне дейін (Қамзин к-сінің № 180-244 жұп жағын, Қамзин к-сінің № 176, 178 қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бескарагайская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворушин к-сі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин к-сі: 76, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зыряновская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иртышская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 163, 165, 167, 169, 176, 178, 180, 181, 182, 183, 184, 185, 186, 187, 188,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 162Б, 177, 177/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семипалатинская к-сі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 95 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 190, "Павлодар қаласы № 24 ЖОБМ" ММ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(жапсаржай, кіреберіс Амангелді к-сінен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов к-сіндегі № 174 тұрғын үйден Кутузов к-сімен оңтүстікке Амангелді к-сіне дейін, Амангелді к-сімен шығысқа Кулундинская к-сіне дейін, Кулундинская к-сімен (екі жағы) оңтүстікке Радищев к-сіне дейін, Радищев к-сімен батысқа 2 Южная к-сіне дейін (Жаяу Мұса к-сіндегі № 7, 7А, 7Б, Кутузов к-сінің № 200/1 тұрғын үйді қосқанда), 2 Южная к-сімен солтүстікке Амангелді к-сіне дейін, Амангелді к-сімен батысқа Чапаев к-сіне дейін (Амангелді к-сінің № 17, 19, 19/1 тұрғын үйлерін қосқанда), Чапаев к-сімен (екі жағы) солтүстікке Теплов к-сіне дейін, Теплов к-сімен шығысқа Кутузов к-сінің № 174 тұрғын үйге дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Южная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 49, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Южная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 33, 34, 35, 36, 36А, 36Д, 37, 38, 39, 39А, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актюбинская к-сі: 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді к-сі: 11/2, 17, 19, 19/1, 19А, 20, 21, 22, 22А, 22Б, 23, 23А, 24, 25, 26, 27, 28, 34, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баратбаев к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаяу Мұса к-сі: 7, 7А, 7Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 169, 171, 173, 175, 354, 356, 358, 360, 362, 364, 366, 368;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кубанская к-сі: 68, 69, 70, 71, 72, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кулундинская к-сі: 55, 56/1, 57, 59, 61, 63, 65, 66, 67, 68, 69, 71, 72, 72/1, 73, 74, 75, 76, 77, 79, 80, 80А, 81, 81А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кунавин к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 174, 191, 193, 195, 197, 199, 200/1, 203, 205, 207, 209, 211, 213, 217;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахомов к-сі: 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 88, 90, 92, 94, 96, 98, 100, 106, 108, 110, 112, 114, 116, 118, 122, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уральская к-сі: 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чапаев к-сі: 44, 45, 46, 47, 48, 49, 50, 50А, 51, 51А, 52, 53, 54, 55, 56, 57, 59, 59/1, 59/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чехов к-сі: 68, 69, 71, 71А, 72, 72В, 72Г, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чимкентская к-сі: 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 96 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ткачев к-сі, 15, "Павлодар қаласының М. Әуезов ат. № 42 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 4 емханадан Теплов к-сімен шығысқа Академик Сәтбаев к-сіне дейін, Академик Сәтбаев к-сімен оңтүстік-шығысқа Бекқожин к-сіне дейін, Бекқожин к-сімен Бекқожин к-сінің № 11 тұрғын үйге дейін (оны қосқанда), № 11 үйден оңтүстік-батысқа Бекқожин к-сінің № 11/1, 11/2 тұрғын үйлердің бойымен № 25 ЖОБМ дейін (Бекқожин к-сінің № 15 тұрғын үйін қоспағанда), № 25 ЖОБМ солтүстік-батысқа № 42 ЖОБМ бойымен Ткачев к-сіне дейін (Ткачев к-сінің № 11 тұрғын үйін қоспағанда), Ткачев к-сімен оңтүстік-батысқа Ткачев к-сіндегі № 3 тұрғын үйге дейін, № 3 үйден солтүстік-батысқа № 4 емханаға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекқожин к-сі: 11, 11/1, 11/2, 17, 19, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ткачев к-сі: 10, 12, 12/1, 12/2, 12/3, 13, 14, 16, 17, 17/1, 18, 20, 22, 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 97 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бестужев к-сі, 4, "Павлодар қаласының № 121 сәбилер бақшасы" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ертіс өзенінің жағалауынан Обская к-сімен (екі жағы) солтүстікке Парковая, Бестужев көшелерін қиып, Рылеев к-сіне дейін (Рылеев к-сінің № 19, 21, 23 тұрғын үйлерін қоспағанда), Рылеев к-сінен Чапаев к-сімен солтүстікке (екі жағы) Амангелді к-сіне дейін, Амангелді к-сімен шығысқа 2 Южная к-сіне дейін, 2 Южная к-сімен оңтүстікке Жаяу Мұса к-сіне дейін (Амангелді к-сінің № 17, 19, 19/1 қоспағанда), Жаяу Мұса к-сімен оңтүстік-батысқа Пахомов к-сіне дейін, Пахомов к-сімен оңтүстікке Ертіс өзенінің жағалауына дейін, өзеннің бойымен батысқа Обская к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестужев к-сі: 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бийская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иса Байзақов к-сі: 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 370, 372, 374, 376, 378, 380, 382, 384, 386, 388;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кубанская к-сі: 44, 46, 48, 50, 52, 54, 56, 58, 60, 61, 63, 64, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обская к-сі: 1, 2, 3, 4, 5, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая к-сі: 17, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рылеев к-сі: 24, 26, 26/1, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усолка к-сі: 26, 26А, 27, 28, 29, 30, 32, 33, 36, 37, 38, 39, 40, 41, 43, 45, 47, 49, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чапаев к-сі: 24, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 98 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 204, "Павлодар қаласы тұрғын үй-коммуналдық шаруашылық,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жолаушылар көлігі және автомобиль жолдары бөлімі" ММ № 4 тұрғын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>үй-коммуналдық шаруашылығы секторының жайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Радищев-Кутузов көшелерінің қиылысынан Радищев к-сімен шығысқа Кулундинская к-сіне дейін, Кулундинская к-сімен (екі жағы) оңтүстікке Краснодонская к-сіне дейін, Краснодонская к-сімен батысқа Кутузов к-сіне дейін, Кутузов к-сімен оңтүстік-шығысқа Қаз. Правда к-сіне дейін, Қаз. Правда к-сімен оңтүстік-батысқа Репин к-сіне дейін (Кутузов к-сінің № 282/3, 282/4 тұрғын үйді қосқанда), Репин к-сімен (екі жағы) солтүстік-батысқа Саянская к-сіне дейін, Саянская к-сінен солтүстік-батысқа Жаяу Мұса к-сіне дейін (Жаяу Мұса к-сінің № 1 тұрғын үйді қоспағанда, Кутузов к-сінің № 204 тұрғын үйді қосқанда), Жаяу Мұса к-сімен солтүстік-батысқа Кутузов к-сіне дейін, Кутузов к-сімен солтүстікке Кутузов– Радищев көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актюбинская к-сі: 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 100А, 101, 102, 103, 104, 105, 106, 107, 108, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кулундинская к-сі: 82, 82/1, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 99, 101, 103, 104, 105, 107, 109, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 282/3, 282/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Репин к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совхозная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уральская к-сі: 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чимкентская к-сі: 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Айманов к-сіндегі № 41 (оны қосқанда) тұрғын үйден солтүстік-шығысқа Павлодар-Омбы автожолына дейін, Павлодар-Омбы автокөлік жолынан оңтүстікке Айманов к-сіндегі № 44 тұрғын үйге дейін (Мир к-сіндегі № 5, 5/1, 5/2, 7/1 тұрғын үйлерді қосқанда), № 44 үйден батысқа Айманов к-сі бойынша № 47 үйге дейін (оны қоспағанда), Айманов к-сі бойынша № 47 үйден солтүстікке Айманов к-сіндегі № 41 үйге дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 99 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Айманов к-сі: 41, 42, 43, 44, 46, 48, 49;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Семенченко к-сі, 70, "Павлодар қаласының № 26 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов - Краснодонская қиылысынан Краснодонская к-сімен шығысқа Қамзин к-сіне дейін, Қамзин к-сімен оңтүстікке Қаз. Правда к-сіне дейін, Қаз. Правда к-сімен оңтүстік-батысқа Кутузов к-сіне дейін, Кутузов к-сімен солтүстікке Кутузов– Краснодонская қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ангарская к-сі: 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянаульская к-сі: 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Декабристов к-сі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Донецкая к-сі: 4, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожная к-сі: 98, 98Г, 99, 100, 102, 103, 104, 106, 108, 110, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 276, 278, 280, 282, 284, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 308, 310;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кокчетавская к-сі: 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курская к-сі: 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кустанайская к-сі: 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 112, 113/1, 114, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 257, 259, 261, 263;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лебяжинская к-сі: 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная к-сі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орловская к-сі: 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейфуллин к-сі: 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 105А, 106, 107, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семенченко к-сі: 70А, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Славгородская к-сі: 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Челябинская к-сі: 1, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экибастузская к-сі: 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юннатов к-сі: 1, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 100 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Мир к-сі: 5, 5/1, 5/2, 7/1.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 346, "Павлодар қаласының № 21 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов– Қаз. Правда көшелерінің қиылысынан солтүстік-шығысқа Ворушин к-сіне дейін, Ворушин к-сімен оңтүстік-шығысқа Онежская к-сіне дейін, Онежская к-сімен оңтүстік-батысқа Қамзин к-сіне дейін, Қамзин к-сімен солтүстік-батысқа № 21 ЖОБМ дейін (№ 21 ЖОБМ, Қамзин к-сінің № 350 тұрғын үйді қосқанда), Курская к-сімен № 21 ЖОБМ оңтүстік-батысқа Кутузов к-сіне дейін, Кутузов к-сімен солтүстікке Кутузов– Қаз. Правда қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ангарская к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворушин к-сі: 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 138, 138А, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 169А, 170;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Декабристов к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 277, 279, 281, 283, 285, 286, 287, 289, 291, 293, 295, 297, 299, 301, 303, 305, 307, 309, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 347, 349, 350, 351;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курская к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 265, 267, 271, 273, 275, 277, 279, 281, 283;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новосибирская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орловская к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Томская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тульская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Челябинская к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 54, 55, 55А, 55В, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Читинская к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юннатов к-сі: 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 101 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 356, "Павлодар қаласының № 16 сәбилер бақшасы" МҚКК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Кутузов к-сіндегі № 291, 293, 295, 297, 299 тұрғын үйлері, саяжайлар – "Энтузиаст" бау-бақшасы, "Строитель" бау-бақшасы, "Яблонька" бау-бақшасы, "Южный" бау-бақшасы, ДЭУ (барлық айтылған үйлерді қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абрикосовая к-сі, "Энтузиаст" бау-бақшасы: 201; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береговая к-сі, "Строитель" бау-бақшасы: 1, 3, 4, 6, 9, 12, 17, 19А, 27, 30, 42, 43, 44, 45, 46, 47, 57, 61, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Березовая к-сі, "Строитель" бау-бақшасы: 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Березовая к-сі, "Энтузиаст" бау-бақшасы: 117, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брусничная к-сі, "Яблонька" бау-бақшасы: 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Васильковая к-сі, "Энтузиаст" бау-бақшасы: 155, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вишневая к-сі, "Энтузиаст" бау-бақшасы: 10, 11, 170, 176;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восточная к-сі: "Энтузиаст" бау-бақшасы: 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДЭУ 563 к-сі: 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДЭУ 62 к-сі: 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДЭУ 67 к-сі: 1, 2, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасминная к-сі, "Строитель" бау-бақшасы: 7, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасминная к-сі, "Энтузиаст" бау-бақшасы: 49, 50, 54, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иртышская к-сі, "Строитель" бау-бақшасы: 23, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калиновая к-сі, "Строитель" бау-бақшасы: 36, 50, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калиновая к-сі, "Энтузиаст" бау-бақшасы: 5, 47, 188;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кленовая к-сі, "Строитель" бау-бақшасы: 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 291, 293, 295, 297, 299;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лепестковая к-сі, "Энтузиаст" бау-бақшасы: 211;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесополоска к-сі, "Яблонька" бау-бақшасы: 5, 6, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимонная к-сі, "Строитель" бау-бақшасы: 2, 5, 10, 11, 12, 13, 16, 18, 19, 20, 23, 27, 29, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Луговая к-сі, "Строитель" бау-бақшасы: 3, 7, 12, 22, 30, 54, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Луговая-1 к-сі: 54, 57, 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малиновая к-сі, "Энтузиаст" бау-бақшасы: 44А, 133, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мичурино к-сі, "Строитель" бау-бақшасы: 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарциссовая к-сі, "Яблонька" бау-бақшасы: 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Насыпная к-сі, "Яблонька" бау-бақшасы: 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облепиховая к-сі, "Яблонька" бау-бақшасы: 6, 83, 99, 129, 174;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Песчаная к-сі, "Яблонька" бау-бақшасы: 392;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пчелинная к-сі, "Строитель" бау-бақшасы: 18, 23, 26, 28, 65, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северная к-сі, "Энтузиаст" бау-бақшасы: 1А, 5, 10А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сиреневая к-сі, "Строитель" бау-бақшасы: 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сиреневая к-сі, "Энтузиаст" бау-бақшасы: 259;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сливовая к-сі, "Энтузиаст" бау-бақшасы: 9, 142, 143, 153;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смородиновая к-сі, "Яблонька" бау-бақшасы: 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сосновая к-сі, "Энтузиаст" бау-бақшасы: 41, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усолка к-сі, "Строитель" бау-бақшасы: 17, 40, 45А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усолка к-сі, "Яблонька" бау-бақшасы: 28А, 139, 210А, 537;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цветочная к-сі, "Энтузиаст" бау-бақшасы: 18, 29, 36, 37, 43, 57, 96, 98, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная к-сі, "Энтузиаст" бау-бақшасы: 136, 154, 247;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Черемуховая к-сі, "Энтузиаст" бау-бақшасы: 250, 254, 273;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная к-сі, "Энтузиаст" бау-бақшасы: 21, 47, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яблоневая к-сі, "Энтузиаст" бау-бақшасы: 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 8 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 102 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Айманов к-сі, 51, "Павлодар қаласының № 16 лицей-мектебі" ММ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t>Қамзин к-сі, 360/1, "Павлодар қаласының № 2 сәбилер бақшасы" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ворушин-Онежская көшелерінің қиылысынан оңтүстік-шығысқа Ладожская к-сіне дейін, Ладожская к-сімен оңтүстік-батысқа Қамзин к-сіне дейін, Қамзин к-сімен солтүстікке Онежская к-сіне дейін (Қамзин к-сінің № 358, 362, 364, Кутузов к-сінің № 301 тұрғын үйлерді қосқанда), Онежская к-сімен солтүстік-шығысқа Ворушин– Онежская көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворушин к-сі: 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 200, 202;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 353, 355, 357, 358, 359, 361, 362, 363, 364, 365, 367, 369, 371, 373, 375, 377, 379;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кутузов к-сі: 301, 302;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимонная к-сі: 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новосибирская к-сі: 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Томская к-сі: 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тульская к-сі: 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Читинская к-сі: 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: № 16 лицей-мектебі шығысқа Айманов к-сіне дейін (Айманов к-сіндегі № 50, 52, 53 тұрғын үйлерді қосқанда), Айманов к-сімен оңтүстікке Айманов-Торайғыров көшелерінің қиылысына дейін, Айманов-Торайғыров көшелерінің қиылысынан оңтүстік-батысқа Благовещенск Соборына дейін (оны қоспағанда), Собордан солтүстік-батысқа Айманов к-сіндегі № 7 тұрғын үйге дейін (оны қоспағанда), Айманов к-сіндегі № 7 үйден солтүстік-шығысқа № 16 лицей-мектебіне дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 103 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Айманов к-сі: 1, 2, 3, 4, 5, 45, 50, 52, 53;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Павлодар Әуежайы" АҚ аэровокзалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Әуежай ауданындағы тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авиақалашық: 1, 3, 7, 9, 14, 16, 18, 20, 21/2, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуежай: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кунаков "А" к-сі (Авиақалашық): 3, 4; 31767 "К" әскери бөлімді қосқанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 104 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Торайғыров к-сі: 6.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 284, "Павлодар облысының қарттар мен мүгедектерге арналған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жалпы үлгідегі медициналық-әлеуметтік мекемесі" КММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарттар мен мүгедектерге арналған стационарлық үлгідегі медициналық-әлеуметтік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 9 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 105 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Мир к-сі, 9/1, "Павлодар сервис және тамақтандыру колледжі" КМҚК</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t>Қамзин к-сі, 275, "Павлодар облыстық туберкулезге қарсы диспансері" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық туберкулезге қарсы диспансердің стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Мир к-сіндегі № 7 тұрғын үйден оңтүстік-шығысқа Мир к-сіндегі № 21 тұрғын үйге дейін (оны қосқанда), № 21 тұрғын үйінен оңтүстік-шығысқа № 28 ЖОБМ дейін (Мир к-сіндегі № 17, 19, 21 үйлерді қосқанда), № 28 ЖОБМ батысқа Торайғыров к-сіндегі № 8 тұрғын үйге дейін (оны қосқанда, Торайғыров к-сіндегі № 14, 18, 18/1 тұрғын үйлерді қоспағанда), Торайғыров к-сіндегі № 8 тұрғын үйінен солтүстік-шығысқа Мир к-сіндегі № 7 тұрғын үйге дейін (Мир к-сіндегі № 5, 5/1, 7/1 тұрғын үйлерді қоспағанда).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 106 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Мир к-сі: 7, 9/1, 9/2, 11, 13, 15, 17, 19, 21;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 200, "Павлодар облыстық тері-венерологиялық диспансері" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық тері-венерологиялық диспансерінің стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 107 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Торайғыров к-сі: 8, 10.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 49, "№ 1 Павлодар қалалық ауруханасы" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1 қалалық ауруханасының стационарлық бөлімшелері, "Данель" жеке меншік перзентхана үйі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 108 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байдала ауылы, Қуанов к-сі, 19, "Павлодар қаласы әкімдігі Павлодар қаласы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кенжекөл ауылдық округі әкімінің аппаратының Мәдени ойын-сауық орталығы"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>МКҚК, Байдала ауылының клубы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Байдала ауылындағы тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әзербаев к-сі: 1, 2А, 4, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батджанов к-сі: 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дюженко к-сі: 1, 3/1, 5, 7, 12, 13, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қуанов к-сі: 1, 3, 4А, 6, 10, 11, 12, 15, 18А, 20, 21, 22, 23, 24, 25, 26, 28, 30, 31, 32, 33, 33/2, 35, 36/1, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрпейісов тұйық к-сі: 5, 6, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Узденов к-сі: 1, 4, 5, 6, 8, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 10 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 109 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Торайғыров к-сі, 24, "Павлодар қаласының № 28 ЖОБМ" ММ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t>Долгое ауылы, Баспақов к-сі, 9, "Павлодар қаласы әкімдігі Павлодар қаласы Кенжекөл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ауылдық округі әкімінің аппаратының Мәдени ойын-сауық орталығы" МКҚК, Долгое</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ауылының клубы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Долгое ауылындағы тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 бөлімше: 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 1, 2, 2/2, 4, 5, 6/2, 10, 12, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баспақов к-сі: 1, 2, 4, 5, 6, 8, 15, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лунев к-сі: 1, 2, 3, 4, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северная к-сі: 1, 2, 3, 4, 6, 7, 9, 10, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная к-сі: 1, 2, 3, 5, 8, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Айманов-Торайғыров көшелерінің қиылысынан солтүстік-шығысқа № 28 ЖОБМ дейін (Торайғыров к-сіндегі № 14, 18, 18/1 тұрғын үйлерін қосқанда), № 28 ЖОБМ шығысқа Торайғыров к-сіндегі № 44 үйге дейін (оны қосқанда), № 44 үйден оңтүстікке Торайғыров к-сіне дейін (Торайғыров к-сіндегі № 44/1 үйді қосқанда), Торайғыров к-сімен солтүстік-батысқа Айманов-Торайғыров көшелерінің қиылысына дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 110 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Торайғыров к-сі: 14, 18, 18/1, 20, 26, 28, 30, 32, 34, 36, 42, 44/1, 44.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ткачев к-сі, 15, "Павлодар қаласының М. Әуезов ат. № 42 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ткачев к-сіндегі № 1 тұрғын үйден солтүстік-шығысқа Ткачев к-сіндегі № 11 тұрғын үйге дейін (оны қосқанда), № 11 үйден оңтүстік-шығысқа № 25 ЖОБМ дейін (оны қоспағанда), № 25 ЖОБМ оңтүстік-батысқа Майра к-сіндегі № 31 тұрғын үйге дейін (Майра к-сінің № 19, 21, 21/2, 23/1, 31 үйлерін қоспағанда), № 31 үйден солтүстік-батысқа Ткачев к-сіндегі № 1 тұрғын үйге дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майра к-сі: 1, 3, 15, 23, 25, 27/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ткачев к-сі: 3, 5, 5/1, 9, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 111 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лесозавод, Зеленая роща к-сі, 4, "Ардагерлер үйі" Павлодар облыстық мүгедектер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мен қарттардың әлеуметтік оңалту орталығы" КММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ардагерлер үйі" мүгедектерді және қарттардың әлеуметтік оңалтудың орталығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 11 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 112 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Конституция алаңы, 1, "Естай ат. Мәдениет сарайы" МҚКК</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t>Теміржолшылар кенті, Кленовая к-сі, 90, "Павлодар қаласының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ 43 ЖОБМ" ММ филиалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Теміржолшылар кентіндегі тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайнар тұйық к-сі: 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы к-сі: 1/1, 1/2, 2/1, 3/2, 11/1, 12, 13, 21, 30, 48, 50/1, 64, 74, 86, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Детский тұйық к-сі: 1, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жанғақ тұйық к-сі: 8, 9, 10, 10/1, 11, 13/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кленовая к-сі: 39, 48, 50, 52, 54, 56, 58, 60, 63, 64/2, 68, 73, 74, 78, 84, 85, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 145, 149, 153, 161, 163;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ландышевая к-сі, "Южный" бау-бақшасы: 151;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спортивный тұйық к-сі: 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная к-сі: 1, 9, 19, 23, 41, 45, 46, 74, 91, 92, 95, 97, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таңқұрай тұйық к-сі: 6/1, 7, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная к-сі: 1, 6, 7, 10, 18, 39, 41, 43, 45, 47, 48А, 49, 51, 53, 54, 55, 57, 59, 61, 63, 64, 65, 67, 68, 69, 70, 71, 73, 74, 75, 76, 78, 80.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Благовещенск Соборынан солтүстік-шығысқа Айманов-Торайғыров көшелерінің қиылысына дейін, Торайғыров к-сімен оңтүстік-шығысқа Академик Сәтбаев к-сіне дейін, Академик Сәтбаев к-сімен оңтүстікке Академик Сәтбаев к-сіндегі № 32 тұрғын үйге дейін (оны қосқанда), № 32 үйден батысқа № 8 лицей-мектептін бойымен Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан солтүстік-батысқа Благовещенск Соборына дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 113 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Академик Сәтбаев к-сі: 30, 32;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қамзин к-сі, 76, "Павлодар қаласы Ішкі істер басқармасы" ММ уақытша</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Береговая к-сі: 9А, 20, 23, 25, 26;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұстау изоляторы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тергеу-тұтқындалған тұлғалар үшін уақытша ұстау изоляторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 114 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Ленин к-сі: 6, 7, 8/1, 8, 10, 10/1;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Павлов к-сі, 1, "Апаттар медицинасының теміржол госпитальдары" - "Павлодар</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Набережная к-сі: 1, 3, 3/2, 4, 5;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>теміржол ауруханасы" АҚ филиалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теміржол ауруханасы стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 115 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Прибрежная к-сі: 16, 20;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ростовская к-сі, 50, "Павлодар облыстық наркологиялық диспансері" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық наркологиялық диспансерінің стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 116 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Торайғыров к-сі: 1, 1/2, 1/3, 49, 53, 59.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Солтүстік өнеркәсіптік аймағы, № 6679 әскери бөлімшесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ 117 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Әкімшілік қалашық, 8, № 5512 әскери бөлімшесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ 118 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Луначарский к-сі, 1, "Павлодар облыстық кардиологиялық орталық" ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық кардиологиялық орталығының стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 12 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 119 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ленин к-сі, 12, "Павлодар қаласының дарынды балаларға</w:t>
+        <w:t>Академик Марғұлан к-сі, 151, Қазақстан Республикасының Ішкі істер министірлігі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>арналған № 8 лицей-мектебі" ММ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t>Павлодар облысының Ішкі істер департаментінің "Емханасы бар госпиталі" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы ішкі істер департаменті медициналық қызметінің стационарлық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: № 8 лицей-мектептен шығысқа Академик Сәтбаев к-сіне дейін Ленин к-сінің № 7, Академик Сәтбаев к-сінің № 34 үйлердің бойымен, Академик Сәтбаев к-сімен оңтүстікке Лермонтов к-сіне дейін, Лермонтов к-сімен батысқа Ертіс өзенінің жағалауына дейін, Ертіс өзенінің жағалауынан солтүстікке Набережная к-сіндегі № 5 тұрғын үйге дейін (оны қоспағанда), № 5 үйден солтүстік-шығысқа № 8 лицей-мектепке дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 120 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Академик Сәтбаев к-сі: 34, 36, 38, 40;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Циолковский к-сі, кіші айналып өту жолы, "Павлодар облысы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Ленин к-сі: 7/1, 7/2, 53;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бойынша АП-162/1 мекемесі" Республикалық ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тергеу-тұтқындалған тұлғалар үшін АП-162/1 мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 121 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Лермонтов к-сі: 4, 44;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кутузов к-сі, 200, "Нашақорлықтың медициналық-әлеуметтік</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Луговая к-сі: 1А, 1, 2А, 2, 4, 6, 6А, 6Б, 7, 8, 10Б, 10, 10А, 12, 12А, 12Б, 13, 14Б, 14, 18, 20;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>проблемаларының республикалық ғылыми-практикалық орталығы" РМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нашақорлықтың медициналық-әлеуметтік мәселелердің Республикалық ғылыми-практикалық орталығының стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 122 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Набережная к-сі: 7, 9, 11.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пахомов к-сі, 75, "Павлодар облыстық жұқпалы аурулар ауруханасы" КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық жұқпалы аурулар ауруханасының стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 124 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Генерал Дүйсенов к-сі, 4, "№ 1 Павлодар облыстық перинаталдық орталығы"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ШЖҚ КМК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1 Павлодар облыстық перинаталдық орталығының стационарлық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 13 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 125 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Академик Бектұров к-сі, 14, "Спортта дарынды балаларға</w:t>
+        <w:t>Майра к-сі, 49/1, "Павлодар қаласының № 25 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Майра к-сінде орналасқан "БМ" автобус аялдамасынан солтүстік-батысқа № 25 ЖОБМ дейін, № 25 ЖОБМ батысқа Майра к-сіндегі № 31 тұрғын үйге дейін (Майра к-сінің № 23, 35 тұрғын үйлерді қоспағанда, Майра к-сінің № 19, 21, 31 тұрғын үйлерді қосқанда), № 31 тұрғын үйден Майра к-сімен "БМ" автобус аялдамасына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майра к-сі: 19, 21, 29, 31, 33, 35, 37, 39, 41, 43, 47, 47/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 126 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>арналған мамандандырылған мектеп-интернаты" ММ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t>Семенченко к-сі, 70, "Павлодар қаласының № 26 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ворушин-Амангелді көшелерінің қиылысынан Ворушин к-сімен оңтүстікке Краснодонская к-сіне дейін, Краснодонская к-сімен батысқа Катаев к-сіне дейін, Катаев к-сімен (екі жағы) солтүстікке Амангелді к-сіне дейін, Амангелді к-сімен шығысқа Ворушин– Амангелді көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянаульская к-сі: 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 67, 68, 68А, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бескарагайская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 53А, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворушин к-сі: 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 61А, 63, 65, 67, 69, 70, 71, 73, 75, 77, 79, 80/2, 81, 83, 85, 87, 89, 91, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожная к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 58, 60, 62, 64, 66, 68, 69, 70, 71, 72, 72А, 73, 74, 75, 76, 77, 78, 79, 80, 80/1, 81, 81/1, 82, 83, 84, 86, 88, 90, 92, 94, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зыряновская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иртышская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51А, 52, 52А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамзин к-сі: 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Катаев к-сі: 90, 92, 94, 96, 100, 102, 104, 106, 108, 110, 112, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 127, 133, 135, 135А, 137, 139, 141, 143, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кокчетавская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кустанайская к-сі: 41, 42, 43, 44, 45, 46, 46А, 47, 48, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79А, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лебяжинская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейфуллин к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 74, 76, 77, 78, 79, 79А, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семенченко к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 73, 75, 75А, 77, 78, 79, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семипалатинская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 53Г, 54, 54А, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Славгородская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79А, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экибастузская к-сі: 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68А, 68Б, 69, 69А, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 79А, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">      Шекарасы: Торайғыров-Академик Сәтбаев көшелерінің қиылысынан шығысқа Генерал Дүйсенов к-сіне дейін, Генерал Дүйсенов к-сімен солтүстікке Мир к-сіне дейін, Мир к-сімен оңтүстік-шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сімен оңтүстікке Урицкий к-сіне дейін, Урицкий к-сімен батысқа Генерал Дүйсенов к-сіне дейін, Генерал Дүйсенов к-сінен солтүстікке Крупская к-сіне дейін (Генерал Дүйсенов к-сіндегі № 16, 18 тұрғын үйлерді қосқанда), Крупская к-сінен батысқа Академик Сәтбаев к-сіне дейін, Академик Сәтбаев к-сімен солтүстікке Академик Сәтбаев-Торайғыров көшелерінің қиылысына дейін. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 127 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Академик Бектұров к-сі: 16, 18;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ворушин к-сі, 92, Қазақстан Республикасы ауылшаруашылығы министрлігі орман</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>шаруашылығы және жануарлар дүниесі Комитеті "Павлодар облыстық орман</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>шаруашылығы және жануарлар дүниесі аумақтық инспекциясы" Республикалық ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ворушин-Гагарин көшелерінің қиылысынан шығысқа Лесная к-сіне дейін, Лесная к-сімен оңтүстікке Қаз. Правда к-сіне дейін, Қаз. Правда к-сімен батысқа Ворушин к-сіне дейін, Ворушин к-сімен солтүстікке Гагарин-Ворушин көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 - өтпе жол к-сі: 1, 1/1, 2, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді к-сі: 50, 50/1, 50/2, 50/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ворушин к-сі: 6, 6/1, 8/1, 10, 12/1, 26А, 26Б, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесная к-сі: 10, 12А, 12Б, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Металлургов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 16, 17, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рубаев к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 18А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сталеваров к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хайдаров к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 17А, 18, 18А, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энтузиастов к-сі: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 14, 15, 15А, 16, 16/1, 17, 17/1, 18, 18/1, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 128 сайлау учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ледовский к-сі, 18/3, "Павлодар қаласының № 30 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Павлодар- Омбы автокөлік жолынан Арғынбаев к-сінің тақ жағымен батысқа Ермаков к-сіне дейін, Ермаков к-сімен солтүстікке Павлодар- Астана автожолына дейін (Путинцев, Перевалочная, Лесопосадочная, Лесоперевалочная, Центральная көшелерінің, саяжайлар – "Ертіс" бау-бақшасы, "Реченька" бау-бақшасы, "Рыбник" бау-бақшасы, "Фрегат-1" бау-бақшасы – барлық тұрғын үйлерін қосқанда), Павлодар- Астана автокөлік жолымен шығысқа көпірге дейін (Ракетная, Актогайская, Алма көшелерінің тұрғын үйлерін қосқанда), көпірден Павлодар- Омбы автожолымен оңтүстікке Арғынбаев к-сіне дейін (Радиозавод ауданның, саяжайлар – "Весна" бау-бақшасы, "Здоровье" бау-бақшасы, "Сосновый бор" бау-бақшасы – тұрғын алқабын қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абрикосовая к-сі, "Сосновый бор" бау-бақшасы: 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Аймауытов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Актогайская к-сі: 11, 19, 20, 23, 25, 26, 27, 29, 31, 33, 36, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актогайская к-сі, "Рыбник" бау-бақшасы: 28, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Актогайская-1 к-сі: 2, 15, 17, 21, 22, 23, 24, 25, 29, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Алмазная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Алма к-сі: 5, 8, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Арғынбаев к-сі: 1, 1А, 1Б, 1Г, 1Д, 3, 5, 7, 9, 11, 13, 17, 17А, 19А, 21, 21А, 23, 23А, 25, 25А, 27, 27/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Әуезов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Ахметов к-сі: 1, 1А, 1В, 1Г, 3, 5, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Байжанов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Баймұратов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10 ,11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береговая к-сі, "Ертіс" бау-бақшасы: 1, 4, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Березовая к-сі, "Ертіс" бау-бақшасы: 1, 18, 22, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Березовая к-сі, "Сосновый бор" бау-бақшасы: 70, 234, 263, 272, 283;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Ваккер к-сі: 1, 1/2, 2, 2А, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Виноградная к-сі, "Ертіс" бау-бақшасы: 1, 10, 14, 21, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Вишневая к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вишневая к-сі, "Ертіс" бау-бақшасы: 26, 32, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Гайдар к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грушевая к-сі, "Ертіс" бау-бақшасы: 3, 19, 22, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еловая к-сі, "Ертіс" бау-бақшасы: 2, 5, 13, 16, 23, 33, 38, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасминная к-сі, "Здоровье" бау-бақшасы: 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Жасыбай к-сі: 1, 2А, 2, 3, 4, 4А, 5, 6, 6А, 8, 9, 10, 10А, 14, 14А, 15, 15А, 15Б, 16, 17, 18, 20, 22, 24, 26, 28, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Жылқыбаев к-сі: 1, 1/1, 1А, 2, 2А, 3, 4, 5, 6, 6А, 6/1, 8, 8А, 8Б, 8/1, 10, 10А, 11А, 12, 13, 13А, 14, 14/1, 14/2, 14А, 14Б, 14В, 15, 15А, 16, 31А, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Зеленая к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Земляничная к-сі, "Ертіс" бау-бақшасы: 8, 29, 35, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иртышская к-сі, "Рыбник" бау-бақшасы: 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Қазыбек к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 13/1, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калиновая к-сі, "Фрегат-1" бау-бақшасы: 378;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каштановая к-сі, "Ертіс" бау-бақшасы: 1, 6, 12, 23, 26, 28, 29А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кедровая к-сі, "Ертіс" бау-бақшасы: 1, 4, 6, 11, 15, 18, 24, 26, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кедровая к-сі, "Сосновый бор" бау-бақшасы: 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кленовая к-сі, "Ертіс" бау-бақшасы: 2, 3, 6, 8, 12, 20, 23, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клубничная к-сі, "Ертіс" бау-бақшасы: 5, 20, 24, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Көпеев к-сі: 1, 1А, 2, 3, 3/1А, 3/2, 4, 5, 5А, 6, 7, 8, 9, 9/1, 10, 10А, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Костылецкий к-сі; 1, 1/1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/2, 15, 16, 16/2, 17, 17/1, 18, 19, 19/2, 20, 20/2, 21, 21/2, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Лесоперевалочная к-сі: 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Лесопосадочная к-сі: 1, 3, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Лимонная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимонная к-сі, "Ертіс" бау-бақшасы: 1, 2А, 3, 14, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Линейный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Литейный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Малахов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 12/1, 12/2, 13, 14, 15, 15/2, 16, 17, 17/1, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малиновая к-сі, "Ертіс" бау-бақшасы: 2, 10, 12, 23, 28, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мичурин к-сі, "Ертіс" бау-бақшасы: 20, 27, 117, 119, 164, 174, 202;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мостовая к-сі: 1, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Моторный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Новоселов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облепиховая к-сі, "Ертіс" бау-бақшасы: 2, 6, 12, 13, 18, 35, 40, 42, 90, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облепиховая к-сі, "Реченька" бау-бақшасы: 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облепиховая к-сі, "Фрегат-1" бау-бақшасы: 341;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Перевалочная к-сі: 1, 1/1, 2, 3, 4, 7А, 7/2, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Потапов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 39, 40, 41, 42, 43, 44, 44/1, 44/2, 45, 46, 47, 48, 49, 50, 50/1, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "А" өтпе жол: 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Б" өтпе жол: 2, 3, 4, 7, 9, 10, 12, 14, 15, 15/1, 16, 17/1, 23, 33/2, 34, 35, 38, 39, 40, 42, 43, 44/1, 45, 46, 48, 50, 50/1, 56, 58, 60, 64/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "В" өтпе жол: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43/1, 43, 44, 45, 46, 47, 48, 49, 50, 50/1, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Г" өтпе жол: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Д" өтпе жол: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Е" өтпе жол: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 33, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Ж" өтпе жол: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "И" өтпе жол: 1, 3, 3/1, 5, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "К" өтпе жол: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 18, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Л" өтпе жол: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "М" өтпе жол: 1, 3, 5, 6, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Н" өтпе жол: 1, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "О" өтпе жол: 1, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "П" өтпе жол: 1, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "Р" өтпе жол: 1, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиозавод, "С" өтпе жол: 1, 2, 3, 4, 6, 7, 7/2, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Путинцев к-сі: 1, 2, 3, 4, 4/1, 5, 6, 6/1, 7, 7/1, 8, 8/1, 9, 9/1, 9/2, 10, 10/1, 11, 11/1, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 17/1, 17/2, 18, 18/1, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пчелиная к-сі, "Реченька" бау-бақшасы: 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий тұйық к-сі: 1, 1Б, 2А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Ракетная к-сі: 5, 6, 7, 11, 13, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Рыбная к-сі: 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рябиновая к-сі, "Ертіс" бау-бақшасы: 3, 8, 9, 10, 12, 20, 25, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Салматов к-сі: 1, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Саматов к-сі: 1, 1А, 3, 5, 9, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северная к-сі, "Весна" бау-бақшасы: 1, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северная к-сі, "Ертіс" бау-бақшасы: 1, 11, 15, 17, 24, 44, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северная к-сі, "Сосновый бор" бау-бақшасы: 4, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сливовая к-сі, "Ертіс" бау-бақшасы: 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смородиновая к-сі, "Реченька" бау-бақшасы: 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советский тұйық к-сі: 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Сорокин к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сосновая к-сі, "Здоровье" бау-бақшасы: 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сосновая к-сі, "Ертіс" бау-бақшасы: 2, 6, 15, 34, 40, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спутник-1 к-сі: 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Степная к-сі: 1, 1/1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 31, 72, 74, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная к-сі, "Ертіс" бау-бақшасы: 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Строительная к-сі: 1, 6, 8, 10, 12, 14, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительный тұйық к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суров к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Тупиковая к-сі: 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Академик Сәтбаев к-сі: 11, 15; </w:t>
+      Тупиковый тұйық к-сі: 2, 3, 4, 5, 6, 7, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хвойная к-сі, "Сосновый бор" бау-бақшасы: 338, 341, 353, 526, 528;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Хрустальная к-сі: 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хрустальная к-сі, "Ертіс" бау-бақшасы: 10, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Царев к-сі: 1, 2, 2/1, 2/4, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Цветочная к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Цветочная-1 к-сі: 6, 7/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цветочная к-сі, "Весна" бау-бақшасы: 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Центральная к-сі: 2, 4, 6, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Черемуховая к-сі, "Ертіс" бау-бақшасы: 10, 18, 19, 21, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Черничная к-сі, "Ертіс" бау-бақшасы: 4, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Шанин к-сі: 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Шарипов к-сі: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесозавод, Ширяев к-сі: 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная к-сі, "Ертіс" бау-бақшасы: 4, 5, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная к-сі, "Сосновый бор" бау-бақшасы: 370, 461, 492, 546;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яблоневая к-сі, "Ертіс" бау-бақшасы: 21, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 129 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Генерал Дүйсенов к-сі: 1, 5, 6, 8, 10, 12, 16, 18;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Щедрин к-сі, 60, "Павлодар қаласының Қ. Бекқожин ат. № 12 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Щедрин-Рижская қиылысынан шығысқа Российская к-сіне дейін, Российская к-сімен оңтүстікке Суворов к-сіне дейін, Суворов к-сімен батысқа Рижская к-сіне дейін (Суворов к-сінің № 15, 17, 19, 21, 23, 25, 27, 29, 31, 33 тұрғын үйлерді қосқанда), Рижская к-сімен (екі жағы) солтүстікке Щедрин - Рижская қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмаатинская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермак к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 101, 103, 105, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Львовская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүткенов к-сі: 56, 58, 58/1, 81, 83, 84, 85, 86, 87, 88, 89, 91, 93, 94, 95, 96, 97, 98, 99, 101, 103, 105, 107, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пятигорская к-сі: 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рижская к-сі: 83, 85, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Российская к-сі: 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смоленская к-сі: 81, 82, 82/1, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворов к-сі: 15, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Щедрин к-сі: 60Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 130 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Крупская к-сі: 57;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Суворов к-сі, 41, "Павлодар қаласының № 41 дене шынықтыру-сауықтыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Мир к-сі: 37;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бағытындағы ЖОББМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Димитров к-сімен Димитров- Алтайская көшелерінің қиылысынан шығысқа қаланың шығыс шекарасына дейін, қаланың шығыс шекарасының бойымен оңтүстікке Суворов к-сіне дейін (Южная станциясының тұрғын үйлерін қосқанда), Суворов к-сімен батысқа Целинная к-сіне дейін, Целинная к-сімен (екі жағы) солтүстікке Щедрин к-сіне дейін, Щедрин к-сімен батысқа Алтайская к-сіне дейін, Алтайская к-сімен солтүстікке Алтайская-Димитров көшелерінің қиылысына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтайская к-сі: 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Архангельская к-сі: 67, 68, 68/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 94, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дальневосточная к-сі: 78, 79, 80, 81, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 104/2, 106, 108, 110, 112, 114, 116, 118, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деров к-сі: 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днепропетровская к-сі: 83, 84, 85, 87, 89, 91, 93, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запорожская к-сі: 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Муялдинская к-сі: 74, 75, 76, 77, 77/1, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сахалинская: 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суворова к-сі: 41Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная станциясы: 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 49, 51, 53, 55, 57, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 72/1, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүлейменов к-сі: 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таллинская к-сі: 74, 75, 76, 77, 78, 78Б, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88А, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108/1, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная к-сі: 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 131 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Торайғыров к-сі: 48, 61, 63, 65.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ломов к-сі, 162, "Павлодар политехникалық колледжі" ЖШС</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(оқу корпусы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ворушин- Ломов көшелерінің қиылысынан шығысқа Ломов к-сіндегі № 181 тұрғын үйге дейін (оны қосқанда), № 181 үйден оңтүстікке Гагарин к-сіне дейін, Гагарин к-сімен батысқа Ворушин к-сіне дейін, Ворушин к-сімен солтүстікке Ломов к-сіне дейін (Гагарин к-сінің № 78, 80, 84, Ломов к-сінің № 179, 179/1, 179/2, 179А тұрғын үйлерін қосқанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин к-сі: 78, 80, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломов к-сі: 179, 179А, 179/1, 179/2, 179/4, 179/9, 181, 181/1, 181/2, 181/3, 181/4, 181/5, 181/6, 181/7, 183, 183/1, 185, 185/1, 187, 187/1, 189, 191, 193, 195, 197, 199, 205, 205/1, 211, 215.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 14 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 132 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Генерал Дүйсенов к-сі, 22/1, "Өрлеу" біліктілікті арттыру ұлттық орталығы"</w:t>
+        <w:t>Майра к-сі, 49/1, "Павлодар қаласы № 25 ЖОБМ" ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: "Вектор" автобус аялдамасынан солтүстік-батысқа Майра к-сімен Майра к-сіндегі № 49 тұрғын үйге дейін, оны қосқанда, № 49 тұрғын үйден солтүстікке № 25 ЖОБМ (№ 25 ЖОБМ, Майра к-сіндегі № 29, 37 тұрғын үйлерді қосқанда), № 25 ЖОБМ шығысқа Бекқожин к-сіне дейін (Бекқожин к-сіндегі № 9, 13, 15 тұрғын үйлерді қосқанда), Беққожин к-сіндегі № 11, 11/1, 11/2 үйлерді қоспағанда), Бекқожин к-сімен оңтүстікке "Вектор" автобус аялдамасына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекқожин к-сі: 1, 3, 5, 5/1, 7, 9, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майра к-сі: 49, 49/1Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 133 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Акционерлік қоғамының (бұдан әрі –АҚ) филиалы "Павлодар облысы бойынша</w:t>
+        <w:t>Кенжекөл ауылы, Кенжекөл к-сі, 5, "Кенжекөл ауылының балалар</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>педагогикалық қызметкерлердің біліктілігін арттыру институты"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t>музыкалық мектебі" МКҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Шоктальская к-сінен батысқа Токин к-сінің (№ 1-63 үйлер) тақ жағымен Әбдіков к-сіне дейін, Әбдіков к-сімен (екі жағы, № 1- 30 үйлер) оңтүстікке Кенжекөл к-сіне дейін, Кенжекөл к-сімен (екі жағы, № 1-62 үйлер) шығысқа Луговая к-сіне дейін, Луговая (№ 7/1-53 үйлер) к-сімен оңтүстікке Южная к-сіне дейін, Южная к-сімен (екі жағы, № 1-40 үйлер) оңтүстік-шығысқа Шоктальская к-сіне дейін (сонымен қатар әуежай ауданындағы жеке меншік тұрғын үй құрылысы кешенімен, Солодовников, Шермұхамедов, Тауков, Казаков, Гуляйкин көшелерінде орналасқан тұрғын үйлерді қосқанда), Шоктальская к-сімен (екі жағы, № 15 - 54А үйлер) солтүстікке Токин к-сіне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбдіков к-сі: 1, 2, 3, 4, 5, 6, 7, 7/1, 8, 9, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 29А, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алиясов к-сі: 1/2, 1/3, 1/6, 2, 3, 4, 5, 5/1, 5/3, 6, 7/1, 7/7, 8, 8/2, 8/3, 11К, 14А, 19, 21, 21/2, 21В, 29, 30/1, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әшімбетов к-сі: 1, 1/3, 1/5, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гуляйкин к-сі: 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дружба к-сі: 1, 2, 3, 4, 5, 6, 6Г, 7, 8, 8Д, 9, 10, 11, 12, 13, 14, 15, 16, 16Г, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүкенбаев к-сі: 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казаков к-сі: 25, 25В;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенжекөл к-сі: 1, 2, 3, 4, 5, 6, 6/1, 7, 8, 8/1, 9, 9/2, 10, 10/1, 11, 12, 13, 13/1, 13А, 14, 15, 15А, 16, 16А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 35/1, 35/3, 35В, 35Г, 36, 37, 60, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кирпичная к-сі: 4, 5, 9/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Луговая к-сі: 1/1, 3, 7/1, 8, 9В, 11, 12, 13А, 27, 27В, 30, 43, 47, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрьская к-сі: 1, 2, 3, 3А, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рамазанов к-сі: 16, 17, 17/2, 17А, 18, 19, 19Б, 19/3, 20, 21, 21/2, 23, 24, 24А, 25, 26, 27В, 28, 29, 30, 31, 32, 34А, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарғазақов к-сі: 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәтбаев к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 20/1, 21, 22, 23, 25, 27, 47, 50, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солодовников к-сі: 1, 2, 5, 8, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Токин к-сі: 1, 1А, 1/2, 1/3, 1Б, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауков к-сі: 22, 30А, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шермұхамедов к-сі; 1, 6, 10, 18/1, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоктальская к-сі: 15, 16, 16Д, 17, 17/1, 18, 18А, 19, 20, 21, 22, 28А, 29, 30А, 31, 34Б, 35, 39, 40Б, 41, 43, 52А, 54А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная к-сі: 1, 2, 3, 4, 4А, 5, 5/1, 6, 6Б, 7, 7/1, 8, 8/1, 9, 10, 10А, 10Б, 10Г, 10/4, 11, 12, 13, 13В, 14, 14Г, 15Б, 16, 32, 34/3, 36, 40, 42, 42/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Шекарасы: Академик Сәтбаев-Лермонтов көшелерінің қиылысынан Лермонтов к-сімен шығысқа Академик Бектұров к-сіне дейін, Академик Бектұров к-сінен солтүстікке Урицкий к-сіне дейін (Лермонтов к-сінің № 60, 62, Академик Бектұров к-сінің № 31, 33, 41 тұрғын үйлерін қосқанда), Урицкий к-сімен шығысқа Генерал Дүйсенов к-сіне дейін, Генерал Дүйсенов к-сімен солтүстікке Крупская к-сіне дейін, Крупская к-сімен батысқа Академик Сәтбаев к-сіне дейін (Генерал Дүйсенов к-сіндегі № 16, 18 тұрғын үйлерді қоспағанда), Академик Сәтбаев к-сімен оңтүстікке Академик Сәтбаев- Лермонтов көшелерінің қиылысына дейін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 134 сайлау учаскесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Академик Бектұров к-сі: 22, 24, 31, 33, 41;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жетекші ауылы, М. Әуезов к-сі, 15, "Жетекші ауылы әкімі аппаратының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...21615 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Мәдени ойын-сауық орталығы" МКҚК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...266 lines deleted...]
-</w:t>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жетекші ауылының тұрғын алқабының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай к-сі: 2А, 2, 3, 4, 5, 8, 8/1, 9, 11, 13, 15, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин к-сі: 1, 2, 3, 5, 10, 11, 12, 14, 20, 24, 25, 26, 31, 33, 40, 45, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Геологическая к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31/1, 31, 33, 35, 37, 39, 39/2, 92, 202;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетекші к-сі: 1, 2, 3, 5, 7, 8, 9, 12, 22, 24, 27, 29, 36, 44, 59, 106, 116, 119, 152, 153, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қобыланды Батыр к-сі: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов к-сі: 2, 5, 6, 10, 12, 12/1, 14, 16, 17, 18, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәметова к-сі: 14, 30, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир к-сі: 1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молдағұлова к-сі: 35, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная к-сі: 1, 2, 3, 4, 5, 6, 7, 9, 11, 20, 21, 22, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәнияз Би к-сі: 1, 2, 3/1, 4, 5, 6, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәтбаев к-сі: 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная к-сі: 1, 1/2, 6, 10, 14, 14/2, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 32, 35, 36, 37, 38, 39, 40, 41, 42, 44, 48, 50, 52, 54, 56, 58, 353;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительная к-сі: 1, 2, 3, 4, 6, 8, 10, 12, 14, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная к-сі: 11, 12, 15, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная к-сі: 1, 3, 4, 5, 6, 7, 8, 12, 14, 16, 17, 18, 19, 20, 21, 21/2, 22, 23, 24, 25, 26, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энтузиастов к-сі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/1, 11, 12, 13, 14, 18, 20, 28, 31, 44.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25479,35 +28246,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>