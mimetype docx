--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88e20c2" w14:textId="88e20c2">
+    <w:p w14:paraId="640e53d" w14:textId="640e53d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -719,1050 +719,1050 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түпқараған ауданының әкімінің</w:t>
-[...129 lines deleted...]
-              <w:t>№ 17 шешіміне қосымша</w:t>
+              <w:t>Түпқараған ауданы әкімінің 2015 жылғы 8 шілдедегі № 17 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түпқараған ауданы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Түпқараған ауданының әкімінің 19.09.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Түпқараған ауданы әкімінің 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 227 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Форт-Шевченко қаласы, Досан Тәжіұлы көшесі № 16, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Мұрын жырау Сеңгірбекұлы атындағы өнер мектебі" жедел басқару құқығындағы мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Форт-Шевченко қаласы, Досан Тәжіұлы, Оразмағамбет Тұрмағамбетұлы, Қабиболла Сыдиықов, Ибаш Жанболатова, Тобанияз Әлниязұлы, Сүйінғара Үргенішбайұлы, Абай, Мырзағали Әлібаев, Мұрын Жырау, Есбол Өмірбаев, Астана, Ермек Дәултоева, Дүйіш Тобышбаев, Байбоз Қилыбайұлы, Сауытбай Масатов, Мұстахи Бимағанбетов, Тілеумұрат Қожабеков, Нұрсұлтан Оңғалбаев көшелеріндегі барлық тұрғын үйлері, сонымен қатар Хиту Бекжанов көшесінің 1-15 тұрғын үйлері, Ораз Бозахаров көшесінің 1-30 тұрғын үйлері, Жазмағанбет Қызылбаев көшесінің 1-40 тұрғын үйлері, Махмұт Батыршев көшесінің 1-20 тұрғын үйлері, Жамбыл Жабаев көшесінің 1-40 тұрғын үйлері, сонымен қатар Форт-Шевченко қаласының Жаңа Кетік шағын ауданы және Жаңа Кетік шағын ауданының І орамына кіретін барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 228 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Форт-Шевченко қаласы, Маршал Әбдіхалықов көшесі № 51, "Түпқараған аудандық ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің "Түпқараған аудандық Орталықтандырылған кітапхана жүйесі" коммуналдық мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Форт-Шевченко қаласы, Жалау Мыңбаев, Маршал Әбдіхалықов, Шайхы Еркеғұлов, Сатанғұл Тәжиев, Естөре Оразақов, Келімберді Өтебаев, Бәйімбет Маяұлы, Нығмет Шымыров, Иса Тіленбайұлы, Төлесін Әлиев, Мақаш Бектұрғанов көшелеріндегі барлық тұрғын үйлері, сонымен қатар Форт-Шевченко қаласында орналасқан "Қазақстан Республикасы Қарулы Күштеріне Әуе Қорғаныс күштері Әуе шабуылына қарсы қорғаныс әскерлері № 51809 "Д" әскери бөлімі" және "Қазақстан Республикасы Ұлттық Қауіпсіздік комитеті Шекара қызметі Қарақия ауданы бойынша шекара басқармасы "Түпқараған" шекара бөлімшесі".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 229 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Баутин ауылы, 8 Наурыз көшесі № 25 құрылыс, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Жалау Мыңбаев атындағы мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Баутин ауылы, Қашаған Күржіманұлы, Жәнібек Матаев, 8 Наурыз, Виталий Водовской, Сәттіғұл Жанғабылов, Қалмырза Берішбаев, Захар Дубский, Жаңа құрылыс, Диханбек Сатимов, Қылыш Нәдірбаев, Құлмырза Саудабаев, Ізтұрған Оразбаев, Абай Қошақбаев көшелеріндегі барлық тұрғын үйлері, сонымен қатар Қазақстан Республикасының Ұлттық Қауіпсіздік Комитеті шекара қызметінің Маңғыстау облысы бойынша департаментінің 2 дивизионы "Жағалау базасы", Баутино ауылында орналасқан өндірістік кәсіпорындардың жатақханалары.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 230 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Баутин ауылының Аташ елді мекені, Әліби Жанкелдин көшесі № 27, "Түпқараған аудандық ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің "Түпқараған аудандық орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Баутин ауылы Аташ елді мекені, Аманкелді Иманов, Мұрат Өскінбаев, Әліби Жанкелдин, Ақшабай Көпешов, Зауыт, Баялы Ақсамбаев көшелеріндегі барлық тұрғын үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 231 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылөзен ауылы, Сатыбалды Сисенбаев көшесі № 2, Қызылөзен ауылы әкімі аппаратының "Қызылөзен мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қызылөзен ауылы, Сатыбалды Сисенбаев, Ізтұрған Нысанбаев, Дүйсе Бердібеков, Жаңа ауыл, Шамшырақ, Шарай, Жиенбай Мәтібай көшелеріндегі барлық тұрғын үйлері, сонымен қатар Қызылөзен ауылы және "Қарағантүбек" жауапкершілігі шектеулі серіктестігі аумағында орналасқан мал бағу нүктелері мен жеке шаруа қожалықтары.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 232 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Ақшұқыр ауылы, Баланжан Қожашева көшесі № 5, Ақшұқыр ауылы әкімі аппаратының "Ақшұқыр мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақшұқыр ауылы, Балсұлу Сахиева, Садық Бижанов, Өмірзақ Нұрбаев, Үштерек, Әділхан Тоқбаев, Ұзақбай Есқожаев, Қартбай Бекжанов, Маңғыбай Түйешиев, Тәжіғұл Кезбаев көшелеріндегі барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 233 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Сайын Шапағатов ауылдық округі, Мақаш Елубаев көшесі № 81, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Ғұбайдолла Айдаров атындағы № 1 мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Сайын Шапағатов ауылдық округі, Алтынмұрат Бекенжанов, Ақназар Жақауов, Мақаш Елубаев, Бисембай Мейров, Сәйдім Тумышев, Тасқынбай Шахатов, Сембай Көптілеуов, Маху Абдуллаев көшелеріндегі барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 234 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Таушық ауылы, Құлшық Жұбайұлы көшесі № 41, Таушық ауылы әкімі аппаратының "Таушық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Таушық ауылы, Сисен Әбдірахманов, Ардагерлер, Төлеген Қағазов, Абыл Тілеуұлы, Хамидолла Елмұханбетов, Құлшық Жұбайұлы, Түмен Балтабасұлы, Мөріш Тышқамбаева, Кетебай Қиынов, Ержігіт Табылғанов, Төлесін Сәменов, Торғай Шоңқалов, Ағия Тлепов көшелеріндегі барлық тұрғын үйлері, Нұрбаулы Тұмсық шағын ауданының барлық тұрғын үйлері, сонымен қатар I, II, III, IV орамдарына кіретін барлық тұрғын үйлері, Таушық ауылының және "Таушық ауыл шаруашылығы" жауапкершілігі шектеулі серіктестігінің аумағында орналасқан мал бағу нүктелері мен жеке шаруашылық қожалықтары.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 236 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Қаражанбас вахталық поселкесі, "Қаражанбасмұнай" акционерлік қоғамының мәдени-демалыс орталығының қызыл бұрышы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қаражанбас вахталық поселкесінде орналасқан "Қаражанбасмұнай" акционерлік қоғамының және өзге де кәсіпорындардың жатақханалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 237 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Ақшұқыр ауылы, Балсұлу Сахиева көшесі № 350, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Маршал Әбдіхалықов атындағы мектеп-гимназия" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақшұқыр ауылы, Ғұбайдолла Айдаров, Баланжан Қожашева, Жаңа Қоныс, Хусайын Төреханов, Әлқуат Қожабергенов, Ақжол, Серкебай Аленов көшелеріндегі барлық тұрғын үйлері, сонымен қатар І орамға кіретін барлық тұрғын үйлер.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 238 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Бозашы вахталық поселкесі, "Buzachi operating LTD" компаниясы филиалының "Тренинг центр" ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Бозашы вахталық поселкесінің және өзге де "Солтүстік Бозашы" кен орнында орналасқан кәсіпорындар жатақханалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 239 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Ақшұқыр ауылы, Әдек Жанашев көшесі № 49, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Ақшұқыр мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақшұқыр ауылы, Сұлтанбай Наубетов, Борсақбай Әбілхайыров, Жүсіп Дүйсенбаев, Дүйіш Досаев, Бекбосын Қадырұлы, Әдек Жанашев, Жалау Қазиев, Қылыш Өтетілеуов көшелеріндегі барлық тұрғын үйлері, сонымен қатар V орамдарына кіретін барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> № 250 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сайын Шапағатов ауылдық округі, V квартал, № 118 үй, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Сайын Шапағатов мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Сайын Шапағатов ауылдық округінің IV, V орамдарына кіретін барлық тұрғын үйлері, сонымен қатар Сайын Шапағатов ауылдық округіне жақын орналасқан Доңға кен орнындағы "Dunga Operaiting GmbH" кәсіпорынының және оған қарасты кәсіпорындардың жатақханалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> № 259 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: "Қаражанбас" кен орнындағы вахталық поселкесі, "Қаражанбас" кен орнындағы "ҚазТрансОйл" акционерлік қоғамының мәжіліс залы ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: "Қаражанбас" кен орнында орналасқан "ҚазТрансОйл" акционерлік қоғамының және оған қарасты кәсіпорындардың жатақханалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 280 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Форт-Шевченко қаласы, Ораз Бозахаров көшесі № 42, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Форт-Шевченко мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Форт-Шевченко қаласы, Орынбай Бәлдеков, Қосай Қаниұлы, Тұрсын Қожықов, Дүйімбай Тарғынұлы, Икембай Өтепбергенов, Айту Жолмағамбетов, Ұлан Елубаев, Қадір Ергенбаев, Тәбіш Қошақбаев, Нұрберген Исаев, Мұқан Мұңалов, Құрбан Адырақов көшелеріндегі барлық тұрғын үйлері, сонымен қатар Хиту Бекжанов көшесінің 16-56 үйлері, Ораз Бозахаров көшесінің 31-45 үйлері, Жазмағанбет Қызылбаев көшесінің 41-70 үйлері, Махмут Батыршев көшесінің 21-45 үйлері, Жамбыл Жабаев көшесінің 41-75 үйлері, Форт-Шевченко қаласының Жаңа кетік шағын ауданының II, III, IV, V, VI, ІІа орамдарына кіретін барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 281 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Ақшұқыр ауылы, Бегей № 120/1, Маңғыстау облысының білім басқармасының Түпқараған ауданы бойынша білім бөлімінің "Ақшұқыр мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақшұқыр ауылы, Есболай Аманов, Ысқақ Шакратов, Батырқожа Есбосынов, Бүркітбай Сәрсенов, Ақберген Тлесов, Көжекбай Оңдасынов, Дана Нұрғалиева, Қорабек Тулеуов көшелеріндегі барлық тұрғын үйлері, сонымен қатар ІІІ және IV орамдарына кіретін және Бегей жеріндегі барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 282 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сайын Шапағатов ауылдық округі, VІ орам № 232/1 учаске, Сайын Шапағатов ауылдық округі әкімі аппаратының "Сайын Шапағатов ауылдық округінің мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Сайын Шапағатов ауылдық округі, Найзабек Есетов, Бақыт Бозжігітов, Жолыбай Шахшабасов, Бердіхан Қарайшықов, Бердіхан Қарайшықов (ІІ орам), Орынжан Өмірзақов (І орам) көшелеріндегі барлық тұрғын үйлері, сонымен қатар VI орамына және № 1 теңіз жағалауына кіретін барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2088,31 +2088,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>