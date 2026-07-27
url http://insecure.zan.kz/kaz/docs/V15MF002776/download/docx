--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="640e53d" w14:textId="640e53d">
+    <w:p w14:paraId="5c15f82" w14:textId="5c15f82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1714,55 +1714,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2088,31 +2088,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>