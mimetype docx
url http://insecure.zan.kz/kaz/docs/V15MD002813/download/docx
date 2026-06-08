--- v1 (2025-12-22)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ddb95d9" w14:textId="ddb95d9">
+    <w:p w14:paraId="7cfff0b" w14:textId="7cfff0b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -138,112 +138,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен(жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "Қазақстан Республикасындағы сайлау туралы"</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасындағы сайлау туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1995 жылғы 28 қыркүйектегі Қазақстан Республикасының Конституциялық Заңына және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2001 жылғы 23 қаңтардағы Қазақстан Республикасының Заңына сәйкес, Қарақия ауданының әкімі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+        <w:t>ШЕШІМ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -527,141 +565,263 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қарақия аудандық сайлау </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">комиссиясының төрағасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атағараев Дуйсенбай Айткалиевич</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      14 тамыз 2015 жыл.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -695,1261 +855,1092 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарақия ауданы әкімінің</w:t>
-[...25 lines deleted...]
-              <w:t>№ 31 шешіміне қосымша</w:t>
+              <w:t>Қарақия ауданы әкімінің 14 тамыз 2015 жылғы № 61 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарақия ауданы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – Маңғыстау облысы Қарақия ауданы әкімінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 145 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құрық ауылы, Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты, телефон: 8/72937/ 2-14-85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құрық ауылының 1 шағын ауданының барлық үйлері, 2 шағын ауданының № 4-47 үйлері, С.Датұлы, Қ.Сүйеуов, Ардагер, Подстанция көшелерінің барлық үйлері, Абай көшесінің № 2, 4, 6, 8, 10, 14, 18, 20, 22, 24, 26, 28, 28-2 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 146 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құрық ауылы, Маңғыстау облысының дене шынықтыру және спорт басқармасының "Қарақия аудандық балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Б блогы, телефон: 8/72937/ 2-18-39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құрық ауылының 2 шағын ауданының № 49-55, 100-101, 229-232 үйлері, 3 "А", 4, 5, 9, 14 шағын аудандарының барлық үйлері, Карьер, Барлаушылар массиві көшелерінің барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 147 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құрық ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 6 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72937/ 2-11-89.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құрық ауылы, Абай көшесінің № 1,3,5,7, 9,11,15,15-1,17, 17-2, 21,23, 25, 27 үйлері, Ш.Уалиханов көшесінің №1-14/1 үйлері, Сәтпаев көшесінің № 1-14а үйлері, Жангельдин көшесінің № 1-10/1, 14 үйлері, Маметова көшесінің № 1-14 үйлері, С.Әлиев көшесінің № 1-25 үйлері, Жолаушылар массиві, Т.Әлиев, Автобаза, Қазақ ауыл, Ғ.Балмұханбетов көшелерінің барлық үйлері, "Қызылқұм" жері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 148 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құрық ауылының Қарақия теміржол станциясы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 11 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, В блогы, телефон: 8/72937/ 7-15-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құрық ауылының Қарақия теміржол станциясының барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 149 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Мұнайшы ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 5 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72935/ 27-0-55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Мұнайшы ауылының Теміржолшы, Ардагер, Арман, Көктем, Бәйтерек шағын аудандарының, Қазақ ауыл көшесінің барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 150 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Мұнайшы ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 7 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72935/ 28-2-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Мұнайшы ауылының Салтанат, Жаңақұрылыс, Ақбөбек-1, Ақбөбек-2, Мұрагер, Жаңақұрылыс-2, ВПЧ-18 шағын аудандары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 151 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жетібай ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "Зердебай Бекарыстанұлы атындағы № 3 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72935/ 26-2-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жетібай ауылының, Жаңақұрылыс шағын ауданының № 1-36 үйлері, Геофизика, Ш.Ыбырайымұлы, 2-ауыл шағын аудандарының барлық үйлері, Аэропорт шағын ауданының № 1-199 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 152 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жетібай ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 4 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72935/ 26-1-41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жетібай ауылының, Астана, Қ. Күржіманұлы, Мұнайшы-2 шағын аудандарының барлық үйлері, Аэропорт шағын ауданының № 200-368 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 153 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жетібай ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "Өскенбай Қалманбетұлы атындағы Жетібай балалар өнер мектебі" жедел басқару құқығындағы мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты, телефон: 8/72935/ 26-5-51.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жетібай ауылының, Мұнайшы-1, М. Өскінбаев, Төлендиев шағын аудандарының барлық үйлері, Т. Әубәкіров шағын ауданының № 92-257 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 154 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жетібай ауылы, Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жетібай ауылдық мәдениет үйінің ғимараты, телефон: 8/72935/ 26-1-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жетібай ауылының, Жаңақұрылыс шағын ауданының № 37-186, 217-255 үйлері, Ұлутас шағын ауданының барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 155 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жетібай ауылы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 8 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72935/ 26-1-90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жетібай ауылының, Ж. Мыңбаев, Ө. Қалманбетұлы, Т. Әлиев, С. Жаңғабылұлы шағын аудандарының барлық үйлері, Жаңақұрылыс шағын ауданының № 187-216 үйлері, Т. Әубәкіров шағын ауданының № 1-91 үйлері, Шұқырой, Шынжыр, Асар, Қонай-қора шаруа қожалықтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 156 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сенек ауылы, Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Сенек ауылдық мәдениет үйінің ғимараты, телефон: 8/72937/ 31-4-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Сенек ауылының және Аққұдық елді мекенінің барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 158 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бостан ауылы, Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Бостан ауылдық мәдениет үйінің ғимараты, телефон: 8/72937/ 61-0-07.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бостан ауылының барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 159 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құланды ауылы, Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Құланды ауылдық мәдениет үйінің ғимараты, телефон: 8/72937/ 55-0-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құланды ауылының барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 160 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Болашақ ауылы, Болашақ станциясы, 210 құрылыс, спорт кешені ғимараты, телефон: 8/7292/ 46-25-67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Болашақ ауылының және Бопай елді мекенінің барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 161 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құрық ауылы, Маңғыстау шағын ауданы, Маңғыстау облысының білім басқармасының Қарақия ауданы бойынша білім бөлімінің "№ 11 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты, телефон: 8/72937/ 5-24-96.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Маңғыстау шағын ауданының барлық үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 162 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құрық ауылы, Маңғыстау облысының білім басқармасының "Қарақия кәсіптік колледжі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимараты, телефон: 8/72937/ 2-22-80.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құрық ауылының 3, 10, 13 шағын аудандарының барлық үйлері, Сәтпаев көшесінің № 13-29, 29-2, 31, 31-2, 33, 33-2, 35, 37, 39, 41, 43 үйлері, М. Маметова көшесінің № 15-43а үйлері, С. Әлиев көшесінің № 16-44 үйлері, Ш. Уалиханов көшесінің № 15-28 үйлері, Жангельдин көшесінің № 11, 13, 15-28, үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1089 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>