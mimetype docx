--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cfff0b" w14:textId="7cfff0b">
+    <w:p w14:paraId="1215be2" w14:textId="1215be2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1892,55 +1892,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2266,31 +2266,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>