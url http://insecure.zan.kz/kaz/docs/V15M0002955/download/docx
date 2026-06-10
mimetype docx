--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27eaf22" w14:textId="27eaf22">
+    <w:p w14:paraId="09f8779" w14:textId="09f8779">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,70 +93,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысында ортақ су пайдаланудың қағидалары туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облыстық мәслихатының 2015 жылғы 10 желтоқсандағы № 29/435 шешімі. Маңғыстау облысы Әділет департаментінде 2016 жылғы 21 қаңтарда № 2955 болып тіркелді.</w:t>
-[...18 lines deleted...]
-       Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су </w:t>
+        <w:t>Маңғыстау облыстық мәслихатының 2015 жылғы 10 желтоқсандағы № 29/435 шешімі. Маңғыстау облысы Әділет департаментінде 2016 жылғы 21 қаңтарда № 2955 болып тіркелді. Күші жойылды - Маңғыстау облыстық мәслихатының 2026 жылғы 16 ақпандағы № 25/298 шешімімен. Қазақстан Республикасының Әділет Министрлігінде 2026 жылғы 17 ақпанда № 37997 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Маңғыстау облыстық мәслихатының 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -225,171 +280,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес облыстық мәслихат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Маңғыстау облысында ортақ су пайдаланудың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгiленсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгiленсін.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Облыстық мәслихаттың 2013 жылғы 27 ақпандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Маңғыстау облысында ортақ су пайдаланудың Қағидасы туралы" шешімінің (нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 2239 болып тіркелген, "Маңғыстау" газетінде 2013 жылғы 18 сәуірде жарияланған) күші жойылсын деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "Маңғыстау облысында ортақ су пайдаланудың Қағидасы туралы" шешімінің (нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 2239 болып тіркелген, "Маңғыстау" газетінде 2013 жылғы 18 сәуірде жарияланған) күші жойылсын деп танылсын.</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.лМаңғыстау облыстық мәслихаты аппаратының басшысы (Д.Сейбағытов) осы шешімнің әділет органдарында мемлекеттік тіркелуін, "Әділет" ақпараттық-құқықтық жүйесінде және бұқаралық ақпарат құралдарында оның ресми жариялануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3.лМаңғыстау облыстық мәслихаты аппаратының басшысы (Д.Сейбағытов) осы шешімнің әділет органдарында мемлекеттік тіркелуін, "Әділет" ақпараттық-құқықтық жүйесінде және бұқаралық ақпарат құралдарында оның ресми жариялануын қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы шешім әділет органдарында мемлекеттік тіркелген күнінен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -580,806 +634,806 @@
               <w:t>
 Б. Жүсіпов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "КЕЛІСІЛДІ"   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ұлттық   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z31" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      экономика министрлігі Тұтынушылардың   </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z31" w:id="6"/>
-[...15 lines deleted...]
-      экономика министрлігі Тұтынушылардың   </w:t>
+    <w:bookmarkStart w:name="z32" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құқықтарын қорғау комитетінің Маңғыстау   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z32" w:id="7"/>
-[...15 lines deleted...]
-      құқықтарын қорғау комитетінің Маңғыстау   </w:t>
+    <w:bookmarkStart w:name="z33" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      облысы тұтынушылардың құқықтарын қорғау   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z33" w:id="8"/>
-[...15 lines deleted...]
-      облысы тұтынушылардың құқықтарын қорғау   </w:t>
+    <w:bookmarkStart w:name="z34" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      департаменті" республикалық мемлекеттік   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z34" w:id="9"/>
-[...15 lines deleted...]
-      департаменті" республикалық мемлекеттік   </w:t>
+    <w:bookmarkStart w:name="z35" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекемесінің басшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z35" w:id="10"/>
-[...15 lines deleted...]
-      мекемесінің басшысы</w:t>
+    <w:bookmarkStart w:name="z36" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М.Ж. Қадыр   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z36" w:id="11"/>
-[...15 lines deleted...]
-      М.Ж. Қадыр   </w:t>
+    <w:bookmarkStart w:name="z37" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 желтоқсан 2015 жыл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z37" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Ішкі істер   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z39" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      министрлігі Маңғыстау облысының   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ішкі істер департаменті"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z41" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік мекемесінің бастығы   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қ.С. Дәлбеков   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 желтоқсан 2015 жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="13"/>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы энергетика   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      министрлігі Мұнай-газ кешеніндегі   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      экологиялық реттеу, бақылау және мемлекеттік   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      инспекция комитетінің Маңғыстау облысы бойынша   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      экология департаменті" республикалық   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z49" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік мекемесінің басшысы   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.Қ. Умаров   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10 желтоқсан2015 жыл.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ішкі істер   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      министрлігі Төтенше жағдайлар комитетінің   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Маңғыстау облысының төтенше жағдайлар   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      департаменті" мемлекеттік мекемесінің бастығы   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қ.Б. Базарбаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 желтоқсан 2015 жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="19"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Маңғыстау облысының табиғи ресурстар   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      және табиғат пайдалануды реттеу басқармасы"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мемлекеттік мекемесінің басшысы   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...230 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
-[...15 lines deleted...]
-      мемлекеттік мекемесінің басшысы   </w:t>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С.О. Сағынбаев   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z61" w:id="36"/>
-[...15 lines deleted...]
-      С.О. Сағынбаев   </w:t>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 желтоқсан 2015 жыл</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z62" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2196,55 +2250,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>