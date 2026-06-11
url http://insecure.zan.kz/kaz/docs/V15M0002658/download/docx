--- v0 (2025-11-09)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dfd1c71" w14:textId="dfd1c71">
+    <w:p w14:paraId="21c29b5" w14:textId="21c29b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,50 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы әкімдігінің 2015 жылғы 27 ақпандағы № 53 қаулысы. Маңғыстау облысы Әділет департаментінде 2015 жылғы 03 сәуірде № 2658 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2003 жылғы 20 маусымдағы Жер </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -164,515 +165,589 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман және аңшылық шаруашылығы комитетімен 2011 жылғы 2 тамыздағы № 25-02-01-25/962-И келісілген жаратылыстану – ғылыми және техникалық – экономикалық негіздемелерінің, Қазақстан Республикасы Қоршаған ортаны қорғау министрлігі Орман және аңшылық шаруашылығы комитетімен 2013 жылғы 8 қазандағы № 15-02-32/1992-КЛОХ келісілген техникалық – экономикалық негіздемесінің және Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитетімен 2014 жылғы 11 қарашадағы № 15-03-21/78-КЛХЖМ келісілген техникалық – экономикалық негіздемелерінің негізінде облыс әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      жалпы алаңы 316 141,0 гектар, оның ішінде: Маңғыстау ауданы аумағында 30 841,0 гектар, Қарақия ауданы аумағында 285 300,0 гектар жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан жергілікті маңызы бар Жабайұшқан мемлекеттік табиғи қаумалы;</w:t>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жергілікті маңызы бар мемлекеттік табиғи қаумалдар құрылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан, Маңғыстау ауданының аумағында жалпы алаңы - 160 086,48 гектар жергілікті маңызы бар Тасорпа мемлекеттік табиғи қаумалы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақия ауданы аумағында жалпы алаңы 68 374,3 гектар, жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан жергілікті маңызы бар "Адамтас" мемлекеттік табиғи қаумалы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бейнеу ауданы аумағында жалпы алаңы 58 922,8 гектар, жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып  қоймастан жергілікті маңызы бар "Көлеңкелі" мемлекеттік кешенді табиғи қаумалы;</w:t>
-[...35 lines deleted...]
-      жалпы алаңы 172 573,2 гектар, оның ішінде: Бейнеу ауданы аумағында 53 587,7 гектар, Маңғыстау ауданы аумағында 118 985,5 гектар, жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан жергілікті маңызы бар "Манашы" мемлекеттік кешенді табиғи қаумалы құрылсын.</w:t>
+      Бейнеу ауданы аумағында жалпы алаңы 58 922,8 гектар, жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан жергілікті маңызы бар "Көлеңкелі" мемлекеттік кешенді табиғи қаумалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейнеу ауданы аумағында жалпы алаңы 146 790,0 гектар, жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан жергілікті маңызы бар "Есет" мемлекеттік кешенді табиғи қаумалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскелерінің меншік иелері мен жер пайдаланушылардан жерлерін алып қоймастан, жалпы алаңы - 172 573,2 гектар, олардың ішінде: Бейнеу ауданының аумағында - 53 587,7 гектар, Маңғыстау ауданының аумағында - 118 985,5 гектар жергілікті маңызы бар "Манашы" мемлекеттік кешенді табиғи қаумалы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - Маңғыстау облысы әкімдігінің 04.10.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 04.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 186</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Тасорпа", "Жабайұшқан", "Адамтас", "Манашы" мемлекеттік табиғи қаумалдары Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Қызылсай" мемлекеттік өңірлік табиғи паркі" коммуналдық мемлекеттік мекемесінің қарамағына және "Көлеңкелі", "Есет" мемлекеттік табиғи қаумалдары Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының Бейнеу ормандар және жануарлар дүниесін қорғау жөніндегі коммуналдық мемлекеттік мекемесінің қарамағына берілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2 - тармақ жаңа редакцияда - Маңғыстау облысы әкімдігінің 28.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...78 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі (Б.Ж. Ұлықбанов):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы қаулының "Әділет" ақпараттық-құқықтық жүйесі мен бұқаралық ақпарат құралдарында ресми жариялануын, Маңғыстау облысы әкімдігінің интернет-ресурсында орналасуын қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы қаулыдан туындайтын шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Маңғыстау облысының экономика және бюджеттік жоспарлау басқармасы" мемлекеттік мекемесі (И.Ы. Құрман) көрсетілген мемлекеттік табиғи қаумалдарды ұстауға қаражат қарастырсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулының орындалуын бақылау облыс әкімінің орынбасары Ә.А. Шөжеғұловқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыс әкімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Облыс әкімі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-А. Айдарбаев</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Айдарбаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1416,55 +1491,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>