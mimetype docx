--- v0 (2025-10-01)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d3bf052" w14:textId="d3bf052">
+    <w:p w14:paraId="61c726c" w14:textId="61c726c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,84 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 16 қаңтардағы № 14 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 18 ақпанда № 10285 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Неке (ерлі-зайыптылық) және отбасы туралы" 2011 жылғы 26 желтоқсандағы Қазақстан Республикасы Кодексінің 133-бабының </w:t>
+      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 133-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Патронаттық тәрбие туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -608,94 +680,218 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Патронаттық тәрбие туралы ереже (бұдан әрі – Ереже) "Неке (ерлі-зайыптылық) және отбасы туралы" 2011 жылғы 26 желтоқсандағы Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес әзірленген.</w:t>
+      1. Осы Патронаттық тәрбие туралы ереже (бұдан әрі – Ереже) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 133-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Патронат нысанындағы қорғаншылық немесе қамқоршылық кәмелетке толмаған жетім балаларға және ата-анасының қамқорлығынсыз қалған, оның ішінде білім беру ұйымдарындағы, медициналық немесе басқа да ұйымдардағы қылмыстық құқық бұзушылықты жасады деп күдік келтірілген кәмелетке толмаған балаларға (бұдан әрі – бала (балалар)) белгіленеді.</w:t>
+      2. Патронат нысанындағы қорғаншылық немесе қамқоршылық кәмелетке толмаған жетім балаларға және ата-анасының қамқорлығынсыз қалған, оның ішінде білім беру ұйымдарындағы, медициналық немесе басқа да ұйымдардағы балаларға (бұдан әрі – бала (балалар)) белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Ережеде мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -848,50 +1044,130 @@
         <w:t>
       5. Патронат тәрбиешіге тәрбиелеуге берілетін балалардың жалпы саны бір отбасының балаларына байланысты жағдайларды қоспағанда, үш баладан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Баланы (балаларды) патронаттық тәрбиеге беру отбасылық тәрбиелеуді қамтамасыз ету үшін баланың (балалардың) мүдделеріне сүйене отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патронаттық тәрбиеге беру кезінде – оның туыстарының, ал олар болмаған жағдайда тіркелген некеде тұратын (ерлі-зайыпты) адамдардың басым құқығы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Орган баланы (балаларды) күтіп-бағу, тәрбиелеу және оқыту жағдайларына бақылауды жүзеге асырады, патронат тәрбиешілердің қызметін талдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -959,519 +1235,583 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сот әрекетке қабiлетсiз немесе әрекетке қабiлеті шектеулi деп таныған адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сот ата-ана құқықтарынан айырған немесе ата-ана құқықтарын шектеген адамдарды;</w:t>
-[...53 lines deleted...]
-      5) денсаулық жағдайы бойынша баланы қорғаншы немесе қамқоршы мiндеттерін орындай алмайтын адамдарды;</w:t>
+      2) сот ата-ана құқықтарынан айрылған немесе ата-ана құқықтарын шектеген адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзіне Қазақстан Республикасының заңында жүктелген мiндеттердi тиісінше орындамағаны үшiн қорғаншы немесе қамқоршы, патронат тәрбиеші, баланы қабылдайтын ата-ана, баланы қабылдайтын кәсіби тәрбиеші мiндеттерін орындаудан шеттетiлгендердi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) егер бала асырап алуды сот олардың кiнәсi бойынша жойса, бұрынғы асырап алушыларды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) денсаулық жағдайы бойынша қорғаншы немесе қамқоршы мiндеттерін орындай алмайтын адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тұрақты тұрғылықты жері жоқ адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) қорғаншылықты (қамқоршылықты) белгілеу кезінде қасақана қылмыс жасағаны үшін жойылмаған немесе алынбаған соттылығы бар адамдарды;</w:t>
+        <w:t xml:space="preserve">
+      7) сотталғандығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2)-тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) азаматтығы жоқ адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) анасының қайтыс болуына немесе оның ата-ана құқықтарынан айырылуына байланысты баланың кемінде үш жыл іс жүзінде тәрбиелену жағдайларын қоспағанда, тіркелген некеде тұрмаған (ерлі-зайыпты болмаған) еркек жынысты адамдарды;</w:t>
-[...35 lines deleted...]
-      11) наркологиялық немесе психоневрологиялық диспансерлерде есепте тұратын адамдарды;</w:t>
+      9) қорғаншылықты немесе қамқоршылықты белгілеу кезінде қамқорлыққа алынған баланы Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық байқаудағы адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) адам өлтіру, денсаулыққа қасақана зиян келтіру, халық денсаулығына және адамгершілікке, жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылықтары, экстремистік немесе террористік қылмыстары, адам саудасы қылмыстық құқық бұзушылығы үшін соттылығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшалары негізінде өздеріне қатысты қылмыстық қудалау тоқтатылған адамдарды қоспағанда);</w:t>
+      11) Қазақстан Республикасының аумағында тұрақты тұратын, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодекстің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен психологиялық даярлықтан өтпеген азаматтарды (баланың жақын туыстарын қоспағанда) қоспағанда, тек кәмелетке толған тұлғалар патронат тәрбиешілер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Егер патронаттық тәрбиеге алуға тілек білдірген адамдар некеде тұрса (ерлі-зайыпты болса) не өзге адамдармен бірге тұрса, зайыбына (жұбайына) не бірге тұратын адамдарға Кодекстің 122-бабы 1-тармағы бірінші бөлігінің 1), 2), 3), 4), 5), 7) және 11) тармақшаларында белгіленген талаптар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патронаттық тәрбиеге алуға тілек білдірген адамдармен бірге тұратын өзге адамдарға некеден (ерлі-зайыптылықтан), туыстықтан, жекжаттықтан, бала асырап алудан немесе баланы тәрбиеге алудың өзге де нысанынан туындайтын мүліктік және жеке мүліктік емес құқықтар мен міндеттерге байланысты бірге тұратын отбасы мүшелері, сондай-ақ іс жүзінде бірге тұрып жатқан, бірақ некеде тұрмайтын (ерлі-зайыпты емес) бірге тұратын адамдар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-тармақпен толықтырылды - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Баланы (балаларды) патронаттық тәрбиеге алуға тілек білдірген адам органға мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Ережеге 1-қосымшаға сәйкес нысан бойынша патронаттық тәрбиеші болу туралы өтінішті (бұдан әрі – өтініш);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұлғаны куәландыру құжатын (тұлғаны сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер патронат тәрбиеші болуға тілек білдірген адам некеде тұрса, зайыбының (жұбайының) келісімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер некеде тұрса, некеге тұру туралы куәліктің көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұрғын үйге меншік құқығын немесе тұрғын үйді пайдалану құқығын растайтын құжаттардың көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) Қазақстан Республикасының аумағында тұрақты тұратын, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодекстің </w:t>
-[...209 lines deleted...]
-      6) Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
+      6) патронат тәрбиеші болуға ниет білдірген адамның, сондай-ақ егер некеде тұрса, зайыбының (жұбайының) және патронат тәрбиеші болуға ниет білдірген адаммен бірге тұратын өзге де адамдардың Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген Адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуына мүмкін болмайтын аурулардың тізбесіне сәйкес ауруының жоқ екендігін растайтын патронат тәрбиеші болуға тілек білдірген адамның және егер некеде тұрса зайыбының (жұбайының) денсаулық жағдайы туралы анықтаманың, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесіне сәйкес ауруының жоқ екенін растайтын денсаулық жағдайы туралы анықтамалар, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысандарына сәйкес наркологиялық және психиатриялық диспансерлерде тіркеуде тұрғандығы туралы мәліметтің жоқтығы туралы анықтаманы;</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысанға сәйкес "Наркология" психикалық денсаулық орталығынан және "Психиатрия" психикалық денсаулық орталығынан динамикалық бақылауда болуы (немесе болмауы) туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) білімі туралы дипломның көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1659,88 +1999,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 26.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Оқу-ағарту министрінің 30.06.2023 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Оқу-ағарту министрінің 30.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Құжаттарды тексеру қорытындылары бойынша орган өтініш берілген күннен бастап үш жұмыс күні ішінде баланы (балаларды) патронаттық тәрбиелеуге қабылдауға тілек білдерген адамдардың тұрғын үйін тексереді, нәтижелері бойынша осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1755,51 +2115,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғын үй-тұрмыстық жағдайын тексеріп-қарау актісін жасайды және осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша баланы патронаттық тәрбиелеуге беру туралы шартты жасау мүмкіндігі (мүмкін еместігі) туралы қорытынды (бұдан әрі – Қорытынды) шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорытындыға қол қойылған күннен бастап екі жұмыс күні ішінде орган оның түпнұсқасын баланы (балаларды) патронаттық тәрбиелеуге алуға тілек білдірген адамдарға береді және оң қорытынды алған тұлғалар туралы мәліметтерді Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1894,250 +2254,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Баланы (балаларды) патронаттық тәрбиеге анықтау кезiнде орган оның этникалық шығу тегін, белгілі бір дінге және мәдениетке қатыстылығын, ана тілін, тәрбиелеу мен оқытудағы сабақтастықты қамтамасыз ету мүмкіндігін ескере отырып, баланың мүддесiн басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Баланы (балаларды) шарт бойынша беру үшін оны алдын ала таңдауды органмен және баланы күтіп-бағатын ұйым әкімшілігінің келісімі бойынша баланы отбасына қабылдауға тілек білдірген адамдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағалы-інілерді, апалы-сіңлілерді-қарындастарды ажыратуға, бұл балалардың мүдделеріне сай келетін және балалар өздерінің туыстығы туралы білмеген, бірге тұрмаған және бірге тәрбиеленбеген жағдайларды қоспағанда, жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қылмыстық құқық бұзушылықты жасады деп күдік келтірілген баланы қоспағанда, он жасқа толған баланы (балаларды) патронат тәрбиешілерге беру оның келісімімен ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Балаға (балаларға) патронат тәрбиешіні тағайындау кезінде патронат тәрбиешінің адамгершілік және жеке басының өзге де қасиеттері, оның патронат тәрбиеші міндеттерін орындауға қабілеті, патронат тәрбиеші мен бала (балалар) арасындағы қарым-қатынас, патронат тәрбиешінің отбасы мүшелерінің балаға (балаларға) қарым-қатынасы, сондай-ақ мүмкін болса, баланың (балалардың) өз тілегі ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Баланы (балаларды) патронаттық тәрбиеге алуға тiлек бiлдiрген адам (патронат тәрбиешi) мен орган арасында баланы (балаларды) патронаттық тәрбиеге алуға тiлек бiлдiрген адамдардың тұрғылықты жері бойынша жасалатын шарт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z128" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z128" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланы (балаларды) күтіп-бағу, тәрбиелеу және оқыту жағдайларын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z129" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z129" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патронат тәрбиешiлердiң құқықтары мен мiндеттерiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z130" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z130" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) органның патронат тәрбиешiлерге қатысты мiндеттерiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z131" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z131" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шартты тоқтатудың негiздерiн көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патронаттық тәрбиеге берілген әрбір балаға (балаларға) жеке (дербес) шарт жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2192,284 +2552,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бала (балалар) патронаттық тәрбиеге берілетін ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы ұйымның тәрбиеленушісі болып табылатын баламен (балалармен) патронаттық тәрбиеге беру жөніндегі дайындық жұмысын жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оның сәтті әлеуметтік бейімделуіне ықпал етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) баланы (балаларды) патронаттық тәрбиеге беру үшін құжаттар дайындауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) патронат тәрбиешілер болуға тілек білдірген адамдарды дайындауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы ұйымның тәрбиеленушісі болып табылатын баланы (балаларды) патронаттық тәрбиеге беруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) патронат тәрбиешіге ұйымдық-әдістемелік, психологиялық-педагогикалық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) патронаттық тәрбиеге берілген балаларды есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Патронат тәрбиешілерге берілген әрбір балаға (балаларға) баланы күтіп бағатын ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланың (балалардың) тууы туралы куәлігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) "Денсаулық сақтау ұйымдарының бастапқы медициналық құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушысының 2010 жылғы 23 қарашадағы № 907 (Нормативтік құқықтық актілерінің мемлекеттік реестрінде № 6697 болып тіркелген) </w:t>
+      2) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген № 026/е нысанды медициналық құжаттаманы, егу паспортын және № 063/е нысанды медициналық құжаттаманы;</w:t>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген), "Бала денсаулығының паспорты" № 052-2/у нысаны және № 065/у нысанының "Иммундау паспорты" медициналық құжаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білімі туралы құжатты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2599,447 +2959,467 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 05.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар шарт жасасқаннан кейін патронат тәрбиешілерге тікелей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Баланы (балаларды) патронат тәрбиешіге беру органның шешімі немесе қылмыстық процесті жүргізетін органның қаулысы негізінде шартты жасасқаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Баланы (балаларды) патронаттық тәрбиеге беру патронат тәрбиеші мен бала (балалар) арасында алименттік және мұрагерлік құқықтық қарым-қатынастардың туындауына әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Патронат тәрбиешілерге берілген бала (балалар) өзіне мұрагерлік тәртібінде өтетін алименттерге, бірыңғай жинақтаушы зейнетақы қорындағы және ерікті жинақтаушы зейнетақы қорындағы зейнетақы жинақтарына, жәрдемақыға және басқа да әлеуметтік төлемдерге құқығын, сондай-ақ тұрғын үй-жайға меншік құқығын немесе тұрғын үй-жайды пайдалану құқығын сақтайды. Баланың (балалардың) тұрғын үй-жайы болмаған кезде Қазақстан Республикасының тұрғын үй заңнамасына сәйкес өзіне тұрғын үй-жай беру құқығына ие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер баланың (балалардың) жәрдемақыға немесе өзге де әлеуметтiк төлемдерге құқығы болған жағдайда патронат тәрбиешіге аталған ақша қаражатын немесе әлеуметтік төлемдерді төлеуді жүзеге асыратын тиісті органдарға жүгіну тәртібі түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Патронат тәрбиешінің негізгі функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z78" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шартты орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z79" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз баласымен (балаларымен) бірге тұруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) баланы (балаларды) тәрбиелеу мен күтіп-бағу үшін оңтайлы жағдай жасау және ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баланың (балалардың) денсаулығы, дене, психикалық, адамгершілік және рухани дамуы туралы қамқорлық жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z82" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баланың (балалардың) пікірін ескере отырып, білім беру мекемесін және оқыту нысанын таңдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z83" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) баланың (балалардың) патронат тәрбиешiге берiлген құжаттарының, балаға (балаларға) тиесілі ақшалай қаражаттың және өзге де мүліктің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z84" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өзінің қамқорлыққа алынушыларының басқа адамдармен қатынасындағы, оның ішінде соттарда арнайы өкiлеттiктерсiз қатынасындағы құқықтары мен мүдделерінің қорғалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z85" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) баланың (балалардың) демалысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z86" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) баланы (балаларды) күтіп-бағу, тәрбиелеу және оқыту үшін қолайсыз жағдайлар туындағаны туралы органды хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z87" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z88" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Патронат тәрбиешіге берілген әрбір баланы (балаларды) күтіп-бағуға Қазақстан Республикасы "Неке (ерлі-зайыптылық) және отбасы туралы" Кодексінің 137-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мөлшерде ай сайын ақшалай қаражат төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3058,70 +3438,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Патронат тәрбиешілердің қызметтеріне ақы төлеу мөлшері айына отыз бес айлық есептік көрсеткішті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3140,70 +3520,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Облыстық маңызы бар аудандардың, қалалардың білім беру бөлім органдары, республикалық маңызы бар қаланың, астананың білім беруді басқару органдары патронат тәрбиешінің қызметіне ақы төлеуді шарттың негізінде ақшалай қаражатты оның ағымдағы шотына ағымдағы айдың 25-күнінен кешіктірмей ай сайын аудару арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3222,70 +3602,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="60"/>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Патронат тәрбиешіге қызметтерге ақы төлеудің тоқтатылуына әкеп соғатын мән-жайлар туындаған жағдайда (шарттың бұзылуы) орган бұл туралы патронат тәрбиешiге бес жұмыс күні ішінде жазбаша түрде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3304,250 +3684,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Патронат тәрбиешілер облыстың, республикалық маңызы бар қаланың, астананың шегінде тұрғылықты жерінің өзгергені туралы көшкен сәтінен бастап күнтізбелік он күн ішінде органды жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Патронат тәрбиеші облыстан, республикалық маңызы бар қаладан, астанадан тыс жерлерге тұрақты тұруға көшкен жағдайда шарт бұзылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Патронат тәрбиешiлер ауруханаға түскен не өзге де дәлелді себептер бойынша отбасында ұзақ уақыт болмаған жағдайда органдар Қазақстан Республикасының заңнамасына сәйкес баланы (балаларды) қорғаншылыққа немесе қамқоршылыққа уақытша орналастыруды қамтамасыз етеді не негізгі патронат тәрбиешінің болмау уақытына басқа патронат тәрбиешімен шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Патронат тәрбиешінің баланы (балаларды) денсаулық сақтау ұйымына уақытша орналастыруы патронат тәрбиешінің осы балаға (балаларға) қатысты құқықтары мен міндеттерін тоқтатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Отбасында патронаттық тәрбиедегі баланы (балаларды) асырап алуға беру кезінде осы баланы (балаларды) асырап алуға басым құқық оның қалауы ескеріле отырып, өз отбасында бала (балалар) тәрбиеленіп жатқан патронат тәрбиешіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Баланы (балаларды) 16 жасқа толғанда жұмысқа орналастырған жағдайда ол кәмелетке толғанша шарттың қолданылуы жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Шарт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дәлелді себептері (сырқаттануы, отбасылық немесе материалдық жағдайының өзгеруі, баламен өзара түсіністіктің болмауы, балалар арасындағы жанжалдар және басқалар) болған кезде патронат тәрбиешілердің бастамасы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) баланы (балаларды) күтіп-бағу, тәрбиелеу және білім беру үшін қолайсыз жағдайлар туындаған кезде органның бастамасы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бала (балалар) ата-анасына қайтарылған, туыстарына берілген немесе бала (балалар) асырап алынған жағдайларда мерзімінен бұрын бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3566,110 +3946,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Органдар патронат тәрбиешілерге жүктелген баланы (балаларды) күтіп-бағу, тәрбиелеу және оқыту бойынша міндеттеріне бақылауды </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Ережеде белгіленген тәртіппен патронат тәрбиешінің тұрғылықты жері бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z103" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Патронаттық тәрбиеге берілген баланы (балаларды) тәрбиелеуге және күтіп-бағуға бақылауды органдар 6 айда кемінде 1 рет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патронаттық тәрбиеге берілген балаға (балаларға) оның тәрбиелену және күтіп-бағылу жағдайларын тексеру мақсатында бару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3742,90 +4122,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="73"/>
+    <w:bookmarkStart w:name="z107" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Патронат тәрбиеші органға "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығына толықтыру енгізу туралы және Қазақстан Республикасының Денсаулық сақтау министрлігінің "Бала денсаулығы паспорты" 026/у-3 есеп нысанын толтыру және жүргізу жөніндегі Нұсқаулықты бекіту туралы" 2003 жылғы 24 маусымдағы № 469 бұйрығының күші жойылды деп тану туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 19 желтоқсандағы № 173 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33791 болып тіркелген) бекітілген нысан бойынша қамқорлыққа алынушының денсаулық паспортының көшірмесін және оны тәрбиелеу жөніндегі жұмыс, оны ұстауға бөлінген ақшаны жұмсау және оның мүлкін басқару туралы есептерді кемінде алты айда бір рет береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6648,55 +7028,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>