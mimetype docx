--- v1 (2026-06-07)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61c726c" w14:textId="61c726c">
+    <w:p w14:paraId="787662f" w14:textId="787662f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7028,55 +7028,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7402,31 +7402,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>