--- v0 (2025-11-09)
+++ v1 (2026-10-03)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6a5c03" w14:textId="e6a5c03">
+    <w:p w14:paraId="300eea2" w14:textId="300eea2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,146 +85,211 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жамбыл облысының облыстық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының тізбесін бекіту туралы" Жамбыл облысы әкімдігінің 2014 жылғы 29 желтоқсандағы №374 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облысы әкімдігінің 2015 жылғы 9 желтоқсандағы № 304 қаулысы. Жамбыл облысы Әділет департаментінде 2016 жылғы 27 қаңтарда № 2916 болып тіркелді</w:t>
+        <w:t>Жамбыл облысы әкімдігінің 2015 жылғы 9 желтоқсандағы № 304 қаулысы. Жамбыл облысы Әділет департаментінде 2016 жылғы 27 қаңтарда № 2916 болып тіркелді. Күші жойылды - Жамбыл облысы әкімдігінің 2026 жылғы 30 шілдедегі № 149 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы әкімдігінің 30.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РҚАО-ның ескертпесі.</w:t>
+        <w:t xml:space="preserve">№ 149 </w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       РҚАО-ның ескертпесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Құжаттың мәтінінде түпнұсқаның пунктуациясы мен орфографиясы сақталған.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> "Автомобиль жолдары туралы" Қазақстан Республикасының 2001 жылғы 17 шілдедегі </w:t>
+        <w:t xml:space="preserve">
+       "Автомобиль жолдары туралы" Қазақстан Республикасының 2001 жылғы 17 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -230,427 +297,379 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жамбыл облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">1. "Жамбыл облысының облыстық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының тізбесін бекіту туралы" Жамбыл облысы әкімдігінің 2014 жылғы 29 желтоқсанындағы </w:t>
+        <w:t xml:space="preserve">
+      1. "Жамбыл облысының облыстық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының тізбесін бекіту туралы" Жамбыл облысы әкімдігінің 2014 жылғы 29 желтоқсанындағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2510 болып тіркелген, 2015 жылдың 14 наурызында "Ақ жол" газетінде жарияланған) келесі өзгерістер енгізілсін: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">көрсетілген қаулымен бекітілген Жамбыл облысының облыстық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының </w:t>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Жамбыл облысының облыстық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Жамбыл облысы әкімдігінің құрылыс, жолаушылар көлігі және автомобиль жолдары басқармасы" коммуналдық мемлекеттік мекемесі заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      1) осы қаулының әділет органдарында мемлекеттік тіркелуін;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      2) осы қаулының мемлекеттік тіркеуден өткеннен кейін он күнтізбелік күн ішінде оны ресми жариялауға мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне жіберуді;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      3) осы қаулының Жамбыл облысы әкімдігінің интернет-ресурсында орналастырылуын</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      4) осы қаулыдан туындайтын басқа да шаралардың қабылдануын қамтамасыз етсін.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      3. Осы қаулының орындалуын бақылау облыс әкімінің бірінші орынбасары Б.Орынбековке жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...47 lines deleted...]
-</w:t>
+      4. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және оның алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -658,215 +677,170 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Көкрекбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+       "КЕЛІСІЛДІ"</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "КЕЛІСІЛДІ"</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялар және даму министрлігі </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Автомобиль жолдары комитетінің төрағасы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      М. Пішембаев</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...95 lines deleted...]
-</w:t>
+      21 желтоқсан 2015 жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -932,6606 +906,4974 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 9 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 304 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="0"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Облыстық маңызы бар автомобиль жолдарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1521"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3622"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z24" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жолдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1608" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзақтығы (шақырым)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Күйік-Қарабастау-Қаратау-Жаңатас-Саудакент״ 0-163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Тараз-Аса-Ақкөл-Саудакент״ 11-186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Ақкөл-Қойгелді״ 0-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Саудакент-Тоғызкент״ 0-43,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Ақкөл-Үшарал-Тоғызкент״ 0-66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Тараз-Сарыкемер-Түймекент-Ақшолақ״ 3,4-50,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Тараз-Жетібай-Тегістік-Ойык״ 1,7-116,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Қарасу-Масаншы-Сортөбе״ 0-45,45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Б.Момышұлы-Көлтоған-Қошқарата-Қызтоған״ 0-76,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Бірлік-Мойынкұм-Ұланбел-Шығанақ״ 0-344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Кіші Қамқалы-Ұланбел״ 0-5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Ақкөл-Ойық-Ұланбел״ 0-168,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Аса-Қарабастау״ 0-38,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״ Луговая станциясы-Қорағатты-Тәтті״ 0-61,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Нововоскресеновка-Аспара״ 0-35,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Төлеби-Шоқпар״ 0-64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Төлеби-Мойынкұм-Ақтөбе״ 6-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Кемер-Бірлік-Үстем״ 0-22,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z44" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Отар-Сұлутөр-Көктөбе״ 0-59,55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Ақбақай-Мирный״ 0-110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Үшбұлақ-Сарыкемер״ 0-6,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Меркі-Меркі шипажайы״ 0-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Жамбыл станциясына кіре беріс״ 0-7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Әбілдабек-Бақалы-станция Сұрым-Бәйтерек״ 0-31,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Тоғызкент-Досбол-Шығанақ״ 0-103,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Құмарык-Қызылту-Ақыртөбе״ 0-28,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Құмарык-Юбилейный״ 0-17,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Б.Момышұлы-Көктөбе-Алатау״ 0-24,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Меркі-Шу-Бурылбайтал״ 0-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КН-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+״Қырғыстан шекарасына батыстан кіру״ 0-7,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1943,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7544,55 +5886,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7922,35 +6286,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>