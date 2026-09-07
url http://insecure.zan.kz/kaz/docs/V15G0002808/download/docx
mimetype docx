--- v0 (2025-11-09)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="561afe4" w14:textId="561afe4">
+    <w:p w14:paraId="8dca2f3" w14:textId="8dca2f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -95,57 +95,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жамбыл облысының әлеуметтік маңызы бар қатынастардың тізбесін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жамбыл облыстық мәслихатының 2015 жылғы 25 қыркүйектегі № 40-13 шешімі. Жамбыл облысы Әділет департаментінде 2015 жылғы 16 қазандағы № 2808 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       РҚАО-ның ескертпесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -256,119 +249,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жамбыл облысының әлеуметтік маңызы бар қатынастардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің қосымшасына сәйкес айқындалсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осы нормативтік құқықтық актінің орындалуын бақылау Жамбыл облыстық мәслихатының өнеркәсіп салаларын, құрылысты, энергетиканы, көлікті, байланыс пен кәсіпкерлікті дамыту мәселелері жөніндегі тұрақты комиссиясына жүктелсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осы нормативтік құқықтық акт әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және оның алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -989,51 +982,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Жамбыл облыстық мәслихатының 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) ); өзгерістер енгізілді - Жамбыл облыстық мәслихатының 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 29-13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі ) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4386,273 +4399,273 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№5 "5 ықшам ауданы – Орталық емхана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Меркі ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Ауданішілік</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Меркі-Гранитогорск</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Талдыбұлақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4686,87 +4699,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Меркі-Қарасу ауылы</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Гранитогорск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4800,87 +4813,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Меркі-Т.Рысқұлов</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Қарасу ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4914,87 +4927,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Меркі-Ақжол</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Т.Рысқұлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5028,87 +5041,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Меркі-Ақермен</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Ақжол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5142,87 +5155,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Меркі-Ойтал учаскесі</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Ақермен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5256,87 +5269,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Меркі-Ақтоған</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Ойтал учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5370,87 +5383,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...35 lines deleted...]
-Жеміс жидек-Райгаз</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі-Ақтоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5484,357 +5497,357 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-Жамбыл-Меркі станциясы</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеміс жидек-Райгаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл-Меркі станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Жамбыл ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Ауданішілік</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Аса-Құмтиын-Жұма-Өрнек-Ерназар</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Рахат-Еңбек-Тастөбе-Ащыбұлақ-Шайдана-Сеңгірбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5868,87 +5881,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Аса-Бірлесу-Еңбек-Шоқай</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Құмтиын-Жұма-Өрнек-Ерназар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5982,87 +5995,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Аса-Қызылшарық-Бектөбе-Айша бибі-Қаратау</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Бірлесу-Еңбек-Шоқай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6096,87 +6109,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Аса-Құмтиын-Қаракемер</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Қызылшарық-Бектөбе-Айша бибі-Қаратау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6210,87 +6223,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Аса-Танта-Шайқорық-Қапал-Ш.Ниязбеков</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Құмтиын-Қаракемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6324,357 +6337,357 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Аса-Құмтиын-Өрнек-Құмсуат-Тоғызтарау-Жаңаөткел</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Танта-Шайқорық-Қапал-Ш.Ниязбеков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Құмтиын-Өрнек-Құмсуат-Тоғызтарау-Жаңаөткел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Байзақ ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Ауданішілік</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байзақ ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Көкөзек-Сарыкемер</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахан-Сарыкемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6708,1425 +6721,1425 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Жаңатұрмыс-Сарыкемер</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкөзек-Сарыкемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатұрмыс-Сарыкемер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Тұрар Рысқұлов ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Ауданішілік</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрар Рысқұлов ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлан-Луговой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Тараз қаласы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...35 lines deleted...]
-№1 "Арай алқабы - Қызыл Жұлдыз ауылы"</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жалпақсаз – Тасшолақ – Каменка – Абай – Құлан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-№4 "Ауыл Береке базары - Түрксіб ауылы"</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қорағаты ст. – Қорағаты – Байтелі – Қызылшаруа – Р. Сабденов – Луговой – Құлан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-№6 "Бесжылдық ауылы - Ауыл Береке базары", "Танты ауылы - Ауыл Береке базары" </w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Көгершін – Көкдөнен – Жақсылық – Құлан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-№7 "Ш.Уалиханов көшесі – Мыңбұлақ (9) шағын ауданы"</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақыртөбе – Бірлес – Өрнек – Әбжапар – Жарлысу – Құмарық – Қаракемер – Көкдөнен – Жақсылық – Құлан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-№8 "Small сауда орталығы - Бурыл станциясы"</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Әбілхайыр – Д. Қонаев – Құлан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Қаламаңылық</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тараз қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-№10 "Ауыл Береке базары - Тектұрмас алқабы"</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№1 "Арай алқабы - Қызыл Жұлдыз ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-№11 "Орталық базар - Әуежай"</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№4 "Ауыл Береке базары - Түрксіб ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...35 lines deleted...]
-№12 "Қайнар алқабы - Минералды тыңайтқыштар зауыты"</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№6 "Бесжылдық ауылы - Ауыл Береке базары", "Танты ауылы - Ауыл Береке базары" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-№14 "Тараз металл конструкция зауыты - Ауыл Береке базары"</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№7 "Ш.Уалиханов көшесі – Мыңбұлақ (9) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8160,87 +8173,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...35 lines deleted...]
-№15 "Тараз металл конструкция зауыты - Шалғай Қарасу алқабы"</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№8 "Small сауда орталығы - Бурыл станциясы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8274,87 +8287,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...35 lines deleted...]
-№16 "Сұлутөр ауылы – Мыңбұлақ (9) шағын ауданы"</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№9 "Талас ауылы - Шаңырақ шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8388,87 +8401,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...35 lines deleted...]
-№17 "Тараз металл конструкция зауыты - Ұлы Дала (15) шағын ауданы"</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№10 "Ауыл Береке базары - Тектұрмас алқабы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8502,87 +8515,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...35 lines deleted...]
-№19 "Шалғай Қарасу алқабы - Тастақ алқабы"</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№11 "Орталық базар - Әуежай"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8616,201 +8629,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...35 lines deleted...]
-№20 "Ауыл Береке базары - Сұлутөр ауылы"</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№12 "Қайнар алқабы - Минералды тыңайтқыштар зауыты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-№23 "Бәйтерек (13) шағын ауданы - Ұлы Дала (15) шағын ауданы"</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№14 "Тараз металл конструкция зауыты - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8844,315 +8857,315 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-№27 "Балуан Шолақ көшесі - Қызыл Шарық ауылы"</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№15 "Тараз металл конструкция зауыты - Шалғай Қарасу алқабы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-№28 "Ұлы Дала (15) шағын ауданы - Ауыл Береке базары"</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№16 "Сұлутөр ауылы – Мыңбұлақ (9) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...35 lines deleted...]
-№29 "Барысхан алқабы - Тараз металл конструкция зауыты"</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№17 "Тараз металл конструкция зауыты - Ұлы Дала (15) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9186,87 +9199,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...35 lines deleted...]
-№30 "Small сауда орталығы - Автовокзал"</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№19 "Шалғай Қарасу алқабы - Тастақ алқабы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9300,429 +9313,429 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...35 lines deleted...]
-№32 "Қант зауыты алқабы - Қарттар үйі"</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№20 "Ауыл Береке базары - Сұлутөр ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...35 lines deleted...]
-№33 "Гродекова ауылы - Бәйтерек (13) шағын ауданы"</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№23 "Бәйтерек (13) шағын ауданы - Ұлы Дала (15) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...35 lines deleted...]
-№34 "Қайнар алқабы - Шалғай Қарасу алқабы"</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№27 "Балуан Шолақ көшесі - Қызыл Шарық ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...35 lines deleted...]
-№35 "Темір жол вокзалы - Тараз металл конструкция зауыты"</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№28 "Ұлы Дала (15) шағын ауданы - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9756,87 +9769,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...35 lines deleted...]
-№36 "Ауыл Береке базары - Ағаштар қоймасы"</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№29 "Барысхан алқабы - Тараз металл конструкция зауыты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9870,87 +9883,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...35 lines deleted...]
-№38 "Оратлық базар - Шалғай Қарасу алқабы"</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№30 "Small сауда орталығы - Автовокзал"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9984,87 +9997,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...35 lines deleted...]
-№40 "Small сауда орталығы - Байзақ батыр көшесі"</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№32 "Қант зауыты алқабы - Қарттар үйі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10098,87 +10111,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...35 lines deleted...]
-№42 "Ақбұлым ауылы - Ауыл Береке базары"</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№33 "Гродекова ауылы - Бәйтерек (13) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10212,87 +10225,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...35 lines deleted...]
-№43 "Рассвет алқабы - Жібек жолы базары"</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№34 "Қайнар алқабы - Шалғай Қарасу алқабы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10326,87 +10339,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...35 lines deleted...]
-№44 "Бурыл станциясы -Мыңбұлақ (9) шағын ауданы"</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№35 "Темір жол вокзалы - Тараз металл конструкция зауыты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10440,201 +10453,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...35 lines deleted...]
-№46 "Бәйтерек (13) шағын ауданы - Аю тропик демалыс орталығы" </w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№36 "Ауыл Береке базары - Ағаштар қоймасы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...35 lines deleted...]
-№47 "Темір жол вокзалы - Орталық базар"</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№38 "Оратлық базар - Шалғай Қарасу алқабы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10668,87 +10681,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...35 lines deleted...]
-№54 "Шөлдала шағын ауданы - Ауыл Береке базары"</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№40 "Small сауда орталығы - Байзақ батыр көшесі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10782,201 +10795,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...35 lines deleted...]
-№55 "Шалғай Қарасу алқабы - Ұлы Дала (15) шағын ауданы"</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№42 "Ақбұлым ауылы - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...35 lines deleted...]
-№56 "Бәйтерек (13) шағын ауданы (Корзинка дүкені) - Ауыл Береке базары"</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№43 "Рассвет алқабы - Жібек жолы базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11010,87 +11023,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...35 lines deleted...]
-№60 "Шөлдала шағын ауданы - Ауыл Береке базары"</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№44 "Бурыл станциясы -Мыңбұлақ (9) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11124,885 +11137,885 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...35 lines deleted...]
-№61 "Темір жол вокзалы - Құмшағал шағын ауданы"</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№46 "Бәйтерек (13) шағын ауданы - Аю тропик демалыс орталығы" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...35 lines deleted...]
-№50 "Тараз қаласы (Ауыл Береке базары) - Сарыкемер ауылы"</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№47 "Темір жол вокзалы - Орталық базар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...35 lines deleted...]
-№53 "Тараз қаласы (Ауыл Береке базары) - Бесағаш ауылы"</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№54 "Шөлдала шағын ауданы - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...35 lines deleted...]
-№62 "Тараз қаласы (Ауыл Береке базары) - Аса ауылы"</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№55 "Шалғай Қарасу алқабы - Ұлы Дала (15) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...35 lines deleted...]
-№63 "Тараз қаласы (Ауыл Береке базары) - Құмжота ауылы"</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№56 "Бәйтерек (13) шағын ауданы (Корзинка дүкені) - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...35 lines deleted...]
-№64 "Тараз қаласы (Ауыл Береке базары) - Жасөркен ауылы"</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№60 "Шөлдала шағын ауданы - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...35 lines deleted...]
-№65 "Тараз қаласы (Ауыл Береке базары) - Гродекова ауылы"</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№61 "Темір жол вокзалы - Құмшағал шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаламаңылық</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...35 lines deleted...]
-№66 "Тараз қаласы (Ауыл Береке базары) - Көктал ауылы"</w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№50 "Тараз қаласы (Ауыл Береке базары) - Сарыкемер ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12036,87 +12049,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...35 lines deleted...]
-№ 67 "Тараз қаласы - Айша бибі ауылы"</w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№53 "Тараз қаласы (Ауыл Береке базары) - Бесағаш ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12150,1726 +12163,1726 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...35 lines deleted...]
-№3 "Ұлы Дала (15) шағын ауданы - Темір жол вокзалы"</w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№62 "Тараз қаласы (Ауыл Береке базары) - Аса ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...35 lines deleted...]
-№13 "Ұлы Дала (15) шағын ауданы - Ауыл Береке базары"</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№63 "Тараз қаласы (Ауыл Береке базары) - Құмжота ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...35 lines deleted...]
-№18 "Ы.Сүлейменов көшесі - Ауыл Береке базары"</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№64 "Тараз қаласы (Ауыл Береке базары) - Жасөркен ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...35 lines deleted...]
-№31 "Темір жол вокзалы - Минералды тыңайтқыштар зауыты"</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№65 "Тараз қаласы (Ауыл Береке базары) - Гродекова ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...35 lines deleted...]
-№37 "Бәйтерек (13) шағын ауданы - Ұлы Дала (15) шағын ауданы"</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№66 "Тараз қаласы (Ауыл Береке базары) - Көктал ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...35 lines deleted...]
-№41 "Бәйтерек (13) шағын ауданы - К.Әзербаев көшесі"</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 67 "Тараз қаласы - Айша бибі ауылы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалалық</w:t>
+Қаламаңылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...35 lines deleted...]
-№57 "Ауыл Береке базары - Бәйтерек (13) шағын ауданы" </w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№3 "Ұлы Дала (15) шағын ауданы - Темір жол вокзалы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№13 "Ұлы Дала (15) шағын ауданы - Ауыл Береке базары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Жуалы ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№18 "Ы.Сүлейменов көшесі - Ауыл Береке базары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Орталық базар – Аудандық аурухана"</w:t>
-[...35 lines deleted...]
-Ауылішілік</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№31 "Темір жол вокзалы - Минералды тыңайтқыштар зауыты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Орталық базар - Талапты"</w:t>
-[...35 lines deleted...]
-Ауданішілік</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№37 "Бәйтерек (13) шағын ауданы - Ұлы Дала (15) шағын ауданы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Дихан – Орталық базар"</w:t>
-[...35 lines deleted...]
-Ауданішілік</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№41 "Бәйтерек (13) шағын ауданы - К.Әзербаев көшесі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жұрымбай – Аудандық орталық аурухана"</w:t>
-[...35 lines deleted...]
-Ауданішілік</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№57 "Ауыл Береке базары - Бәйтерек (13) шағын ауданы" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бәйтерек – Б.Момышұлы"</w:t>
-[...35 lines deleted...]
-Ауданішілік</w:t>
+Қалалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-Ауданішілік</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жуалы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Нұрлыкент – Б.Момышұлы"</w:t>
-[...35 lines deleted...]
-Ауданішілік</w:t>
+"Орталық базар – Аудандық аурухана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шақпақата – Б.Момышұлы"</w:t>
+"Орталық базар - Талапты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13902,88 +13915,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шымбұлақ – Б.Момышұлы"</w:t>
+"Дихан – Орталық базар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14016,88 +14029,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Көлтоған – Б.Момышұлы"</w:t>
+"Жұрымбай – Аудандық орталық аурухана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14130,88 +14143,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Күреңбел – Б.Момышұлы"</w:t>
+"Бәйтерек – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14244,88 +14257,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алатау – Б.Момышұлы"</w:t>
+"Қошқарата – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14358,88 +14371,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бақалы – Б.Момышұлы"</w:t>
+"Нұрлыкент – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14472,88 +14485,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Билікөл – Б.Момышұлы"</w:t>
+"Шақпақата – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14586,166 +14599,238 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қарабастау – Б.Момышұлы"</w:t>
+"Шымбұлақ – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Меркі ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Көлтоған – Б.Момышұлы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14779,51 +14864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жамбыл – Қант зауыты"</w:t>
+"Күреңбел – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14893,51 +14978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жамбыл – 1 отделение №9"</w:t>
+"Алатау – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15007,51 +15092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Меркі – Аспара"</w:t>
+"Бақалы – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15121,51 +15206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Меркі – Сыпатай батыр"</w:t>
+"Билікөл – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15235,321 +15320,321 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Меркі – Ращупкина көшесі"</w:t>
+"Қарабастау – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-Ауданішілік</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркі ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Шу ауданы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жамбыл – Қант зауыты"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Балуан Шолақ – Бөлтірік – Шу"</w:t>
+"Жамбыл – 1 отделение №9"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15582,88 +15667,814 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+"Меркі – Аспара"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Меркі – Сыпатай батыр"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Меркі – Ращупкина көшесі"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Райгаз – Жеміс-жидек"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балуан Шолақ – Бөлтірік – Шу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 "Бәйдібек – Шу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданішілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақтөбе – Мойынқұм – Жиенбет – Еңбек – Шу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15741,55 +16552,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>