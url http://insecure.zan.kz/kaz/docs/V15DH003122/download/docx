--- v0 (2025-11-10)
+++ v1 (2026-09-05)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f3d2a9" w14:textId="1f3d2a9">
+    <w:p w14:paraId="61f24ec" w14:textId="61f24ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,88 +85,177 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбекшіқазақ ауданында үгіттік баспа материалдарын орналастыру үшін орындарды белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы Еңбекшіқазақ ауданы әкімдігінің 2015 жылғы 20 наурыздағы № 292 қаулысы. Алматы облысы Әділет департаментінде 2015 жылы 03 сәуірде № 3122 болып тіркелді</w:t>
+        <w:t>Алматы облысы Еңбекшіқазақ ауданы әкімдігінің 2015 жылғы 20 наурыздағы № 292 қаулысы. Алматы облысы Әділет департаментінде 2015 жылы 03 сәуірде № 3122 болып тіркелді. Күші жойылды - Алматы облысы Еңбекшіқазақ ауданы әкімдігінің 2026 жылғы 30 маусымдағы № 336 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Күші жойылды - Алматы облысы Еңбекшіқазақ ауданы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">"Қазақстан Республикасындағы сайлау туралы" 1995 жылдың 28 қыркүйектегі Қазақстан Республикасының Конституциялық заңының </w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы сайлау туралы" 1995 жылдың 28 қыркүйектегі Қазақстан Республикасының Конституциялық заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тармағына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" 2001 жылдың 23 қаңтардағы Қазақстан Республикасының Заңының 31-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,267 +263,270 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, аудан әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекшіқазақ аудандық сайлау комиссиясымен (келісім бойынша) бірлесіп барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудан әкімі аппаратының басшысы Керімбеков Бекен Орынбекұлына осы қаулыны әділет органдарында мемлекеттік тіркелгеннен кейін ресми және мерзімді баспа басылымдарында, сондай-ақ Қазақстан Республикасының Үкіметі айқындаған интернет-ресурста және аудан әкімдігінің интернет-ресурсында жариялау жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осы қаулының орындалуын бақылау аудан әкімінің орынбасары Ахметов Бекет Төлегенұлына жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -440,71 +534,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Ысқақ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -544,8233 +617,6403 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Еңбекшіқазақ ауданы әкімдігінің 2015 жылғы "20" наурыздағы "Еңбекшіқазақ ауданында үгіттік баспа материалдарын орналастыру үшін орындарды белгілеу туралы" № 292 қаулысына қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="0"/>
+    <w:bookmarkStart w:name="z13" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үгіттік баспа материалдарын орналастыру үшін орындары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2525"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4712"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="2"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекен атаулары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...109 lines deleted...]
-</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналастыру орындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z16" w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есік қаласы бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есік қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...109 lines deleted...]
-</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудандық орталық ауруханасы ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, № 366</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есік қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...109 lines deleted...]
-</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шапағат" балабақшасы ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тоқатаев көшесі, № 19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z19" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ават ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ават ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ибдиминов көшесі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 18</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z21" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақши ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақши ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Үміт" балабақшасы ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлек батыр көшесі, № 47 а</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z23" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асы ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылшарық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аубакиров көшесі, № 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңашаруа ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық фельдшерлік пункті ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Одаманов көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 25</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z26" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балтабай ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балтабай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терешкова көшесі, № 7 а</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z28" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Бартоғай ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәжібаев көшесі, № 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z30" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Бәйтерек ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бәйтерек ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камаров көшесі, № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z32" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлек ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бейбітшілік көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 29</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z34" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйдібек би ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйдібек би ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмабеков көшесі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 1 а</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z36" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңашар ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Космос ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі, № 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z38" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдыбаев көшесі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 25 а</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z40" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каражота ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қаражота ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айсабаев көшесі, № 54 а</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z42" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракемер ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қаракемер ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тастанбеков көшесі, № 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z44" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратұрық ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауқаратұрық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рақымбаев көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 24 а</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ащысай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первомайская көшесі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірсіз</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z47" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көктөбе ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Естемесов көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 21 а</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z49" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорам ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорам ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тойбеков көшесі, № 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z51" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырбалтабай ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырбалтабай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек және Алтынсарин көшелерінің қиылысындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек және Алтынсарин көшелерінің қиылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екпенді ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық фельдшерлік пункті ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z54" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малыбай ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Малыбай ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Розыбакиев көшесі, нөмірсіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z56" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масақ ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қ.Ұлтарақов ауылы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...99 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+М.Мәметова көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірсіз</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z58" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рахат ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайназар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы көшесі, № 70 б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z60" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саймасай ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саймасай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хазиев көшесі, № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z62" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сөгеті ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра ауылы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- </w:t>
-[...101 lines deleted...]
-            </w:r>
+О. Жандосов атындағы орта мектебі ғимаратының алдындағы тақта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есбергенов көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  № 25</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z64" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ташкенсаз ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ташкенсаз ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мира көшесі, нөмірсіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z66" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тескенсу ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тескенсу ауылы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...109 lines deleted...]
-</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық дәрігерлік амбулатория ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоқбаев көшесі, № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z68" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрген ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрген ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлмамбет көшесі, № 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z70" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шелек ауылдық округі бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шелек ауылы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...99 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет үйі ғимаратының алдындағы тақта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жібек жолы көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 83</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8783,63 +7026,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9161,35 +7426,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>