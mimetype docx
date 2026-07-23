--- v0 (2025-11-07)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91bb862" w14:textId="91bb862">
+    <w:p w14:paraId="54fe71f" w14:textId="54fe71f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -727,80 +727,252 @@
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай электрондық сауда-саттық алаңы (бұдан әрі - БЭСА) - ақпараттық жүйе, дерекқордың, электрондық аукционға қатысушыларға бірыңғай жалпы қолжетімді қол жеткізу нүктесін ұсынатын, электрондық аукцион өткізу үшін қажетті ақпаратты енгізу, сақтау және өңдеу мүмкіндігін қамтамасыз ететін техникалық, бағдарламалық, телекоммуникациялық және басқа да құралдардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) БЭСА операторы - мүлікті өткізу жөнінде қызметтер көрсететін ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Е - Заң көмегі - адвокаттық қызметті және заң консультанттарының қызметін автоматтандыруға арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1573,634 +1745,728 @@
         <w:t>
       14. Тыйым салынған мүлікті электрондық аукционға шығару туралы шешімді сот орындаушысы қабылдайды, ол туралы тиісті қаулы шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Борышкерді және өндіріп алушыны жүргізілген бағалау туралы тиісінше хабардар етпей немесе таныстырмай және оларға бағалау нәтижесіне шағымдануға күнтізбелік он күн бермей, тыйым салынған мүлік электрондық аукционға қойылмайды. Көрсетілген мерзімді есептеу борышкерді және өндіріп алушыны жүргізілген бағалау туралы хабардар еткен немесе таныстырған күннен басталады. Борышкердің іздеуде болуы жағдайлары оның мүлкін өндіріп алу үшін кедергі болмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сот орындаушысының электрондық аукционға мүлікті қоюы БЭСА-ға атқарушылық құжаттың, мүлікті өткізуге қою туралы қаулының, борышкерді және өндіріп алушыны мүліктің бағасымен тиісінше хабардар ету немесе таныстыруды растайтын құжаттардың көшірмесін қоса бере отырып, өтінімді атқарушылық іс жүргізу бойынша автоматтандырылған ақпараттық жүйе арқылы жіберу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Сот орындаушысы БЭСА-ға жіберген өтінім автоматты түрде алда болатын электрондық аукцион туралы хабарландыру нысанында қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 16-1-тармақпен толықтырылды – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2. Тыйым салынған мүліктің электрондық аукционға шығарылуына, сондай-ақ мүлікті өткізуге арналған өтінімде берілген деректердің толықтығына және дұрыстығына сот орындаушысы жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 16-2-тармақпен толықтырылды – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Алдағы электрондық аукцион туралы хабарландыру аукцион өткiзiлгенге дейін күнтізбелік он күннен кешіктірілмей БЭСА-да жарияланады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-1. Сот орындаушысы БЭСА-ға жіберген өтінім автоматты түрде алда болатын электрондық аукцион туралы хабарландыру нысанында қалыптастырылады.</w:t>
+      Бұл хабарландыру жылжымалы және жылжымайтын мүлікті сатуға байланысты интернет-ресуртарында бір мезгілде жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тарау 16-1-тармақпен толықтырылды – ҚР Әділет министрінің 18.01.2017 </w:t>
-[...19 lines deleted...]
-        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Әділет министрінің 21.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      16-2. Тыйым салынған мүліктің электрондық аукционға шығарылуына, сондай-ақ мүлікті өткізуге арналған өтінімде берілген деректердің толықтығына және дұрыстығына сот орындаушысы жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Алдағы электрондық аукцион туралы хабарландыруда мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық аукцион күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лоттың атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лоттың бастапқы бағасы (құны) орта мүліктің нарықтық құнын көрсете отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электрондық аукционға қатысу үшін кепілдік жарна мөлшері және кепілдік жарна аударылуы тиіс БЭСА операторының банк шотының деректемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінімдерді қабылдау мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) БЭСА операторының, сот орындаушысының телефоны және мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өткізілетін объектінің суреттерімен мүлікті бағалау туралы есеп.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тарау 16-2-тармақпен толықтырылды – ҚР Әділет министрінің 18.01.2017 </w:t>
-[...19 lines deleted...]
-        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Әділет министрінің 21.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Электрондық аукционды өткізу туралы хабарландыру жарияланғаннан кейін БЭСА барлық ниет білдіргендерге лот бойынша ақпаратқа және БЭСА қызметін регламенттейтін ақпаратқа еркін қол жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...276 lines deleted...]
-      19. Электрондық аукционды өткізу туралы хабарландыру жарияланғаннан кейін БЭСА барлық ниет білдіргендерге лот бойынша ақпаратқа және БЭСА қызметін регламенттейтін ақпаратқа еркін қол жеткізуді қамтамасыз етеді.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Электрондық аукционға қатысу шарттары және қатысушыларды тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z55" w:id="28"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. БЭСА-ға өтінім түскен кезден бастап тұлға электрондық аукционның қатысушысы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2219,1940 +2485,2016 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="30"/>
+    <w:bookmarkStart w:name="z119" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20-1. Электрондық аукционға сатып алушылар ретінде Заңның 80-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғалар қатыса алмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 20-1-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-2. Электрондық аукцион басталар алдында қатысушылар хабарламаға ЭЦҚ арқылы қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тарау 20-1-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 20-2-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="31"/>
-[...15 lines deleted...]
-      20-2. Электрондық аукцион басталар алдында қатысушылар хабарламаға ЭЦҚ арқылы қол қояды.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Электрондық аукцион қатысушыларының өтінімдерін тіркеу алдағы аукцион туралы хабарландыруды жариялаған күннен бастап БЭСА веб-порталында жүзеге асырылады және аукцион басталғанға дейін жиырма төрт сағат бұрын аяқталады. Қабылдау және тіркеу мерзімі өткеннен кейін келіп түскен өтінімдер қаралмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Электрондық аукционға қатысушы ретінде тіркелу үшін электрондық аукцион қатысушысының кепілдік жарнаны аударғанын растайтын төлем құжатының электрондық көшірмесін қоса бере отырып, қатысушының ЭЦҚ-сы қойылған, осы Қағидаларға 1-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша электрондық өтінімді БЭСА веб-порталында тіркеу қажет.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Электрондық аукционға қатысу үшін кепілдік жарна мүліктің бағалау құнының бес пайызы мөлшерінде белгіленеді және электрондық аукционға қатысушы оны БЭСА операторының банктік шотына енгізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z59" w:id="34"/>
-[...15 lines deleted...]
-      23. Электрондық аукционға қатысу үшін кепілдік жарна мүліктің бағалау құнының бес пайызы мөлшерінде белгіленеді және электрондық аукционға қатысушы оны БЭСА операторының банктік шотына енгізеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қатысушымен кепілдік жарна БЭСА операторының банктік шотында қалдырылуы және бір ай ішінде кезекті элетрондық аукциондарға қатысу үшін пайдаланылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЭСА операторының банктік шотындағы кепілдік жарнаның мөлшері жеткіліксіз болған жағдайда қатысушы кепілдік жарнаның жетіспейтін сомасын төлеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЭСА операторының кепілдік жарнаны қайтаруы қатысушы кепілдік жарнаны қайтару туралы өтінімді растаған сәттен бастап бір жұмыс күн ішінде жүзеге асырылады, ол аукцион аяқталғаннан кейін не кейіннен кепілдік жарнаны қайтару туралы өтінімді беру жолымен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдік жарна қатысушыға өтінімде көрсетілген банктік шотқа қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қатысушы бір ай ішінде кепілдік жарнаны пайдаланбаған жағдайда, БЭСА операторы белгіленген мерзім өткен сәттен бастап бір жұмыс күні ішінде қатысушыға кепілдік жарнаны өтінімде көрсетілген банктік шотына қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 177</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Әділет министрінің 26.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Электрондық аукцион қатысушысы осы Қағидаларға 2-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша аукцион басталғанға дейін жиырма төрт сағаттан кешіктірмей электрондық аукционға қатысуға электрондық өтінімін қайтарып алуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. ЭЦҚ арқылы БЭСА-да орындалған әрекеттер электрондық аукционға қатысушысының атынан жүргізілген деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z62" w:id="37"/>
-[...15 lines deleted...]
-      26. ЭЦҚ арқылы БЭСА-да орындалған әрекеттер электрондық аукционға қатысушысының атынан жүргізілген деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Электрондық аукцион қатысушысы туралы мәліметтер қатысушының жеке кабинетінде болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
-[...15 lines deleted...]
-      27. Электрондық аукцион қатысушысы туралы мәліметтер қатысушының жеке кабинетінде болады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Егер электрондық аукцион қатысушысы ретінде тұлға туралы мәліметтер болмаса, БЭСА-ға өтінім қайта, бірақ аукцион басталғанға дейін жиырма төрт сағаттан кешіктірілмей жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Әділет министрінің 18.01.2017 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бес пайыздық кепілдік жарнаның аударылғанын растайтын төлем құжаты болмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық аукционға қатысуға өтінімдерді қабылдауға белгіленген мерзімнен кейін өтінім берілсе, тұлға электрондық аукцион қатысушысы болып танылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Электрондық аукцион қатысушыларының тізілімін БЭСА операторы электрондық форматта жүргізеді және онда мынадай мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім, лот, тегі, аты, әкесінің аты (болған кезде), не заңды тұлғаның атауы көрсетіле отырып, электрондық аукционға қатысатын адамдардың тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тегі, аты, әкесінің аты (болған кезде) не заңды тұлғаның атауы көрсетіле отырып, лоттың қайтарып алынған өтінімдерінің тізімі қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукционға қатысушылардың тізілімінде, сонымен қатар мынадай мәліметтер: электрондық аукцион қатысушысының идентификаттау коды, өтінім берілген лоттың атауы мен нөмірі, өтінімдерді қабылдау күні мен уақыты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1. Жеке және заңды тұлғалардың жазбаша сұрау салуы бойынша электрондық аукцион туралы мәліметтерді БЭСА операторы Қазақстан Республикасының заңнамасына сәйкес береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 30-1-тармақпен толықтырылды – ҚР Әділет министрінің 18.01.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z73" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. БЭСА операторы өтінімдер мен оларға қоса берілетін құжаттардың сақталуын, сондай-ақ олардың құпиялылығын қамтамасыз ету жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z74" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...186 lines deleted...]
-      30. Электрондық аукцион қатысушыларының тізілімін БЭСА операторы электрондық форматта жүргізеді және онда мынадай мәліметтер:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Электрондық аукционды өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...232 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Электрондық аукцион мүліктің құнын арттыруға сауда-саттыққа онлайн режимдегі екі және одан да көп тіркелген қатысушылардан өтінімдер болған кезде өткізіледі, ал өтінімдер болмаған жағдайда аукцион өтпеді деп танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. Егер электрондық аукцион басталған сәтте онлайн режимде екіден кем қатысушы болатын болса немесе электрондық аукционға қатысушылар лоттың жарияланған бағаларының бір де бірін растамаса, аукцион өтпеді деп танылады. Бұл ретте электрондық аукцион қорытындысы туралы хаттаманы автоматты түрде қалыптастырумен электрондық аукцион тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 32-1-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мүлік электрондық аукционға бағалау құнынан белгіленген 3 пайыздық қадаммен қойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z77" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Электрондық аукцион аукционға қатысушылардан лоттың бастапқы бағасынан бір қадамға ұлғайтылған лот бағасы туралы ұсыныстарға сұрау салуынан басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z78" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Егер аукционға қатысушылардың бірі ұсыныстарға сұрау салу басталғаннан бастап бес минут ішінде белгіленген қадамға ұлғайған лоттың бағасын растайтын болса, лоттың бағасы туралы келесі ұсынысты растау уақыты бес минутқа ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Егер соңғы ұсынысты растаған кезден бастап бес минут ішінде бір де бір қатысушы лоттың бағасын ұлғайту туралы келесі ұсынысты растамаса, аукцион қорытындысы туралы хаттама автоматты түрде жасалуымен электрондық аукцион аяқталады. Лоттың бағасы туралы ұсынысты соңғы болып растаған қатысушы электрондық аукционның жеңімпазы деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Егер электрондық аукцион басталғаннан бастап бес минут ішінде аукционның бір де бір қатысушысы сауда-саттықтың алдын ала белгіленген қадамын қолдау жолымен мүліктің құнын арттырмаса, электрондық аукцион өтпеді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="45"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z122" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. Аукцион өтпеді деп танылған және өндіріп алушы мүлікті өзіне қалдырудан бас тартқан жағдайда, сот орындаушысы бірінші аукцион өткізілген күннен бастап он жұмыс күні өткен соң бағаны төмендету әдісімен қайта аукцион тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тарау 32-1-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 37-1-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="46"/>
-[...95 lines deleted...]
-      37. Егер электрондық аукцион басталғаннан бастап бес минут ішінде аукционның бір де бір қатысушысы сауда-саттықтың алдын ала белгіленген қадамын қолдау жолымен мүліктің құнын арттырмаса, электрондық аукцион өтпеді деп танылады.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-2. Қайта электрондық аукцион аукционға қатысушылардан лоттың бастапқы бағасынан бір қадамға төмендетілген бағасы туралы ұсыныстарға сұрау салудан басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 37-2-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="51"/>
-[...15 lines deleted...]
-      37-1. Аукцион өтпеді деп танылған және өндіріп алушы мүлікті өзіне қалдырудан бас тартқан жағдайда, сот орындаушысы бірінші аукцион өткізілген күннен бастап он жұмыс күні өткен соң бағаны төмендету әдісімен қайта аукцион тағайындайды.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Егер ұсыныстарға сұрау салу басталғаннан бастап бес минут ішінде бірде бір қатысушы лотты сатып алу туралы өзінің келісімін растамаса, лоттың бағасы қадамның белгіленген шамасына төмендеуін жалғастырады, ал аукцион қатысушыларының келісімін растау үшін уақыт келесі бес минутқа ұзартылады. Бұл ретте өткізілетін мүліктің бастапқы бағасы қатысушылардың бірі мүлікті жарияланған бағамен сатып алуға келіскен кезге дейін белгіленген қадаммен төмендетіледі, ол елу пайыздан төмен болмауға, ал жылжымайтын мүлікке қатысты электрондық аукционға шығарылған мүліктің бағалау құнынан жетпіс бес пайызға төмен болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тарау 37-1-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="52"/>
-[...15 lines deleted...]
-      37-2. Қайта электрондық аукцион аукционға қатысушылардан лоттың бастапқы бағасынан бір қадамға төмендетілген бағасы туралы ұсыныстарға сұрау салудан басталады.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-1. Лоттың жарияланған бағасы қатысушылардың бірі растаған кезде ол аукцион жеңімпазы болып танылады және электрондық аукцион қорытындылары туралы хаттаманы автоматты түрде қалыптастырумен аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тарау 37-2-тармақпен толықтырылды - ҚР Әділет министрінің 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 38-1-тармақпен толықтырылды – ҚР Әділет министрінің 26.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-2. Егер электрондық аукцион барысында лоттың бағасын төмендету әдісімен лоттың бағасын бір қадамға төмендету басталғаннан бастап бес минут ішінде екі немесе одан да көп қатысушылар лоттың ұсынылған бағасын растаса, онда лоттың жарияланған бағасын төмендету әдісімен бірінші растаған қатысушы аукцион жеңімпазы деп танылады және электрондық аукцион қорытындылары туралы хаттаманы автоматты түрде қалыптастырумен электрондық аукцион аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 38-2-тармақпен толықтырылды – ҚР Әділет министрінің 26.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="53"/>
-[...97 lines deleted...]
-      38-1. Лоттың жарияланған бағасы қатысушылардың бірі растаған кезде ол аукцион жеңімпазы болып танылады және электрондық аукцион қорытындылары туралы хаттаманы автоматты түрде қалыптастырумен аяқталады.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Электрондық аукцион қорытындысы туралы хаттамада аукционның әрбір қатысушысының атауы, олар ұсынған баға, сондай-ақ әрбір қатысушының ұсынылған лоттың бағасына ЭЦҚ қол қою уақыты көрсетіле отырып, аукционның әрбір қадамының тарихы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4305,517 +4647,517 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сатып алған мүліктің ақысын электрондық аукцион жеңімпазы электрондық аукцион қорытындылары бекітілгеннен кейін бес жұмыс күні ішінде аумақтық әділет органының қолма-қол ақшаны бақылау шотына немесе жеке сот орындаушысының ағымдағы шотына ақша аудару арқылы төлейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЭСА операторының аукцион жеңімпазының кепілдік жарнасын аумақтық әділет органының қолма-қол ақшаны бақылау шотына немесе жеке сот орындаушысының ағымдағы шотына аударуы жиырма төрт сағат ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Егер жеңімпаз белгіленген мерзімде сатып алған мүліктің құнын төлемесе, оның кепілдік жарнасы қайтарылмайды. Егер қатысушының электрондық аукционға қатысу құқығы болмаған жағдайда, қатысушылардың кепілдік жарнасы қайтарылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z86" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Электрондық аукцион өткізілмеді деп танылған кезде өндіріп алушы аукцион өткізілмеді деп танылған күннен бастап бес жұмыс күні ішінде сот орындаушысына өтініш беру арқылы бағалау құны бойынша мүлікті өзіне қалдыруға құқылы. Өндіріп алушының көрсетілген мерзім ішінде мүлікті өзіне қалдыру туралы өтінішінің болмауы өндіріп алушының мүлікті қабылдаудан бас тартуы деп танылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...33 lines deleted...]
-      42. Егер жеңімпаз белгіленген мерзімде сатып алған мүліктің құнын төлемесе, оның кепілдік жарнасы қайтарылмайды. Егер қатысушының электрондық аукционға қатысу құқығы болмаған жағдайда, қатысушылардың кепілдік жарнасы қайтарылмайды.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Атқарушылық іс жүргізу шеңберінде электрондық аукцион өткізу арқылы тыйым салынған мүлікті өткізу рәсімі екі реттен артық өткізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
-[...15 lines deleted...]
-      43. Электрондық аукцион өткізілмеді деп танылған кезде өндіріп алушы аукцион өткізілмеді деп танылған күннен бастап бес жұмыс күні ішінде сот орындаушысына өтініш беру арқылы бағалау құны бойынша мүлікті өзіне қалдыруға құқылы. Өндіріп алушының көрсетілген мерзім ішінде мүлікті өзіне қалдыру туралы өтінішінің болмауы өндіріп алушының мүлікті қабылдаудан бас тартуы деп танылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Мүлік өндіріп алушыға берілген кезде өндіріп алушы қабылданатын мүлкінің құнынан атқарушылық әрекеттер жасау жөніндегі шығыстар сомасын және мүліктің берілген құнына мөлшерлес, жеке сот орындаушысының қызметіне ақы төлеу сомасын бес жұмыс күні ішінде өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
-[...15 lines deleted...]
-      44. Атқарушылық іс жүргізу шеңберінде электрондық аукцион өткізу арқылы тыйым салынған мүлікті өткізу рәсімі екі реттен артық өткізілмейді.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Өндіріп алушы мүлікті қабылдаудан бас тартқан кезде сот орындаушысы өндіріп алушы мүлікті өзіне қалдырудан бас тартқан кезден бастап БЭСА-ға тиісті өтінімді қайта орналастыру арқылы электрондық аукцион рәсімін тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Электрондық аукционның қорытындысы бойынша осы Қағидалардың 3-қосымшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысанда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> электрондық аукцион қорытындысы туралы хаттама ресімделеді, оған ЭЦҚ арқылы аукционның жеңімпазы, сот орындаушысы және БЭСА операторы қол қояды. Өткен аукционның қорытындысы туралы хаттама сатып алу-сату шартын жасасу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Электрондық аукционның нәтижелері бойынша сатып алынған мүліктің құны төленгеннен кейін сот орындаушысы мен аукционда мүлікті сатып алушының арасында сатып алу-сату шарты жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған шарт олар алған мүліктің мемлекеттік органдарда сатып алушының меншік құқығын тіркеуі үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Электрондық аукцион барысында БЭСА-ға техникалық істен шығуы туындаған кезде, БЭСА операторы БЭСА-ның техникалық істен шығуы бар екендігі туралы фактіні назарға алады және ол туралы барлық қатысушыларға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z91" w:id="64"/>
-[...15 lines deleted...]
-      48. Электрондық аукционның нәтижелері бойынша сатып алынған мүліктің құны төленгеннен кейін сот орындаушысы мен аукционда мүлікті сатып алушының арасында сатып алу-сату шарты жасалады.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Электрондық аукцион өткізуге немесе аукцион жүргізу рәсімдеріне кедергі жасайтын БЭСА-ның техникалық істен шығу фактісі болған жағдайда, БЭСА операторы техникалық істен шығуды жөндеген күннен кейін, қатысушыларға аталған аукционның жалғасу күні мен уақыты туралы алдын ала хабарлаумен аукционды келесі үш жұмыс күнінің біріне ауыстырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:p>
-[...33 lines deleted...]
-      49. Электрондық аукцион барысында БЭСА-ға техникалық істен шығуы туындаған кезде, БЭСА операторы БЭСА-ның техникалық істен шығуы бар екендігі туралы фактіні назарға алады және ол туралы барлық қатысушыларға хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Егер электрондық аукционға қатысушы БЭСА-ға интернетке шығу мүмкіндігінің болмауынан не БЭСА-ға қатысы жоқ өзге себептерге байланысты кіре алмаса, егер БЭСА онлайн режимінде екіден кем емес қатысушы болса, онда оның қатысуынсыз аукцион өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z93" w:id="66"/>
-[...15 lines deleted...]
-      50. Электрондық аукцион өткізуге немесе аукцион жүргізу рәсімдеріне кедергі жасайтын БЭСА-ның техникалық істен шығу фактісі болған жағдайда, БЭСА операторы техникалық істен шығуды жөндеген күннен кейін, қатысушыларға аталған аукционның жалғасу күні мен уақыты туралы алдын ала хабарлаумен аукционды келесі үш жұмыс күнінің біріне ауыстырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51-1. Алып тасталды - ҚР Әділет министрінің 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Қорытынды ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z94" w:id="67"/>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:bookmarkStart w:name="z96" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Өткізуге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4830,51 +5172,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>хабарлама жасау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> құжаттары (лицензия және т.б) талап етілетін мүлікті сот орындаушысы тиісті рұқсаттары бар сауда қызметінің қатысушылары арқылы заңнамаға сәйкес іске асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4979,100 +5321,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық аукционға қатысуға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЭЛЕКТРОНДЫҚ ӨТІНІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6085,100 +6427,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z102" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z102" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық аукционға қатысуға электрондық өтінімді</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қайтарып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7382,68 +7724,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="74"/>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық аукцион қорытындысы туралы хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Әділет министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8293,364 +8635,364 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 100 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Әділет министрінің мына бұйрықтарының күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Атқарушылық құжаттарды орындау кезінде тыйым салынған мүлікті сату ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2010 жылғы 3 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 308 бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2010 жылғы 9 қарашада № 6630 болып тіркелді, мынадай: "Казахстанская правда" 2010 жылғы 26 қарашадағы № 321-322 (26382-26383), "Официальная газета" 2010 жылғы 24 желтоқсандағы № 52 (522), "Егемен Қазақстан" 2010 жылғы 30 қарашадағы № 506-512 (26355) жарияланды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z109" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Әділет министрлігінің міндетін атқарушысының "Атқарушылық құжаттарды орындау кезінде тыйым салынған мүлікті сату ережесін бекіту туралы" 2010 жылғы 3 қарашадағы № 308 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Әділет министрінің 2011 жылғы 20 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153 бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2011 жылы 18 мамырда № 6963 болып тіркелді, мынадай: "Казахстанская правда" 2012 жылғы 22 ақпандағы № 53 (26872) жарияланды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z110" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Жекелеген негіздер бойынша мемлекет меншігіне айналдырылған (түскен) бағалы металдарды, асыл тастарды және олардан жасалған бұйымдарды тасымалдау, қабылдау, есепке алу, бағалау, сақтау және өткізу ережелерін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2011 жылғы 13 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261 бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2011 жылғы 8 қарашада № 7289 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z111" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Атқарушылық құжаттарды орындау кезінде тыйым салынған мүлікті сату ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2010 жылғы 3 қарашадағы № 308 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2013 жылғы 14 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272 бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2013 жылы 19 тамызда № 8627 болып тіркелді, мынадай: "Казахстанская правда" 2013 жылғы 11 қыркүйектегі № 271 (27545), "Егемен Қазақстан" 2013 жылғы 11 қыркүйектегі № 209 (28148) жарияланды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z112" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z112" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Атқарушылық құжаттарды орындау кезінде тыйым салынған мүлікті сату ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2010 жылғы 3 қарашадағы № 308 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Әділет министрінің 2014 жылғы 27 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126 бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2014 жылғы 1 сәуірде № 9289 болып тіркелді, 2014 жылғы 7 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z113" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "Электрондық аукцион нысанында тыйым салынған мүлікті сату бойынша сауда-саттықтарды өткізу ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2014 жылғы 27 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125 бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2014 жылғы 1 сәуірде № 9290 болып тіркелді, 2014 жылғы 7 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>