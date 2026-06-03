--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b0609b" w14:textId="4b0609b">
+    <w:p w14:paraId="66f8c84" w14:textId="66f8c84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,11842 +93,11876 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адвокаттық және нотариаттық қызмет түрлерін лицензиялаудың кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің м.а. 2015 жылғы 20 қаңтардағы № 20 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 17 ақпанда № 10270 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Әділет министрінің м.а. 2015 жылғы 20 қаңтардағы № 20 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 17 ақпанда № 10270 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      «Рұқсаттар және хабарламалар туралы» 2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының 12-бабы </w:t>
+        <w:t xml:space="preserve">
+      "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-1) тармақшасын</w:t>
-      </w:r>
-[...302 lines deleted...]
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>    </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">
+      іске асыру мақсатында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>  Министрдің міндетін атқарушы                      З.Баймолдина</w:t>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      «КЕЛІСІЛДІ»</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-      </w:t>
-[...105 lines deleted...]
-        <w:t>      2015 жыл 22 қаңтар</w:t>
+      1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      «КЕЛІСІЛДІ»</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      1) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...6 lines deleted...]
-          <w:i/>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Pecпубликасының</w:t>
-[...71 lines deleted...]
-        <w:t>      2015 жыл 27 қаңтар</w:t>
+        <w:t xml:space="preserve"> сәйкес адвокаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестігін растайтын құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы  </w:t>
-[...2 lines deleted...]
-        <w:br/>
+      2) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша адвокаттық қызметті жүзеге асыру мәліметтерінің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-Әділет министрінің    </w:t>
-[...2 lines deleted...]
-        <w:br/>
+      3) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нотариаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестігін растайтын құжаттардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-2015 жылғы 20 қаңтардағы </w:t>
-[...2 lines deleted...]
-        <w:br/>
+      4) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-1-қосымша        </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша нотариаттық қызметті жүзеге асыру мәліметтерінің нысаны бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің орынбасары Б.Ж. Әбдірайымға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркеу қызметі және заң қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бұйрықты мемлекеттік тіркеуді және оны ресми жариялауды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министрдің міндетін атқарушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+З.Баймолдина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Pecпубликасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялар және даму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+министрінің орынбасары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________ А.Рау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2015 жыл 22 қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Pecпубликасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық экономика министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________ Е.Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2015 жыл 27 қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 20 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...13 lines deleted...]
-құжаттардың тізбесі</w:t>
+        <w:t xml:space="preserve"> Адвокаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1228"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2440"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...137 lines deleted...]
-              <w:t>Ескертпе</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адвокаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адвокаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
+              <w:t>
+Тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>«Жеке тұлға» мемлекеттік дерекқорыдағы (бұдан әрі - ЖТ МДҚ) ақпаратты алу мүмкіндігі болғанда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке тұлға" мемлекеттік дерекқорындағы (бұдан әрі – ЖТ МДҚ) ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы ақпаратты қамтитын мәліметтер нысаны; шетелдік білім беру мекемелері берген дипломдар үшін Қазақстан Республикасының "Білім беру туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде бес жыл адвокаттық қызмет өтілі бар адвокатта алты айдан бір жылға дейін тағылымдамадан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адвокаттан тағылымдамадан өткені туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адвокаттық қызметпен айналысуға үміткер адамдардың аттестаттаудан өтуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адвокаттық қызметпен айналысуға аттестаттаудан өткені туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...137 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу комитетінің (бұдан әрі – ҚР БП ҚСАЕК) адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Е-лицензиялау"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік дерекқорымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бұдан әрі – ЕЛ МДҚ) ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>«Е-лицензиялау»  мемлекеттік дерекқорыдағы  (бұдан әрі - ЕЛ МДҚ) МДҚ ықпалдасқан ҚР БП ҚСАЕК дерекқорында болған жағдайда талап етілмейді</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Жоғарғы Сот Кеңесі жанындағы Біліктілік комиссиясында біліктілік емтиханын тапсырған, сотта тағылымдамадан ойдағыдай өткен және облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірін алған адамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>Қазақстан Республикасының Жоғарғы Сот Кеңесі жанындағы Біліктілік комиссиясында біліктілік емтиханын тапсырған, сотта тағылымдамадан ойдағыдай өткен және облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірін алған адамдар үшін</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Диплом туралы ақпаратты қамтитын мәліметтер нысаны; шетел білім беру мекемелері берген дипломдар үшін Қазақстан Республикасының "Білім беру туралы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына біліктілік емтиханын тапсыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына біліктілік емтиханын тапсырғаны туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірімен сотта тағылымдамадан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірімен сотта тағылымдамадан өткені туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде бес жыл адвокаттық қызмет өтілі бар адвокатта алты айдан бір жылға дейін тағылымдамадан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адвокаттан тағылымдамадан өткені туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...137 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЕЛ МДҚ ықпалдасқан ҚР БП ҚСАЕК дерекқорында болған жағдайда талап етілмейді</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағының 1), 2), 3), 9), 10) және 12) тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан адамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>«Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы» Қазақстан Республикасы Конституциялық Заңының 34-бабы 1-тармағының 1), 2), 3), 9) және 12) тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан адамдар үшін</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы ақпаратты қамтитын мәліметтер нысаны; шетелдік білім беру мекемелері берген дипломдар үшін Қазақстан Республикасының "Білім беру туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына тағайындау және судья лауазымынан босату туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына тағайындау және судья лауазымынан босату туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...137 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарколoгиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...461 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...280 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...290 lines deleted...]
-              <w:t>ЕЛ МДҚ ықпалдасқан ҚР БП ҚСАЕК дерекқорында болған жағдайда талап етілмейді</w:t>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 20 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...8 lines deleted...]
-          <w:b w:val="false"/>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-2-қосымша       </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адвокаттық қызметті жүзеге асыру мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...52 lines deleted...]
-жеке тұлғаның аты-жөні (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>барлық адамдар үшін толтырылады</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-1. Диплом туралы мәліметтер</w:t>
-[...603 lines deleted...]
-5. босату негізі ___________________________________________________</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      жеке тұлғаның аты-жөні (болған жағдайда), жеке сәйкестендіру нөмірі) барлық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      адамдар үшін толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Диплом туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. жоғары оқу орнының атауы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. мамандық атауы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. мамандық шифры __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. диплом нөмірі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. дипломның берілген күні ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. дипломды тану/нострификациялау туралы куәліктің берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. дипломды тану/ нострификациялау туралы куәліктің нөмірі _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (6, 7-тармақтар шетелдік білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тағылымдамадан өткені туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. тағылымдамадан өткені туралы қорытындының бекітілген күні ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. облысы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. тағылымдаманың жетекшісі___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. тағылымдаманың басталған күні _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. тағылымдаманың аяқталған күні _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Аттестаттау туралы шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қала _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. өткізілген күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. қарау мәртебесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-Әділет министрінің    </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Қазақстан Республикасының Жоғары Сот Кеңесінің жанындағы Біліктілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Судья лауазымына біліктілік емтиханын тапсыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. өткізілген күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. қарау мәртебесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-2015 жылғы 20 қаңтардағы </w:t>
-[...3 lines deleted...]
-      </w:r>
+      5) Облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірі бар сотта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      тағылымдамадан өту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. облыстық немесе оған теңестірілген соттың жалпы отырысының болған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. облысы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың басталған күні ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың аяқталған күні ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-№ 20 бұйрығына      </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Қазақстан Республикасының 2000 жылғы 25 желтоқсандағы "Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Республикасындағы сот жүйесі және судьялардың мәртебесі туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-3-қосымша        </w:t>
+      Конституциялық Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1), 2), 3), 9), 10) және 12) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жарлықтың нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. судья лауазымына тағайындау туралы Жарлықтың қабылданған күні ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жарлықтың нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. босату негізі ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 20 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығына 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Нотариаттық қызметпен айналысу үшін олардың сәйкестігін растайтын біліктілік талаптары және құжаттар тізбесі</w:t>
+        <w:t xml:space="preserve"> Нотариаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="831"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2827"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...179 lines deleted...]
-              <w:t>Ескертпе</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариаттық қызметті жүзеге асыруға қойылатын біліктілік талаптарына сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
+              <w:t>
+Тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...179 lines deleted...]
-              <w:t>«Жеке тұлға» мемлекеттік дерекқорыдағы (бұдан әрі - ЖТ МДҚ) ақпаратты алу мүмкіндігі болғанда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 жасқа толған Қазақстан Pecпубликасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы, шетелдік білім беру мекемелері берген дипломдар үшін Қазақстан Республикасының "Білім туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде бір жыл мерзімде нотариуста тағылымдамадан эту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариуста тағылымдамадан өткені туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариаттық қызметпен айналысу құқығына аттестаттаудан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариаттық қызметпен айналысу құқығына аттестаттаудан өткені туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңгерлік мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуын растайтын (салыстыру үшін түпнұсқасы берілмеген жaғдайда нотариалды куәландырылған) құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың электрондық көшірмесі ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>«Е-лицензиялау» мемлекеттік дерекқорыдағы (бұдан әрі - ЕЛ МДҚ) МҚД ықпалдасқан ҚР БП ҚСАЕК дерекқорында болған жағдайда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының Әділет біліктілік алқасында немесе Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
+              <w:t>
+Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЖТ МДҚ-дағы ақпаратты алу мүмкіндігі болғанда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 жасқа толған Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы, шетелдік білім беру мекемелері берген дипломдар үшін Қазақстан Республикасының "Білім туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына біліктілік емтиханын тапсыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына біліктілік емтиханын тапсыру туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде бір жыл мерзімде нотариуста тағылымдамадан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариуста тағылымдамадан өткені туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуын растайтын (салыстыру үшін түпнұсқасы берілмеген жағдайда нотариалды куәландырылған) құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың электрондық көшірмесі ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЕЛ МДҚ ықпалдасқан ҚР БП ҚСАЕК дерекқорында болған жағдайда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрақты судьялар үшін</w:t>
+              <w:t>
+Тұрақты судьялар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЖТ МДҚ-дағы ақпаратты алу мүмкіндігі болғанда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 жасқа толған Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы, шетелдік білім беру мекемелері берген дипломдар үшін Қазақстан Республикасының "Білім туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына тағайындау туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына тағайындау туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде бір жыл мерзімде нотариуста тағылымдамадан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариуста тағылымдамадан өткені туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуын растайтын (салыстыру үшін түпнұсқасы берілмеген жағдайда нотариалды куәландырылған) құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың электрондық көшірмесі ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өз міндеттерін орындау кезінде атына нұқсан келтіретін теріс қылықтары және заңдылықты бұзғаны үшін сот лауазымынан босатылған судьяларды қоспағанда, тұрақты судья болып жұмыс істеген адамдар үшін</w:t>
+              <w:t>
+Өз міндеттерін орындау кезінде атына нұқсан келтіретін теріс қылықтары және заңдылықты бұзғаны үшін судья лауазымынан босатылған судьяларды қоспағанда, тұрақты судья болып жұмыс істеген адамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЖТ МДҚ-дағы ақпаратты алу мүмкіндігі болғанда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 жасқа толған Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы, шетелдік білім беру мекемелері берген диплом дар үшін Қазақстан Республикасының "Білім туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына тағайындау және судья лауазымынан босату туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судья лауазымына тағайындау және судья лауазымынан босату туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде бір жыл мерзімде нотариуста тағылымдамадан өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариуста тағылымдамадан өткені туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуын растайтын (салыстыру үшін түпнұсқасы берілмеген жағдайда нотариалды куәландырылған) құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың электрондық көшірмесі ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЕЛ МДҚ ықпалдасқан ҚР БП ҚСАЕК дерекқорында болған жағдайда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік нотариустар үшін</w:t>
+              <w:t>
+Мемлекеттік нотариустар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>ЖТ МДҚ-дағы ақпаратты алу мүмкіндігі болғанда талап етілмейді</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 жасқа толған Қазақстан Республикасының азаматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматының жеке басын куәландыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТ МДҚ ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары заң білімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом туралы, шетелдік білім беру мекемелері берген диплом дар үшін Қазақстан Республикасының "Білім туралы" Заңына сәйкес нострификациялау немесе танылу рәсімінен өткенін растайтын құжат туралы ақпарат қамтылған мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң мамандығы бойынша кемінде екі жыл жұмыс өтілінің болуын растайтын (салыстыру үшін түпнұсқасы берілмеген жағдайда нотариалды куәландырылған) құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың электрондық көшірмесі ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Құжаттың электрондық көшірмесі ұсынылады</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерде есепте тұрғандығы туралы мәліметтердің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық және психиатриялық диспансерлерден алынған мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесінен ақпаратты алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
-[...110 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттылығының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК адамның қылмыстық құқық бұзушылық жасағаны туралы есепке алу жөніндегі мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР БП ҚСАЕК дерекқоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 20 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...8 lines deleted...]
-          <w:b w:val="false"/>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-4-қосымша         </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нотариаттық қызметті жүзеге асыру мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...52 lines deleted...]
-жеке тұлғаның аты-жөні (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>барлық адамдар үшін толтырылады</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      жеке тұлғаның аты-жөні (болған жағдайда), жеке сәйкестендіру нөмірі) барлық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-1. Диплом туралы мәліметтер</w:t>
-[...3 lines deleted...]
-      </w:r>
+      адамдар үшін толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. жоғары оқу орнының атауы ________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1) Диплом туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. мамандық атауы __________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. жоғары оқу орнының атауы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. мамандық шифры __________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. мамандық атауы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-4. диплом нөмірі ___________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. мамандық шифры __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. дипломның берілген күні _________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. диплом нөмірі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-6. дипломды тану/нострификациялау туралы куәліктің берілген күні</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. дипломның берілген күні ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-7. дипломды тану/ нострификациялау туралы куәліктің нөмірі _________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      6. дипломды тану/нострификациялау туралы куәліктің берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-(6, 7-тармақтар шетел білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
-[...3 lines deleted...]
-      </w:r>
+      7. дипломды тану/ нострификациялау туралы куәліктің нөмірі _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. Тағылымдамадан өткені туралы қорытынды</w:t>
-[...3 lines deleted...]
-      </w:r>
+      (6, 7-тармақтар шетелдік білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. тағылымдамадан өткені туралы қорытындының бекітілген күні _______</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2) Тағылымдамадан өткені туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. облысы __________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. тағылымдамадан өткені туралы қорытындының бекітілген күні ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. тағылымдаманың жетекшісі ________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. облысы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-4. тағылымдаманың басталған күні ___________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. тағылымдаманың жетекшісі___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. тағылымдаманың аяқталған күні ___________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. тағылымдаманың басталған күні _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. тағылымдаманың аяқталған күні _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. Комиссияның аттестаттау туралы шешімі</w:t>
-[...3 lines deleted...]
-      </w:r>
+      тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. қала ____________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3) Аттестаттау туралы шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. өткізілген күні _________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. қала _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. қарау мәртебесі _________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. өткізілген күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-Қазақстан Республикасының Жоғары Сот Кеңесінің жанындағы Біліктілік комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. қарау мәртебесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Жоғары Сот Кеңесінің жанындағы Біліктілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-4. Судья лауазымына біліктілік емтиханын тапсыру</w:t>
-[...3 lines deleted...]
-      </w:r>
+      комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. өткізілген күні _________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4) Судья лауазымына біліктілік емтиханын тапсыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. қарау мәртебесі _________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. өткізілген күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-тұрақты судьялар үшін</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. қарау мәртебесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер (бұдан әрі – </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-5. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер (бұдан әрі - Жарлық)</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Жарлық)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. Жарлық нөмірі ___________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Жарлық нөмірі ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні ______</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. Жарлықтың нөмірі ________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. Жарлықтың нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-4. судья лауазымынан босату туралы Жарлықтың қабылданған күні ______</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. судья лауазымынан босату туралы Жарлықтың қабылданған күні ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. босату негізі ___________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. босату негізі ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-тұрақты судья болып істеген адамдар үшін</w:t>
-[...3 lines deleted...]
-      </w:r>
+      тұрақты судья болып істеген адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-6. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
-[...3 lines deleted...]
-      </w:r>
+      6) Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. Жарлықтың нөмірі__________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Жарлықтың нөмірі_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні ___</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. Жарлықтың нөмірі ________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. Жарлықтың нөмірі _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні ______</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. Босату негізі ___________________________________________________</w:t>
+      5. Босату негізі _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11936,55 +11970,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>