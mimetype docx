--- v1 (2026-06-03)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66f8c84" w14:textId="66f8c84">
+    <w:p w14:paraId="2ea5642" w14:textId="2ea5642">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1203,50 +1203,158 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -1381,50 +1489,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4600,1074 +4715,163 @@
               <w:t>
 ҚР БП ҚСАЕК дерекқоры</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 190</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      2-қосымшаның оң жақ жоғары бұрышы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...811 lines deleted...]
-      5. босату негізі ________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5703,50 +4907,1202 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 20 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адвокаттық қызметті жүзеге асыру мәліметтерінің нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке тұлғаның аты-жөні (болған жағдайда), жеке сәйкестендіру нөмірі) барлық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдар үшін толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Диплом туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. жоғары оқу орнының атауы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. мамандық атауы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. мамандық шифры __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. диплом нөмірі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. дипломның берілген күні ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. дипломды тану/нострификациялау туралы куәліктің берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. дипломды тану/ нострификациялау туралы куәліктің нөмірі _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (6, 7-тармақтар шетелдік білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тағылымдамадан өткені туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. тағылымдамадан өткені туралы қорытындының бекітілген күні ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. облысы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. тағылымдаманың жетекшісі___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. тағылымдаманың басталған күні _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. тағылымдаманың аяқталған күні _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Аттестаттау туралы шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қала _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. өткізілген күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. қарау мәртебесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Жоғары Сот Кеңесінің жанындағы Біліктілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Судья лауазымына біліктілік емтиханын тапсыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. өткізілген күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. қарау мәртебесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірі бар сотта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тағылымдамадан өту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. облыстық немесе оған теңестірілген соттың жалпы отырысының болған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. облысы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың басталған күні ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың аяқталған күні ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2000 жылғы 25 желтоқсандағы "Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасындағы сот жүйесі және судьялардың мәртебесі туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Конституциялық Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1), 2), 3), 9), 10) және 12) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жарлықтың нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. судья лауазымына тағайындау туралы Жарлықтың қабылданған күні ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жарлықтың нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. босату негізі ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5803,50 +6159,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10969,50 +11332,165 @@
               <w:t>
 ҚР БП ҚСАЕК дерекқоры</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕЛ МДҚ ықпалдасқан жағдайда талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымшаның оң жақ жоғары бұрышы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11970,55 +12448,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>