--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d88f23" w14:textId="7d88f23">
+    <w:p w14:paraId="ee08579" w14:textId="ee08579">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,150 +112,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 29 желтоқсандағы № 1265 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 10 ақпанда № 13039 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Кәсіпкерлік кодексінің 282-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      Қазақстан Республикасы Кәсіпкерлік кодексінің 282-бабы 7-тармағына "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы iстер министрлiгi туралы Ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>95) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 26.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/243</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1129,265 +1129,285 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының бейрезиденттері болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық визаны алуға өтінішхатты беру қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының Кәсіпкерлік кодексінің 282-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармақшасына сәйкес әзірленді және "Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық визаны алуға өтінішхатты беру" мемлекеттік қызметін (бұдан әрі - мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      1. Осы Қазақстан Республикасының бейрезиденттері болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық визаны алуға өтінішхатты беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>282-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тармағына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы iстер министрлiгi туралы Ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>95) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және "Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық визаны алуға өтінішхатты беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 26.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/243</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР Сыртқы істер министрінің 17.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
-[...91 lines deleted...]
-      2) "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - Портал) - нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      2) "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал) – нормативтік құқықтық базаны қоса алғандағы шоғырландырылған үкіметтік ақпараттың барлығына, және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін цифрлық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беруге көрсетілетін қызметті алушы (бұдан әрі – көрсетілетін қызметті алушы) – жеке немесе Қазақстан Республикасының аумағында тіркелген заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
@@ -1472,50 +1492,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1794,943 +1834,1073 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік қызмет көрсетуге өтінім көрсетілетін қызметті берушіге келіп түскен сәтте тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік қызмет көрсетуге өтінім көрсетілетін қызметті берушіге келіп түскен сәтте тіркеледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      7. Көрсетілетін қызметті беруші өтінім тіркелген сәттен бастап 3 (үш) жұмыс күні ішінде осы Қағидалардың талаптарына сәйкестігін тексереді және осы Қағидаларға 2-қосымшада көрсетілген талаптарға сәйкестігін тексеруді жүзеге асырады және мынадай шарттардың бірі болған жағдайда өтініш беру туралы шешім қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғаның өтінім беруге дейінгі соңғы 12 (он екі) айды алғанда 300 (үш жүз) мың АҚШ долларына баламалы немесе одан астам Қазақстан Республикасының экономикасына инвестициялар салуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесіне мүшелігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыда Инвестициялар жөніндегі уәкілетті органмен жасалған инвестициялық келісімшарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыда мемлекеттік органдардың немесе квазимемлекеттік сектор субъектілерінің көрсетілетін қызметті алушының инвестициялық жобаны Қазақстан Республикасының аумағында іске асырғанын растайтын ұсынымдарының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) тармақшасында көрсетілген шарт болған кезде өтінішхат 10 (он) жыл мерзімге дейін беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) және 3) тармақшаларында көрсетілген шарттардың бірі болған кезде өтінішхат 5 (бес) жыл мерзімге дейін беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) тармақшасында көрсетілген шарт болған кезде өтінішхат 3 (үш) жыл мерзімге дейін беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбенің 9-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды және (еркін нысанда) тиісті қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды - ҚР Сыртқы істер министрінің 17.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсету нәтижесін беру порталда жүзеге асырылады – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 17.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      7. Көрсетілетін қызметті беруші өтінім тіркелген сәттен бастап 3 (үш) жұмыс күні ішінде осы Қағидалардың талаптарына сәйкестігін тексереді және осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="22"/>
+      11. Көрсетілетін қызметті беруші Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметтің көрсетілу сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жеке тұлғаның өтінім беруге дейінгі соңғы 12 (он екі) айды алғанда 300 (үш жүз) мың АҚШ долларына баламалы немесе одан астам Қазақстан Республикасының экономикасына инвестициялар салуы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="23"/>
+      12. Мемлекеттік қызметтің көрсетілуіне қажетті мәліметтер қамтылған цифрлық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші бір жұмыс күні ішінде "цифрлық үкіметтің" цифрлық инфрақұрылымның операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...187 lines deleted...]
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші өтініш беру немесе мемлекеттік қызмет көрсетуден уәжделген бас тарту туралы шешім жолдайды.</w:t>
+        <w:t>
+      Бұл жағдайда оператор осы Қағиданың тармағының бірінші бөлігінде көрсетілген мерзім ішінде техникалық проблема туралы еркін нысанда хаттама жасайды және оған көрсетілетін қызметті берушімен қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/247</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...268 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-тармағы негізінде мемлекеттік қызмет көрсетуден бас тартады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> 10-тармағы негізінде мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған жағдайда тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/247</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалып отырған Әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2756,89 +2926,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын іс-әрекет жасаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
+      15. Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңының 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t xml:space="preserve"> сәйкес, тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.";</w:t>
+      Көрсетілетін қызметті алушыдан шағымды қарайтын органның атына келіп түскен шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Егер Қазақстан Республикасының Заңында өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3067,68 +3299,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беруге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4977,248 +5209,131 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасының бейрезиденттері болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезиденттері болып </w:t>
-[...103 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беру қағидаларын бекіту туралы" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 25.04.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/247</w:t>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сыртқы істер министрінің 30.09.2025 </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5381,87 +5496,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5494,87 +5609,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні.</w:t>
+"цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5607,105 +5722,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды</w:t>
-[...17 lines deleted...]
-(ішінара автоматтандырылған).</w:t>
+3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5738,87 +5835,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беру немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту.</w:t>
+Электронды (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5851,87 +5948,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Қазақстан Республикасының бейрезиденті болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын тұлғалар үшін инвесторлық виза алуға өтінішхатты беру, немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5964,145 +6061,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және оны Қазақстан Республикасының заңнамасында көзделген жағдайларда алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 9.00-ден 19.00-ға дейін, түскі үзіліс сағат 13.00-ден 15.00-ға дейін.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6134,348 +6173,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Жұмыс </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заңды тұлғалар үшін:</w:t>
+1) портал – жөндеу жұмыстарының жүргізілуімен байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-инвесторлық визаны алуға мәлімделген тұлғаның жеке басын куәландыратын құжаттың мемлекеттік немесе орыс тілінде нотариалды куәландырылған аудармасы бар электронды көшірмесі;</w:t>
-[...241 lines deleted...]
-өтінім беруге дейінгі соңғы 12 (он екі) айды алғанда көрсетілетін қызметті алушының тегі, аты, әкесінің аты (болған жағдайда) және 300 (үш жүз) мыңға баламалы АҚШ долларынан астам Қазақстан Республикасының экономикасына салынған инвестициялар сомасы көрсетілген инвестиция салу фактісін растайтын құжаттардың көшірмесі (10 (он) жылдан асатын эмиссиялық бағалы қағаздарды ұстаушының шотынан үзінді немесе мемлекеттік тіркеу (қайта тіркеу) анықтамасы қоса берілген мемлекеттік немесе орыс тілінде нотариалды куәландырылған аудармасы бар жарғылық капиталды толықтыру жөнінде жарғыдан үзінді ұсынады).</w:t>
+2) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 9.00-ден 19.00-ге дейін, түскі үзіліс сағат 13.00-ден 15.00-ге дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6508,123 +6323,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерінің (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілеуі үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+1) заңды тұлғалар үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+инвесторлық виза алуына өтініш білдірген тұлғаның жеке басын куәландыратын құжаттың мемлекеттік немесе орыс тілінде нотариалды куәландырылған аудармасы бар электронды көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) өтініш берушіге қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар болса.</w:t>
+көрсетілетін қызметті алушы жарғысының мемлекеттік немесе орыс тілінде нотариалды куәландырылған аудармасы бар электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидалардың 3-тармағына сәйкес тұлғаның лауазымын растайтын құжаттың электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инвестициялық жобаға өтінім беру күніне дейінгі соңғы 36 (отыз алты) айда инвестиция салғаны фактісін растайтын құжаттардың электрондық көшірмелері ("Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасының Заңына сәйкес ресімделген бастапқы есепке алу құжаттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Салық кодексіне сәйкес ресімделген шот-фактуралар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасының Кодексіне сәйкес ресімделген кедендік декларациялар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушыда мемлекеттік органдардың немесе квазимемлекеттік сектор субъектілерінің көрсетілетін қызметті алушының инвестициялық жобаны Қазақстан Республикасының аумағында іске асырғанын растайтын ұсынымдары болған жағдайда қосымша ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке тұлғалар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инвесторлық визаны алуына өтініш білдірілген тұлғаның жеке басын куәландыратын құжаттың мемлекеттік немесе орыс тілінде нотариалды куәландырылған аудармасы бар электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының тегі, аты, әкесінің аты (болған жағдайда) және өтінім беруге дейінгі соңғы 12 (он екі) айда Қазақстан Республикасының экономикасына 300 (үш жүз) мың АҚШ долларына баламалы не одан астам сомада салынған инвестициялар сомасы көрсетілген инвестиция салу фактісін растайтын құжаттардың көшірмесі (айналымда 10 (он) жылдан астам жүрген эмиссиялық бағалы қағаздарды ұстаушының шотынан үзінді немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама қоса берілген мемлекеттік немесе орыс тілінде нотариалды куәландырылған аудармасы бар жарғылық капиталды толықтыру жөніндегі жарғыдан үзінді).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік цифрлық жүйлерде қамтылған жеке басты куәландыратын құжаттар туралы, заңды тұлғаның мемлекеттік тіркеуі (қайта тіркеуі) туралы мәліметтер "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйлерден алынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6657,92 +6652,290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктеріне сәйкес, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының заңдарында белгіленген негіздері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтің көрсетілуі үшін ұсынылған қажетті материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) соттың көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін осы қызметтің алынуын талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы Заңның 18-2-бабының 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік көрсетілетін қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктеріне сәйкес өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алу мүмкіндігі бар. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6899,68 +7092,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өтініш беру қағидасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметті алушының жазбаша келісімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Сыртқы істер министрінің 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7155,68 +7348,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтініш беру қағидасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы түбіртек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды - ҚР Сыртқы істер министрінің 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7260,55 +7453,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7634,31 +7827,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>