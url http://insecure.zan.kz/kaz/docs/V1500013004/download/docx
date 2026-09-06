--- v0 (2025-11-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95d858f" w14:textId="95d858f">
+    <w:p w14:paraId="49d4e9c" w14:textId="49d4e9c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -254,100 +254,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетінің төрағасы және облыстардың, республикалық маңызы бар қалалардың және астананың полиция департаменттері бастықтары ішкі істер органдарының жеке құрамының осы бұйрықты зерделуін қамтамасыз етсін.</w:t>
+      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетінің төрағасы және астананың, облыстардың, республикалық маңызы бар қалалардың полиция департаменттерінің бастықтары ішкі істер органдары жеке құрамының осы бұйрықты зерделуін қамтамасыз етсін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 517</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1897,54 +1897,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әкімшілік учаскеде тұрақты тұратын және уақытша болатын шетелдіктердің электрондық форматтағы тізімдері болады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әкімшілік учаскеде тұрақты тұратын және уақытша болатын шетел азаматтарының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Учаскелік инспектор мен оның көмекшісі өз жұмысын қоғамдық қауіпсіздік бөлімшесінің бастығы (не оны алмастыратын адам) бекіткен УПП-нің ай сайынғы жұмыс жоспарына сәйкес ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3608,420 +3670,467 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ішкі істер органдарының </w:t>
+              <w:t>Ішкі істер органдарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">учаскелік полиция </w:t>
+              <w:t>учаскелік полиция</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">инспекторлары және олардың </w:t>
+              <w:t>инспекторлары және олардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көмекшілерінің қызметін </w:t>
+              <w:t>көмекшілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдастыру жөніндегі </w:t>
+              <w:t>ұйымдастыру жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларға</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларға 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> № _______ әкімшілік учаскенің паспорты  _____________________________________________________________  (ішкі істер органының атауы)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _______ әкімшілік учаскенің паспорты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басталды "___" __________ 20___ жылы</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аяқталды "___" __________ 20___ жылы</w:t>
+      (ішкі істер органының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтау мерзімі: _______</w:t>
+      Басталды: 20___ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұқабасының сыртқы бетіне жазылады</w:t>
+      Аяқталды: 20___ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік учаске паспорты</w:t>
+      Сақтау мерзімі: _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мазмұны</w:t>
+      Мұқабасының сыртқы бетіне жазылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Әкімшілік учаскені қабылдау және тапсыру туралы мәліметтер.</w:t>
+      Әкімшілік учаске паспорты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z81" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Учаске жоспары (кірістірме).</w:t>
+      Мазмұны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z82" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учаскені сипаттайтын мәліметтер.</w:t>
+      1. Әкімшілік учаскені қабылдау және тапсыру туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z83" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Кәсіпорындар, мекемелер, ұйымдар, банктер, акционерлік қоғамдар, шаруа қожалықтары, емдеу-сауықтыру, мәдени-ағартушылық және оқу орындары, пәтер иелерінің кооперативтері, мейрамханалар, кафелер, базарлар, қоймалар және сауда-саттық пен тамақтанудың басқа да объектілері.</w:t>
+      2. Учаске жоспары (кірістірме).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z84" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жатақханалар, қонақүйлер.</w:t>
+      3. Учаскені сипаттайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z85" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Рұқсат беру жүйесі объектілерінің тізімі (атыс қаруы, оқ-дәрі, жарылғыш заттары бар кәсіпорындар, ұйымдар, мекемелер).</w:t>
+      4. Кәсіпорындар, мекемелер, ұйымдар, банктер, акционерлік қоғамдар, шаруа қожалықтары, емдеу-сауықтыру, мәдени-ағартушылық және оқу орындары, пәтер иелерінің кооперативтері, мейрамханалар, кафелер, базарлар, қоймалар және сауда-саттық пен тамақтанудың басқа да объектілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z86" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескерту: әкімшілік учаскенің паспортындағы мәліметтер 1 қаңтардағы жағдай бойынша жаңартылады.</w:t>
+      5. Жатақханалар, қонақүйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z87" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      6. Рұқсат беру жүйесі объектілерінің тізімі (атыс қаруы, оқ-дәрі, жарылғыш заттары бар кәсіпорындар, ұйымдар, мекемелер).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: әкімшілік учаскенің паспортындағы мәліметтер 1 қаңтардағы жағдай бойынша жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1. Әкімшілік учаскені қабылдау және тапсыру туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4073,51 +4182,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскелік полиция инспекторының атағы, Т.А.Ж. (болған жағдайда)</w:t>
+Учаскелік полиция инспекторының атағы, Т.А.Ә. (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4181,51 +4290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскені қабылдауға қатысқан басшының лауазымы, атағы, Т.А.Ж. (болған жағдайда)</w:t>
+Учаскені қабылдауға қатысқан басшының лауазымы, атағы, Т.А.Ә. (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5034,718 +5143,123 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...589 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әкімшілік учаскенің жоспары</w:t>
-      </w:r>
-[...17 lines deleted...]
-      (кірістірме)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік учаскенің жоспарында бағыттар, әкімшілік учаскеде қоғамдық тәртіпті сақтауға қатысатын күш пен құралдарды орналастыру көрсетіледі.</w:t>
+      (кірістірме)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Әкімшілік учаскенің жоспарында бағыттар, әкімшілік учаскеде қоғамдық тәртіпті сақтауға қатысатын күш пен құралдарды орналастыру көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. Әкімшілік учаскені сипаттайтын мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5903,159 +5417,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.01. 20___ г</w:t>
+20___ ж 01.01.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.01. 20___ г</w:t>
+20___ ж. 01.01.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.01. 20___ г</w:t>
+20___ж. 01.01.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.01. 20__ г</w:t>
+20__ ж. 01.01.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8137,52 +7651,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Барлығы тұратын тұрғын халқы, </w:t>
+              <w:t>
+Барлығы тұратын тұрғын халқы,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8866,51 +8380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- шетелдіктер</w:t>
+- шетелдік азаматтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12198,70 +11712,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кәсіпорындар, мекемелер, ұйымдар, банктер, акционерлік қоғамдар, шаруа қожалықтары, емдеу-сауықтыру, мәдени-ағартушылық және оқу орындары, пәтер иелерінің кооперативтері, мейрамханалар, дәмханалар, базарлар, қоймалар және сауда-саттық пен тамақтанудың басқа да объектілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12388,87 +11900,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекен-жайы</w:t>
+Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басшының, күзет бастығының Т.А.Ж. (болған жағдайда), қызметтік және үй телефоны, тұратын мекен-жайы (қарындашпен толтырылады)</w:t>
+Басшының, күзет бастығының Т.А.Ә. (болған жағдайда), қызметтік және үй телефоны, тұратын мекенжайы (қарындашпен толтырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13488,950 +13000,69 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...877 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жатақханалар, қонақүйлер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14518,123 +13149,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекен-жайы</w:t>
+Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жатақхана, қонақ үй басшысының, комендант, вахтердың Т.А.Ж. (болған жағдайда), қызметтік және үй телефоны, мекенжайы, (қарындашпен толтырылады)</w:t>
+Жатақхана, қонақ үй басшысының, комендант, вахтердың Т.А.Ә. (болған жағдайда), қызметтік және үй телефоны, мекенжайы, (қарындашпен толтырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіргізіп-өткізу режимінің түрі (ерлер, әйелдер, отбасылық, аралас), оның болуы</w:t>
+Өткізу режимінің түрі (ерлер, әйелдер, отбасылық, аралас), оның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15110,566 +13741,69 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...493 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Рұқсат беру жүйесінің тізімі (атыс қаруы, оқ дәрілер, жарылғыш заттар және т.б. бар кәсіпорындар, ұйымдар, мекемелер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15794,416 +13928,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекен жайы</w:t>
+Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объект үшін жауапты адамның Т.А.Ж. (болған жағдайда), оның қызметтік және үй телефондары, тұратын мекенжайы (қарындашпен толтырылады)</w:t>
+Объект үшін жауапты адамның Т.А.Ә. (болған жағдайда), оның қызметтік және үй телефондары, тұратын мекенжайы (қарындашпен толтырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіргізіп-өткізу жүйесінің (пунктінің) жұмыс режимі</w:t>
+Өткізу жүйесінің (пунктінің) жұмыс режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзет түрі</w:t>
-            </w:r>
-[...255 lines deleted...]
-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16784,68 +14661,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="101"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке қолданысында атыс қаруы бар адамдардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18647,68 +16524,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="102"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___" _______ жағдай бойынша қоғамнан оқшаулаумен байланысты емес жаза немесе қылмыстық-құқықтық ықпал етудің өзге де шаралары қолданылған адамдардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20677,152 +18554,177 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ішкі істер органдарының </w:t>
+              <w:t>Ішкі істер органдарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">учаскелік полиция </w:t>
+              <w:t>учаскелік полиция</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">инспекторлары және олардың </w:t>
+              <w:t>инспекторлары және олардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көмекшілерінің қызметін </w:t>
+              <w:t>көмекшілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдастыру жөніндегі </w:t>
+              <w:t>ұйымдастыру жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларға</w:t>
-[...12 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>қағидаларға 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="103"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік учаскедегі тұрақты тұратын және уақытша болатын шетелдіктердің тізімі</w:t>
+        <w:t xml:space="preserve"> Әкімшілік учаскеде тұрақты тұратын және уақытша болатын шетел азаматтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20947,51 +18849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұл аймақта тұруға рұқсат берілген мерзім</w:t>
+Бұл аймақта тұруға рұқсат берілген мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21019,51 +18921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс, оқу орыны, лауазымы, қызмет.тел (бар болған жағдайда)</w:t>
+Жұмыс, оқу орны, лауазымы, қызмет.тел (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22333,55 +20235,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22707,31 +20609,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>