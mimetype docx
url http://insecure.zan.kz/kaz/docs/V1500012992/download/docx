--- v0 (2025-10-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e249fa1" w14:textId="e249fa1">
+    <w:p w14:paraId="92dcf87" w14:textId="92dcf87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,81 +149,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Теміржол көлігі туралы" 2001 жылғы 8 желтоқсандағы Қазақстан Республикасы Заңының 14-бабы 2-тармағының </w:t>
+      "Теміржол көлігі туралы" Қазақстан Республикасы Заңының 14-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-22) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Көлік министрінің м.а. 06.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалы бойынша көрсетілетін қызметтерге бағалардың (тарифтердің) шекті деңгейлерін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -896,2117 +958,1344 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Инвестициялар және даму </w:t>
+              <w:t>Инвестициялар және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрінің міндетін </w:t>
+              <w:t>даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атқарушының</w:t>
+              <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 24 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 186 бұйрығымен бекітілген</w:t>
+              <w:t>№ 186 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалы бойынша </w:t>
-[...11 lines deleted...]
-        <w:t>көрсетілетін қызметтерге бағалардың (тарифтердің) шекті деңгейлерін айқындау әдістемесі</w:t>
+        <w:t xml:space="preserve"> Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалы бойынша көрсетілетін қызметтерге бағалардың (тарифтердің) шекті деңгейлерін айқындау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Әдістеме жаңа редакцияда – ҚР Инвестициялар және даму министрінің 30.06.2017 </w:t>
+      Ескерту. Әдістеме жаңа редакцияда – ҚР Көлік министрінің м.а. 06.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 411</w:t>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалы бойынша көрсетілетін қызметтерге бағалардың (тарифтердің) шекті деңгейлерін айқындау әдістемесі (бұдан әрі – Әдістеме) "Теміржол көлігі туралы" 2001 жылғы 8 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      1. Осы Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалы бойынша көрсетілетін қызметтерге бағалардың (тарифтердің) шекті деңгейлерін айқындау әдістемесі (бұдан әрі – Әдістеме) "Теміржол көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 14-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бабы</w:t>
+        <w:t>34-22) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағының 34-22) тармақшасына сәйкес әзірленген және әлеуметтік маңызы бар қатынастар бойынша көрсетілетін жолаушылар тасымалдау қызметтеріне бағалардың (тарифтердің) шекті деңгейін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалы бойынша көрсетілетін қызметтерге бағалардың (тарифтердің) шекті деңгейлерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Әдістемені қолдану мақсатында мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдаудан түсетін кірістер – теміржол көлігімен жолаушыларды тасымалдаудан ақшалай түсімдер;</w:t>
+      1)динамикалық тарифтік реттеудің арттыру және төмендету коэффициенттері кестесі – әлеуметтік маңызы бар қатынастар бойынша қатынайтын пойыздарда билетті сатып алу кезеңіне және пойыздың жүктелу деңгейіне байланысты жол жүру бағасына (тарифіне) қолданылатын төмендету, базалық және арттыру коэффициенттері көрсетілген кесте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуметтік маңызы бар қатынастар бойынша теміржол көлігімен жолаушыларды тасымалдауға арналған қолданыстағы бағалар деңгейі – ағымдағы қаржы жылына әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауға арналған заңнамаға сәйкес белгіленген бағалар;</w:t>
+      2)жайлылық деңгейі – әлеуметтік маңызы бар қатынастар бойынша қатынайтын поездарда вагонның техникалық жабдықталуын, жол жүру барысындағы қосымша сервистік қызметтерді және жолаушылардың жол жүруінің басқа да жағдайларын есепке ала отырып жасалған жол жүру жағдайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3)жолаушылар жол жүру бағасының (тарифінің) деңгейі – "Теміржол көлігімен жолаушыларды, багажды, жүк-багажды және пошта жөнелтілімдерін тасымалдау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 545 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13714 болып тіркелген) көзделген алымдарды есепке алмағанда, әлеуметтік маңызы бар қатынастар бойынша қатынайтын поездардағы жолаушының жөнелту станциясынан тағайындау станциясына дейінгі жол жүру бағасы (тарифі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бюджеттік өтінім – шығыстар көлемін негіздеу үшін кезекті жоспарлы кезеңге бюджеттік бағдарламалардың әкімшісі жасайтын құжаттар жиынтығы;</w:t>
+      4)МВЖҚ – электр пойыздары мен дизель пойыздарын қамтитын моторвагонды жылжымалы құрам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетiнiң құнына тең, бiр адамға арналған ең төмен ақшалай кiрiс;</w:t>
+      5)тарифтің плацкарттық бөлігі – "Теміржол көлігімен жолаушыларды, багажды және жүк-багажды тасымалдау тарифтері туралы" Қазақстан Республикасы Министрлер Кабинетінің 1995 жылғы 24 ақпандағы № 203 қаулысының (бұдан әрі – Қаулы) 3-тармағына сәйкес жолаушының жүру қашықтығына және вагон типіне байланысты плацкарттық бөліктің Мемлекетаралық жолаушылар базалық тарифінің тиісті ставкалары негізінде белгіленген тарифтің бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) есептік қаржы жылы – жоспарлы кезеңнің ағымдағы қаржы жылының алдындағы жыл;</w:t>
+      6)тарифтің билеттік бөлігі – Қаулының 3-тармағына сәйкес жолаушының жүру қашықтығына, пойыз санатына және вагон типіне байланысты билеттік бөліктің Мемлекетаралық жолаушылар базалық тарифінің тиісті ставкалары негізінде белгіленген тарифтің бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жоспарлы кезең – ағымдағы қаржы жылынан кейінгі үш қаржы жылы;</w:t>
+      7)тасымалдаушы – жүк немесе жолаушыларды, багажды, жүк-багажды, пошта жөнелтілімдерін тасымалдау қызметін жүзеге асыратын және тасымалдау құжаттарында көрсетілген, тартқыш көлік құралдарын қоса алғанда, жылжымалы құрамға меншік құқығында немесе өзге де заңды негізде иелік ететін тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) тасымалданған жолаушылар – тасымалдаудың орташа қашықтығын есепке ала отырып, әлеуметтік маңызы бар қатынастар бойынша жөнелтілген жолаушылар санына сәйкес көрсеткіш;</w:t>
+      8)уәкілетті орган – теміржол көлігі саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) поездағы халық саны – жолаушылардың поздың барлық жол жүру бағыты бойынша вагондардағы орындарды пайдалану көрсеткіші;</w:t>
+      9)шарт – уәкілетті орган, жергілікті атқарушы органдар және тасымалдаушы арасында жасалған, әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауды жүзеге асыруға байланысты тасымалдаушының шығындарын ұзақ мерзімді субсидиялау туралы шарт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) динамикалық баға белгілеу – сатып алу мерзіміне байланысты (поезд жөнелтілгенге дейін күн саны), тиелу деңгейінен (бос орындар саны), сұраныс пен сұраныстың біркелкі еместігі (апта күндерінен, келу және кету уақытына) байланысты жолаушылар поездарында жол жүру құнын саралау;</w:t>
+      3.Осы Әдістеме әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдау қызметтеріне арналған бағалардың (тарифтердің) шекті деңгейін есептеу кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік маңызы бар облысаралық, ауданаралық (облысішілік қалааралық) және қала маңындағы қатынастар бойынша жүретін пойыздарда жолаушылардың жол жүру құнын есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) жолаушылар жүру құны - жөнелту станциясынанмежелі станциясына дейін поездарда жолаушының жүріп өту құны;</w:t>
+      4. Әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдау қызметтеріне арналған бағалардың (тарифтердің) шекті деңгейін әрбір пойыз бойынша (құрамдастыру станциясынан айналым станциясына дейін) жолаушылар вагондарының түрлері, электр және дизель пойыздары бөлінісінде айқындау мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) билет құны – жолаушыларды жол жүру барысында барлық теміржол маршруттары бойынша тасымалдағаны үшін есептелетін төлем сомасы ретінде белгіленген жол жүру құнының бір бөлігі;</w:t>
+      Ртарифтердің шекті деңгейі=Ртариф*Кбағаны көтеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) плацкарт құны – жолаушыларды тасымалдаудың жалпы қашықтығымен белгіленетін және вагонды пайдалану мен жол жүру барысында жолаушыларға қызмет көрсету ақысын қамтитын жол жүру құнының бір бөлігі.з орталық атқарушы орган.</w:t>
+      мұндағы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) уәкілетті орган – теміржол көлігі саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      Ртарифтердің шекті деңгейі – әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдау қызметтеріне арналған бағалардың (тарифтердің) шекті деңгейі, жолаушылар вагондарының түрлері мен электр-дизель пойыздары бойынша бөліністе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) динамикалық баға белгілеу матрицасы – сатып алу мерзіміне және поездың тиелу деңгейіне байланысты базалық тарифіне қолданылатын төмендетуші/базалық/жоғарылатушы коэффициенттері көрсетілген кесте.</w:t>
+      Ртариф – әрбір пойыздың әлеуметтік маңызды бағыттардағы жолаушыларды тасымалдау қызметтеріне арналған баға (тариф) (құрамы станциясынан айналым станциясына дейін), жолаушылар вагондарының түрлері мен МВПС вагондарының сыныптары бойынша, осы Әдістеменің 6 және 7-тармақтарына сәйкес есептелген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әдістеме:</w:t>
+      Рбағаны көтеру – әлеуметтік маңызды бағыттардағы жолаушыларды тасымалдау қызметтері үшін тарифтердің бағаны көтерудің шекті деңгей коэффициенті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...29 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкілетті органмен бюджеттік бағдарлама шеңберінде әлеуметтік маңызы бар облысаралық қатынастарда жолаушылар тасымалын ұйымдастыру бойынша бюджеттік өтінімді (бұдан әрі – уәкілетті органның бюджеттік өтінімі) дайындау кезінде қолданылады;</w:t>
+      5.Әлеуметтік маңызды бағыттардағы жолаушыларды тасымалдау қызметтерінің тарифтерін шекті деңгейде көтеру коэффициенті (бағаның немесе тарифтің шекті деңгейін анықтау үшін) келесі формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жергілікті атқарушы органмен бюджеттік бағдарлама шеңберінде әлеуметтік маңызы бар ауданаралық (қалааралық, облысішілік), сондай-ақ қала маңы теміржол қатынасында бюджеттік өтінімді дайындау кезінде қолданылады (бұдан әрі – жергілікті атқарушы органның бюджеттік өтінімі).</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік) және қала маңындағы қатынастары бойынша қатынайтын поездарда жолаушылардың жол жүру құнын анықтау</w:t>
+      Кбағаны көтеру=((Rтасымалдаушы- Dтасымал- Nбек.бюдж.)/Dтасымал)+1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
-[...176 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
+      Kбағаны көтеру – әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдау жөніндегі қызметтерге бағаларды (тарифтерді) арттырудың шекті деңгейінің коэффициенті;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:vertAlign w:val="subscript"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>негізгі жол жүру</w:t>
+        <w:t xml:space="preserve">
+      Rтасымалдаушы – Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – әлеуметтік маңызы бар облысаралық қатынастары бойынша қатынайтын поездарда жолаушылардың негізгі жол жүру құны, жүру станциясынан жету станциясына дейін швейцарлық франкте айқындалады;</w:t>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11541 болып тіркелген) бекітілген Әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауды жүзеге асыратын тасымалдаушылардың шығыстарын ұзақ мерзімді субсидиялау көлемдерін айқындау әдістемесіне (бұдан әрі – Субсидиялау көлемдерін айқындау әдістемесі) сәйкес есептелген тасымалдаушының шығыстары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Р</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> – Қазақстан Республикасы Министрлер Кабинетінің 1995 жылғы 24 ақпандағы № 203 қаулысының 3-тармағына сәйкес жолаушы бағытынының арақашықтығы, поезд санаты, вагон типіне байланысты мемлекетаралық жолаушылар базалық тарифінің базалық мөлшерлемелері негізінде белгіленген билет құны;</w:t>
+      Dтасымал – әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдау қызметтеріне бағалардың (тарифтердің) өсуін есепке алмағанда Субсидиялау көлемдерін айқындау әдістемесіне сәйкес есептелген әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдаудан түсетін кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Р</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> – Қазақстан Республикасы Министрлер Кабинетінің 1995 жылғы 24 ақпандағы № 203 қаулысының 3-тармағына сәйкес жолаушы бағытынының арақашықтығы, поезд санаты*, вагон типіне байланысты мемлекетаралық жолаушылар базалық тарифінің базалық мөлшерлемелері негізінде белгіленген плацкарт құны; </w:t>
+      Nбек.бюдж. – "Әлеуметтік маңызы бар қатынастар бойынша теміржол жолаушылар тасымалдарды субсидиялау" бюджеттік бағдарламасы бойынша субсидиялар сомасы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> – әлеуметтік маңызы бар облысаралық қатынастар бойынша қатынайтын поездарда жолаушылардың жүріп өту құнын анықтау үшін теңгедегі швейцар франкінің бағамы (мемлекетаралық жолаушылар тарифі валютасының (швейцар франкі) теңгеге есептелуі Қазақстан Республикасының Ұлттық Банкінің 2002 жылғы 1 қазандағы ресми бағамы бойынша жүргізіледі);</w:t>
+      6. Әлеуметтік маңызды облыстық, ауданаралық (облыс ішіндегі қалааралық) және қала маңы қатынастардағы жолаушылар тасымалдау қызметтері үшін баға (тариф), әрбір поездің әлеуметтік маңызды бағыттардағы жолаушыларды тасымалдау қызметтері бойынша тарифтің шекті деңгейін анықтау үшін, жолаушылар вагондарының түрлері бойынша келесі формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R</w:t>
+      Ртариф =(Рбил*Кжайл+Рплацк*Кжайл)*Rшв.фр*Rққс *К1...n*Корын*Кдтб</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасының 2008 жылғы 10 желтоқсандағы Кодексіне сәйкес белгіленген қосылған құн салығының мөлшерлемесі.</w:t>
+        <w:t xml:space="preserve">
+      мұндағы, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Қазақстан Республикасының Ұлттық стандарттарына сәйкес поездарға "фирмалық" санатын беру жағдайында Мемлекетаралық жолаушылардың базалық тарифтерінің тиісті базалық мөлшерлемелері қолданылады.</w:t>
+      Ртариф – есепті кезеңде әрбір пойыз бойынша (құрамы станциясынан айналым станциясына дейін) әлеуметтік маңызды облыстық, ауданаралық (облыс ішіндегі қалааралық) және қала маңындағы қатынастар бойынша жолаушылар тасымалдау қызметтері үшін жолаушылар вагондарының түрлері бойынша баға (тариф);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік), қала маңындағы қатынастарда және электро-, дизель поездарында жолаушылардың жол жүруінің базалық құны мынадай формуламен анықталады:</w:t>
+      Рбил – тарифтің билет бөлімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
+      Рплацк – тарифтің плацкарт бөлімі;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:vertAlign w:val="subscript"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жол жүру тариф</w:t>
+        <w:t xml:space="preserve">
+      Кжайл – осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>= P</w:t>
-[...9 lines deleted...]
-        <w:t>базалықтариф</w:t>
+        <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>*R</w:t>
-[...29 lines deleted...]
-        <w:t>комф</w:t>
+        <w:t xml:space="preserve"> көрсетілген, жолаушылар вагондарының жайлылықтың тарифтік коэффициенттері кестесіне сәйкес коэффициенті;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұндағы:</w:t>
+      Rшв.фр. – 2002 жылғы 1 қазанға сәйкес Қазақстан Республикасының Ұлттық Банкі бекіткен ресми курс бойынша швейцар франкінің теңгеге айырбастау бағамы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Rққс – Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленген қосылған құн салығының мөлшерлемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
-[...19 lines deleted...]
-        <w:t>– әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік), қала маңындағы қатынастарда және электро-, дизель поездарында жолаушылардың жол жүру құны, жүру станциясынан жету станциясына дейін теңгеде анықталады;</w:t>
+      К1…n – 1995 жылдан бастап, Қаулының 4-тармағына сәйкес және жасалған Келісімнің шарттарына өзгерістерді ескере отырып белгіленген индексация коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...191 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) облысаралық қатынастардағы поездарға, осы Әдістемеге </w:t>
+      Корын – осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес вагондағы орындардың орналасуына байланысты төмендету және арттыру коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кдтб – осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес динамикалық тарифтік басқарудың жоғарылату және төмендету коэффициенті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте тасымалдаушы осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес поездардағы халық саны 70%-дан астам поездарға динамикалық баға белгілеу матрицасына сәйкес және осы Әдістемеге </w:t>
+        <w:t xml:space="preserve"> сәйкес динамикалық тарифтік басқарудың төмендететін және жоғарылататын коэффициенттерін қолдану туралы шешімді дербес қабылдайды. Мұндай шешім қабылданған жағдайда, аталған коэффициенттер динамикалық тарифтік басқарудың жоғарылататын және төмендететін коэффициенттері кестесінде көзделген барлық кезеңдер мен жүктеме деңгейлеріне толық көлемде қолданылады. Динамикалық тарифтік басқарудың жоғарылататын және төмендететін коэффициенттері кестесінің жекелеген коэффициенттерін ішінара немесе таңдамалы түрде пайдалануға жол берілмейді.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>
+      7. Әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдау жөніндегі қызметтерге бағаның (тарифтің) шекті деңгейін айқындау үшін әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік) және қала маңындағы қатынастар бойынша жүретін жолаушыларды МВЖҚ тасымалдау жөніндегі қызметтерге бағаның (тарифтің) деңгейі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес поездардағы халық саны 70%-дан төмен поездарға динамикалық баға белгілеу матрицасына сәйкес;</w:t>
+        <w:t>
+      Ртариф=Рқаламаңы тарифі*L*Rққс* Кжайл.1…n</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ртариф – әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік) және қала маңындағы қатынастар бойынша жүретін жолаушыларды МВЖҚ-да тасымалдау жөніндегі қызметтердің бағасы (тариф);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) қала маңындағы поездары, оның ішінде жалпы вагондар, электр-, дизель поездарға, осы Әдістемеге </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қала маңындағы поездары, оның ішінде жалпы вагондар, электр-, дизель поездары үшін динамикалық баға белгілеу матрицасына сәйкес белгіленеді.</w:t>
+      Рқаламаңы тарифі – МВЖҚ жолаушыларының 1 километрге арналған тарифі, 4,14 теңге мөлшерінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік) және қала маңындағы қатынастарда қатынайтын поездарда жолаушылардың жүріп өту құны мынадай формула бойынша айқындалады:</w:t>
+      L – жолаушының жүру қашықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
-[...69 lines deleted...]
-        <w:t>дбр</w:t>
+      Сонымен қатар, жолаушының жүріс қашықтығы барлық жағдайларда толық 10 км-ге дейін дөңгелектеледі. Егер жолаушы 10 км-ден аз жүрсе, есептік қашықтық ретінде 10 км қабылданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда:</w:t>
+      Rққс – Қазақстан Республикасының Салық кодексіне сәйкес белгіленген қосылған құн салығының мөлшерлемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>жол жүру</w:t>
+        <w:t xml:space="preserve">
+      Кжайл 1…n – Шартқа енгізілген өзгерістерді ескере отырып осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– әлеуметтік маңызы бар облысаралық, ауданаралық (қалааралық облысішілік) және қала маңындағы қатынастарда қатынайтын поездарда жолаушылардың жүріп өту құны;</w:t>
-[...27 lines deleted...]
-        <w:t>инд.</w:t>
+        <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– индексация коэффициенті, жоғарылату (төмендету) көлемі әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушының шығыстарын ұзақ мерзімді субсидиялауға арналған шартында көзделген;</w:t>
+        <w:t xml:space="preserve"> сәйкес Облысаралық, ауданаралық (облысішілік қалааралық), қала маңындағы қатынастарда жүретін МВЖҚ пойыздарындағы жайлылықтың тарифтік коэффициенттерінің кестесіндегі коэффициенті.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...400 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3040,3023 +2329,7570 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеуметтік маңызы бар </w:t>
+              <w:t>Әлеуметтік маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қатынастар бойынша </w:t>
+              <w:t>қатынастар бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін жолаушылар </w:t>
+              <w:t>көрсетілетін жолаушылар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тасымалы қызметтеріне </w:t>
+              <w:t>тасымалы қызметтеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағалардың (тарифтердің) шекті </w:t>
+              <w:t>бағалардың (тарифтердің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деңгейін айқындау әдістемесіне </w:t>
+              <w:t>шекті деңгейін айқындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1- қосымша</w:t>
+              <w:t>әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Поездардағы халық саны 70%-дан астам поездарға динамикалық баға белгілеу матрицасы</w:t>
+        <w:t xml:space="preserve"> Динамикалық тарифтік басқарудың жоғарылату және төмендету коэффициенттерінің кестесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кесте 1 (16 наурыздан 31 наурызға дейін, 29 сәуірден 11 мамырға дейін, 20 мамырдан 10 қыркүйекке  дейін, 28 қазаннан 7 қарашаға дейін, 12 желтоқсаннан 11 қаңтарға дейін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алынған орын %</w:t>
+% орындарды иелену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-Кезең шекарасы (шыққанға дейінгі күн)</w:t>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезең шекаралары (жөнелтуге дейінгі күндер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...143 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-1-0</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11-20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21-30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...101 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31-40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41-50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51-60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1,05</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61-70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1,1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71-80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1,15</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81-90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1,2</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91-100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кесте 2 (12 қаңтардан 15 наурызға дейін, 1 сәуірден 28 сәуірге дейін, 12 мамырдан 19 мамырға дейін, 11 қыркүйектен 27 қазанға дейін, 8 қарашадан 11 желтоқсанға дейін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+% орындарды иелену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезең шекаралары (жөнелтуге дейінгі күндер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11-20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21-30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31-40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41-50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51-60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61-70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71-80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81-90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91-100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6125,3053 +9961,2485 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеуметтік маңызы бар </w:t>
+              <w:t>Әлеуметтік маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қатынастар бойынша </w:t>
+              <w:t>қатынастар бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін жолаушылар </w:t>
+              <w:t>көрсетілетін жолаушылар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тасымалы қызметтеріне </w:t>
+              <w:t>тасымалы қызметтеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағалардың (тарифтердің) шекті </w:t>
+              <w:t>бағалардың (тарифтердің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деңгейін айқындау әдістемесіне </w:t>
+              <w:t>шекті деңгейін айқындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2- қосымша</w:t>
+              <w:t>әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Поездардағы халық саны 70%-дан төмен поездарға динамикалық баға белгілеу матрицасы</w:t>
+        <w:t xml:space="preserve"> Жайлылықтың тарифтік коэффициенттерінің кестесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алынған орын %</w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагон түрі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+класы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайлылық деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
- Кезең шекарасы (шыққанға дейінгі күн)</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті коэффициент мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Билет бөлігіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плацкарт бөлігіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...215 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Гранд PMR/ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 сынып класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 орындық купе, мамандандырылған купенің болуы, әрбір купеде душ, кондиционер, экологиялық таза дәретхана кешені, вагонда бөтелкедегі суы бар диспенсерлер және т. б., конструкциялық мүмкіндіктерге байланысты тоңазытқыш пен микротолқынды пештің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турист/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 орындық купе, жиналмалы ұйықтайтын сөрелермен(төменгі орындықтар төрт орындыққа айналады)/жиналмалы ұйықтайтын сөрелермен және 2 жиналмалы ұйықтайтын сөрелермен, жалпы және жергілікті электр жарығымен, ауаны баптау жүйесімен, экологиялық таза дәретханалармен жабдықталған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отыратын вагон/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке креслолармен, жеке жарықтандырумен, ауаны баптау жүйесімен жабдықталған сыныпты отыруға арналған орындары бар вагон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"CHARMEWS" вагоны/Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 жиналмалы ұйықтайтын сөресі 10 шығанағы бар вагон арнайы багаж орындарымен, ауыз суық/ыстық сумен жабдықтау диспенсерімен, жалпы электр жарығымен, ауаны баптау жүйесімен, ауыспалы үстелдері бар екі экологиялық таза дәретхана кешенімен, бейнебақылау жүйесімен жабдықталған, әр орын жеке электр жарығымен, электр розеткаларымен және ұялы телефондарды зарядтауға арналған USB порттарымен жабдықталған. құрылғылар, бас тіректерге арналған подиум, төменгі орындар төрт орындыққа айналады, сөрелерді бір-бірінен тәуелсіз басқаруға болады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z79" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CHARMEWSb вагоны/Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(купе түріндегі, мүмкіндігі шектеулі адамдарға арналған орындары бар) 2 жиналмалы ұйықтайтын сөре 1 бөлім, 4 жиналмалы ұйықтайтын сөре 4 бөлім, арнайы багаж орындарымен, ауыз суық/ыстық су беру диспенсерімен, жалпы электр жарығымен, ауаны баптау жүйесімен, ауыстыратын үстелдері бар екі экологиялық таза дәретхана кешенімен, жүйемен жабдықталған бейнебақылау, әр орын жеке электр шамдарымен, электр розеткаларымен және мобильді құрылғыларды зарядтауға арналған USB порттарымен, бас тіректерге арналған подиуммен жабдықталған, төменгі орындар төрт орындыққа айналады, сөрелерді бір-біріне тәуелсіз басқаруға болады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CHARMEWL вагоны/ Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 жиналмалы ұйықтайтын сөрелермен 10 бөлік және 2 жиналмалы ұйықтайтын бүйірлік сөрелермен 9 бөлік, арнайы багаж орындарымен, ауыз суық/ыстық сумен жабдықтау диспенсерімен, жалпы электр жарығымен, ауаны баптау жүйесімен, ауыспалы үстелдері бар екі экологиялық таза дәретхана кешенімен, бейнебақылау жүйесімен жабдықталған, әр орын жеке электр жарығымен, электр розеткаларымен жабдықталған және мобильді құрылғыларды қайта зарядтауға арналған USB порттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1,05</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы және жеке электр жарығымен, жеке радио нүктесімен, желдету жүйесімен, ыстық және суық ауыз су ыдысымен, экологиялық таза дәретханалармен, сондай-ақ ауаны баптау жүйесімен жабдықталған, жатуға арналған қатты орындары бар 4 орындық купесі бар вагон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...179 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы және жеке электр жарығымен, жеке радио нүктесімен, желдету жүйесімен, ыстық және суық ауыз су ыдысымен, сондай-ақ ауаны баптау жүйесімен жабдықталған, жатуға арналған қатты орындары бар 4 орындық купесі бар вагон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...502 lines deleted...]
-1,2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы және жеке электр жарығымен, жеке радио нүктесімен, желдету жүйесімен, ыстық және суық ауыз су ыдысымен жабдықталған, жатуға арналған қатты орындары бар 4 орындық купесі бар вагон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9210,3053 +12478,3156 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеуметтік маңызы бар </w:t>
+              <w:t>Әлеуметтік маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қатынастар бойынша </w:t>
+              <w:t>қатынастар бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін жолаушылар </w:t>
+              <w:t>көрсетілетін жолаушылар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тасымалы қызметтеріне </w:t>
+              <w:t>тасымалы қызметтеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағалардың (тарифтердің) шекті </w:t>
+              <w:t>бағалардың (тарифтердің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деңгейін айқындау әдістемесіне </w:t>
+              <w:t>шекті деңгейін айқындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3- қосымша</w:t>
+              <w:t>әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қала маңындағы поездары, оның ішінде жалпы вагондар, электр-, дизель поездары үшін динамикалық баға белгілеу матрицасы</w:t>
+        <w:t xml:space="preserve"> Вагондағы орындардың орналасуына байланысты төмендету және арттыру коэффициенттерінің кестесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-Кезең шекарасы (шыққанға дейінгі күн)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагон түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагондағы орындардың орналасуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...156 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранд PMR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарғы орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,9</w:t>
-            </w:r>
-[...142 lines deleted...]
-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарғы орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарғы орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1,05</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плацкарт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі бүйірлік емес орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1,1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарғы бүйірлік емес орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...143 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы бөлімде бүйірлік емес төменгі орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
-            </w:r>
-[...70 lines deleted...]
-1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1,2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы бөлімде бүйірлік емес жоғарғы орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-1,25</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі бүйірлік орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарғы бүйірлік орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы бөлімдегі бүйірлік төменгі орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы бөлімдегі бүйірлік жоғарғы орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші сөре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік маңызы бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатынастар бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін жолаушылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалы қызметтеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалардың (тарифтердің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекті деңгейін айқындау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Облысаралық, ауданаралық (облысішілік қалааралық), қала маңындағы қатынастарда жүретін МВЖҚ пойыздарындағы жайлылықтың тарифтік коэффициенттерінің кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагон класы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ауданаралық (қалааралық облысішілік), қала маңындағы қатынас </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облысаралық қатынас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -12288,55 +15659,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>