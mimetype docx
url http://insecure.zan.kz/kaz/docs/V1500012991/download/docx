--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4183137" w14:textId="4183137">
+    <w:p w14:paraId="835fa64" w14:textId="835fa64">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -279,68 +279,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы бірлескен бұйрыққа:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -549,231 +551,231 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Туристік қызмет туралы Қазақстан Республикасы заңнамасының сақталуының тәуекел дәрежесін бағалау критерийлерін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 маусымдағы № 743 және Қазақстан Республикасы Ұлттық экономика министрдің міндетін атқарушын 2015 жылғы 31 шілдедегі № 588 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11866 болып тіркелген, "Әділет" ақпаратты-құқықтық жүйесінде 2015 жылғы 25 тамызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасындағы туристік қызмет туралы заңнамасының сақталуына тексеру парағының нысанын бекіту туралы" Қазақстан Республикасының Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 14 қыркүйектегі № 916 және Қазақстан Республикасының Ұлттық экономика министрінің 2015 жылғы 29 қыркүйектегі № 650 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12214 болып тіркелген, "Әділет" ақпаратты-құқықтық жүйесінде 2015 жылғы 11 қарашада жарияланған) күштері жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Туризм индустриясы департаменті: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық акпарат орталығына ресми жариялауға оның көшірмелерін баспа және электронды түрде жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -808,91 +810,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы бірлескен бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1289,68 +1291,50 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ С. Айтпаева</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2015 жыл 31 желтоқсанда</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1520,177 +1504,141 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туристік қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="11"/>
+    <w:bookmarkStart w:name="z68" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z69" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z69" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы туристік қызмет саласындағы тәуекел дәрежесін бағалау </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 141-бабының </w:t>
+      1. Осы Қазақстан Республикасының туристік қызметі туралы заңнамасының сақталуына тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1706,814 +1654,1016 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="13"/>
+        <w:t xml:space="preserve">, сондай-ақ "Тексеру парағының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген), "Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларын бекіту және "Мемлекеттік органдардың тәуекелдерді бағалау жүйесін қалыптастыру қағидаларын және тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2022 жылғы 22 маусымдағы № 48 бұйрығына  (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) сәйкес, бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау жүргізу және (немесе) Қазақстан Республикасының туристік қызмет саласындағы заңнамасының біліктілік талаптарына сәйкестігін тексеру мақсатында туристік қызмет саласындағы бақылау субъектілерін (объектілерін) тәуекел дәрежесіне жатқызу мақсатында тәуекелдер көрсеткіштерін айқындау үшін әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z94" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z95" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z96" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) елеулі бұзушылық – "Қазақстан Республикасындағы туристік қызмет туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) белгіленген туристтер болып табылатын Қазақстан Республикасы азаматтарына сапалы туристік қызмет алуға кедергі жасайтын талаптардың бұзушылығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z97" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) елеулісіз бұзушылық – туристтер болып табылатын Қазақстан Республикасы азаматтарына дұрыс ақпарат алуды шектейтін бұзушылық;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z98" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өрескел бұзушылық – Заңда белгіленген туристік агенттік қызметтің (бұдан әрі – турагенттік қызмет) қызметінің басталғаны туралы хабарламаның, туристік қызмет көрсету және туристік оператор (бұдан әрі – туроператор) қалыптастырған туристік өнімді іске асыру шарттарының, екінші деңгейдегі банкпен шығу туризмі саласындағы туроператордың банктік кепілдік жасасқан шартының, әрбір туристік өнімнен ақшаны аударғандығын куәландыратын, төлем құжатының, туристті міндетті сақтандыру шартының жоқтығы, сонымен қатар туристтер болып табылатын Қазақстан Республикасы азаматтарына саяхаттың ерекшеліктері туралы берілетін мәлімет бойынша растаудың бар болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z99" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тәуекел – бақылау субъектісінің қызметі нәтижесінде адам өміріне немесе денсаулығына, жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z100" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z101" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z102" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z103" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне бару арқылы профилактикалық бақылауды және (немесе) біліктілік талаптарға сәйкестігін тексерулерді кейіннен жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) біліктілік талаптарға сәйкестігін тексеруден (бұдан әрі – талаптарға сәйкестігін тексеру) босату процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z104" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) өрескел бұзушылық – </w:t>
-[...129 lines deleted...]
-    </w:p>
+      11) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы адамның өмірі мен денсаулығына, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z105" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) туристік қызмет саласындағы бақылау объектілері (бұдан әрі – бақылау объектілері) – туристік қызмет саласындағы бақылау субъектісіндегі меншік құқығындағы немесе өзге де заңды негіздегі мемлекеттік бақылауға жататын мүлік;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z106" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) туристік қызмет саласындағы бақылау субъектілері (бұдан әрі – бақылау субъектілері) – туроператорлар, туристік агенттер (бұдан әрі –турагент), сондай-ақ Қазақстан Республикасында дара кәсіпкерлер ретінде қызметін жүзеге асыратын гидтер, экскурсоводтар, туризм нұсқаушылары.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z107" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылаудың нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="14"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) туристік қызмет саласындағы Қазақстан Республикасы заңнамасының талаптарына сәйкестігін тексеруді жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерін (объектілерін) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары бірнеше кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші кезеңде облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы обьективті өлшемшарттар бойынша Бақылау субьектілерін (обьектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z109" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обьективті өлшемшарттар тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында. туристік қызмет саласындағы Қазақстан Республикасы заңнамасының талаптарына сәйкестігіне тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обьективті өлшемшарттармен тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында туристік қызмет саласындағы Қазақстан Республикасы заңнамасының талаптарына сәйкестігіне тексеру, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші кезеңде облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы субьективті өлшемшарттар бойынша бақылау субьектілерін (обьектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z115" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z116" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z118" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесінің көрсеткіштері бойынша бақылау және қадағалау субъектісі (объектісі) мыналарға:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z119" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z121" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ты қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="15"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және елеулісіз бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылық дәрежесі (өрескел, елеулі, елеулісіз) субъективті өлшемшарттар бойынша өрескел, елеулі, елеулісіз бұзушылықтардың белгіленген анықтамаларына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="16"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының туристік қызмет және бақылау субьектілерін обьектілерін профилактикалық бақылау саласындағы заңнамасының талаптарына сәйкестігіне тексеру жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z74" w:id="17"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z75" w:id="18"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объективті өлшемшарттарды айқындау тәуекелді айқындау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z76" w:id="19"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объективті өлшемшарттар бойынша тәуекелді айқындау мынадай өлшемшарттардың бірін ескере отырып, мемлекеттік бақылау жүзеге асырылатын саланың ерекшелігіне қарай жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектінің қауіптілік (күрделілік) деңгейі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2524,90 +2674,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттелетін салаға ықтимал теріс салдарлар ауырлығының, зиянның ауқымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның өмірі немесе денсаулығы, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделері үшін қолайсыз оқиғаның туындау мүмкіндігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="20"/>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ықтимал тәуекелдерге талдау жүргізгеннен кейін бақылау субъектілері (объектілері) обьективті өлшемшарттар бойынша тәуекелдің үш дәрежесі (жоғары, орта және төмен) бойынша бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z78" w:id="21"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Туристік қызмет саласындағы обьективті өлшемшарттар бойынша жоғары тәуекел дәрежесіне Қазақстан Республикасы азаматтарының өміріне және (немесе) денсаулығына және заңды мүдделеріне бақылау субъектілердің (объектілердің) зиян келтіру ықтималдығы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша жоғары тәуекел дәрежесіне туроператорлар жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2618,144 +2768,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің орташа дәрежесіне турагенттер жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің төмен дәрежесіне Қазақстан Республикасында дара кәсіпкерлер ретінде қызметін жүзеге асыратын гидтер, экскурсоводтар, туризм нұсқаушылары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="22"/>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z80" w:id="23"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="24"/>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Деректер базасын қалыптастыру және ақпарат жинау бақылау субъектілерін (объектілерін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2802,70 +2952,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесін бағалау үшін бақылау субъектілерінің (объектілерінің) талаптарына сәйкестігіне тексеру жүргізу үшін ақпарат көзі ретінде бақылау субъектілерінің (объектілерінің) талаптарға сәйкестігіне тексерулердің алдыңғы нәтижелері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қолда бар ақпарат көздерінің негізінде, облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы талдауға және бағалауға жататын, субъективті өлшемшарттар бойынша деректерді қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2934,70 +3084,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес туристік қызмет субъектілеріне бара отырып профилактикалық бақылау жүргізу үшін талаптардың бұзушылық дәрежелері және осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес туристік қызмет субъектілерінің талаптарына сәйкестігіне тексеру жүргізу үшін талаптардың бұзушылық дәрежелері айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қолданылатын ақпарат көздерінің басымдылығын және субьективті өлшемшарттарының көрсеткіштерінің маңыздылығын негізге ала отырып, осы өлшемшарттардың 4-тарауында айқындалған субьективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес 0-ден 100-ге дейінгі шәкіл бойынша субьективті өлшемшарттардың тәуекел дәрежесінің көрсеткіші есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттарының көрсеткіштерінің маңыздылығы туристік операторға қатысты субъективті өлшемшарттар бойынша туристік қызмет саласындағы тәуекел дәрежесін айқындау үшін субъективті өлшемшарттар тізбесіне сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3012,142 +3224,256 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және туристік агентке қатысты осы Өлшемшарттарға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="28"/>
+    <w:bookmarkStart w:name="z85" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z86" w:id="29"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z86" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы Өлшемшарттардың 3-тармағына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...15 lines deleted...]
-      Туристік қызмет саласындағы уәкілетті орган осы Өлшемшарттардың 11-тармағына сәйкес субъективті өлшемшарттар бойынша ақпарат көздерін жинайды және деректер базасын қалыптастырады.</w:t>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы осы Өлшемшарттардың 11-тармағына сәйкес субъективті өлшемшарттар бойынша ақпарат көздерін жинайды және деректер базасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша осы Қағидалардың (SC) 13-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3214,70 +3540,132 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – осы Қағидалардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есеп мемлекеттік бақылау мен қадағалаудың әрбір саласының бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 11-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3594,70 +3982,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – елулісіз бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="31"/>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Өлшемшарттардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3772,70 +4160,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="32"/>
+    <w:bookmarkStart w:name="z88" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3950,202 +4338,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rрrom – осы Өлшемшарттардың 15-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="33"/>
+    <w:bookmarkStart w:name="z90" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z91" w:id="34"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тәуекелдің жоғары дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексеру жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен айқындалады, алайда жылына ең көбі бір реттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің орташа дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексерулер жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен айқындалады, алайда ең көбі екі жылда бір реттен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексерулер жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен айқындалады, бірақ ең көбі үш жылда бір реттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="35"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатын бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудың жарты жылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдер дәрежесін талдау және бағалау кезінде нақты бақылау субъектіге (объектіге) қатысты бұрын есептелген және пайдаланылған субъективті өлшемшарттардың деректері қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="36"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау тізімдері субъективті өлшемшарттар бойынша тәуекел дәрежесінің барынша жоғары көрсеткіші бар бақылау субъектісінің басымдығы ескеріле отырып жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9662,57 +10050,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9882,84 +10263,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z52" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туристік операторға қатысты туристік қызмет саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11623,68 +11988,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11854,84 +12201,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туристік агентке қатысты туристік қызмет саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13295,68 +13626,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13526,84 +13839,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z56" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гидке, экскурсоводқа, туризм нұсқаушысына қатысты туристік қызмет саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14844,68 +15141,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15075,84 +15354,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туристік операторға қатысты, талаптарға сәйкестігіне қатысты туристік қызмет саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16474,55 +16737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16848,31 +17111,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>