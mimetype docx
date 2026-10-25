--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="835fa64" w14:textId="835fa64">
+    <w:p w14:paraId="191ddaf" w14:textId="191ddaf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -299,483 +299,493 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы бірлескен бұйрыққа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z123" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес туристік қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z124" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес туристік операторға қатысты туристік қызмет саласындағы тексеру парағы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес туристік операторға қатысты Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z125" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес туристік агентке қатысты туристік қызмет саласындағы тексеру парағы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес туристік агентке қатысты Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z126" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес гидке, экскурсоводқа, туризм нұсқаушысына қатысты туристік қызмет саласындағы тексеру парағы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес гидке, экскурсия жүргізушіге, туризм нұсқаушысына қатысты Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z127" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес туристік операторға қатысты, талаптарға сәйкестігіне қатысты туристік қызмет саласындағы тексеру парағы бекітілсін.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес туристік операторға, туристік агентке, гидке, экскурсия жүргізушіге, туризм нұсқаушысына қатысты Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 111</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Туристік қызмет туралы Қазақстан Республикасы заңнамасының сақталуының тәуекел дәрежесін бағалау критерийлерін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 маусымдағы № 743 және Қазақстан Республикасы Ұлттық экономика министрдің міндетін атқарушын 2015 жылғы 31 шілдедегі № 588 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11866 болып тіркелген, "Әділет" ақпаратты-құқықтық жүйесінде 2015 жылғы 25 тамызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасындағы туристік қызмет туралы заңнамасының сақталуына тексеру парағының нысанын бекіту туралы" Қазақстан Республикасының Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 14 қыркүйектегі № 916 және Қазақстан Республикасының Ұлттық экономика министрінің 2015 жылғы 29 қыркүйектегі № 650 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12214 болып тіркелген, "Әділет" ақпаратты-құқықтық жүйесінде 2015 жылғы 11 қарашада жарияланған) күштері жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Туризм индустриясы департаменті: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық акпарат орталығына ресми жариялауға оның көшірмелерін баспа және электронды түрде жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -810,91 +820,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы бірлескен бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1504,1166 +1514,1224 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Туристік қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тәуекел дәрежесін бағалау өлшемшарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда – ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="13"/>
+    <w:bookmarkStart w:name="z68" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z69" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z69" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының туристік қызметі туралы заңнамасының сақталуына тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 141-бабының </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">, сондай-ақ "Тексеру парағының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 </w:t>
+      1. Осы Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>141-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 және 6-тармақтарына, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>143-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына, сондай-ақ "Тексеру парағының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген), "Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларын бекіту және "Мемлекеттік органдардың тәуекелдерді бағалау жүйесін қалыптастыру қағидаларын және тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2022 жылғы 22 маусымдағы № 48 бұйрығына  (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) сәйкес, бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау жүргізу және (немесе) Қазақстан Республикасының туристік қызмет саласындағы заңнамасының біліктілік талаптарына сәйкестігін тексеру мақсатында туристік қызмет саласындағы бақылау субъектілерін (объектілерін) тәуекел дәрежесіне жатқызу мақсатында тәуекелдер көрсеткіштерін айқындау үшін әзірленді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген), "Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларын бекіту және "Мемлекеттік органдардың тәуекелдерді бағалау жүйесін қалыптастыру қағидаларын және тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2022 жылғы 22 маусымдағы № 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) сәйкес, бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау жүргізу және (немесе) Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына біліктілік талаптарына сәйкестігін тексеру мақсатында туристік қызмет саласындағы бақылау субъектілерін (объектілерін) тәуекел дәрежесіне жатқызу мақсатында тәуекелдер көрсеткіштерін айқындау үшін әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 42</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="15"/>
+    <w:bookmarkStart w:name="z70" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z94" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z94" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z95" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z95" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z96" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z96" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) елеулі бұзушылық – "Қазақстан Республикасындағы туристік қызмет туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) белгіленген туристтер болып табылатын Қазақстан Республикасы азаматтарына сапалы туристік қызмет алуға кедергі жасайтын талаптардың бұзушылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z97" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z97" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) елеулісіз бұзушылық – туристтер болып табылатын Қазақстан Республикасы азаматтарына дұрыс ақпарат алуды шектейтін бұзушылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z98" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z98" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өрескел бұзушылық – Заңда белгіленген туристік агенттік қызметтің (бұдан әрі – турагенттік қызмет) қызметінің басталғаны туралы хабарламаның, туристік қызмет көрсету және туристік оператор (бұдан әрі – туроператор) қалыптастырған туристік өнімді іске асыру шарттарының, екінші деңгейдегі банкпен шығу туризмі саласындағы туроператордың банктік кепілдік жасасқан шартының, әрбір туристік өнімнен ақшаны аударғандығын куәландыратын, төлем құжатының, туристті міндетті сақтандыру шартының жоқтығы, сонымен қатар туристтер болып табылатын Қазақстан Республикасы азаматтарына саяхаттың ерекшеліктері туралы берілетін мәлімет бойынша растаудың бар болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z99" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z99" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тәуекел – бақылау субъектісінің қызметі нәтижесінде адам өміріне немесе денсаулығына, жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z100" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z100" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z101" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z101" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z102" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z102" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z103" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z103" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне бару арқылы профилактикалық бақылауды және (немесе) біліктілік талаптарға сәйкестігін тексерулерді кейіннен жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) біліктілік талаптарға сәйкестігін тексеруден (бұдан әрі – талаптарға сәйкестігін тексеру) босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z104" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z104" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы адамның өмірі мен денсаулығына, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z105" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z105" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) туристік қызмет саласындағы бақылау объектілері (бұдан әрі – бақылау объектілері) – туристік қызмет саласындағы бақылау субъектісіндегі меншік құқығындағы немесе өзге де заңды негіздегі мемлекеттік бақылауға жататын мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z106" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z106" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) туристік қызмет саласындағы бақылау субъектілері (бұдан әрі – бақылау субъектілері) – туроператорлар, туристік агенттер (бұдан әрі –турагент), сондай-ақ Қазақстан Республикасында дара кәсіпкерлер ретінде қызметін жүзеге асыратын гидтер, экскурсоводтар, туризм нұсқаушылары.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="29"/>
+      13) туристік қызмет саласындағы бақылау субъектілері (бұдан әрі – бақылау субъектілері) – туроператорлар, туристік агенттер (бұдан әрі – турагент), сондай-ақ гидтер, экскурсия жүргізушілері, туризм нұсқаушылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z107" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылаудың нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="30"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) туристік қызмет саласындағы Қазақстан Республикасы заңнамасының талаптарына сәйкестігін тексеруді жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерін (объектілерін) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары бірнеше кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="31"/>
+      3. Астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына талаптарға сәйкестігін тексеруді жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерін (объектілерін) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары бірнеше кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z129" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірінші кезеңде облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы обьективті өлшемшарттар бойынша Бақылау субьектілерін (обьектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="32"/>
+      Бірінші кезеңде астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы обьективті өлшемшарттар бойынша Бақылау субьектілерін (обьектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z130" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z131" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z132" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) төмен тәуекел. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z133" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обьективті өлшемшарттар тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында. Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына талаптарға сәйкестігіне тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z134" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обьективті өлшемшарттармен тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына талаптарға сәйкестігіне тексеру, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z135" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші кезеңде астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы субьективті өлшемшарттар бойынша бақылау субьектілерін (обьектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z136" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z137" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орташа тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z138" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z139" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесінің көрсеткіштері бойынша бақылау және қадағалау субъектісі (объектісі) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z119" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z140" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z120" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z141" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z121" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z142" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ты қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 42</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және елеулісіз бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылық дәрежесі (өрескел, елеулі, елеулісіз) субъективті өлшемшарттар бойынша өрескел, елеулі, елеулісіз бұзушылықтардың белгіленген анықтамаларына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының туристік қызмет және бақылау субьектілерін обьектілерін профилактикалық бақылау саласындағы заңнамасының талаптарына сәйкестігіне тексеру жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объективті өлшемшарттарды айқындау тәуекелді айқындау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объективті өлшемшарттар бойынша тәуекелді айқындау мынадай өлшемшарттардың бірін ескере отырып, мемлекеттік бақылау жүзеге асырылатын саланың ерекшелігіне қарай жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектінің қауіптілік (күрделілік) деңгейі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2674,238 +2742,306 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттелетін салаға ықтимал теріс салдарлар ауырлығының, зиянның ауқымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның өмірі немесе денсаулығы, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделері үшін қолайсыз оқиғаның туындау мүмкіндігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ықтимал тәуекелдерге талдау жүргізгеннен кейін бақылау субъектілері (объектілері) обьективті өлшемшарттар бойынша тәуекелдің үш дәрежесі (жоғары, орта және төмен) бойынша бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Туристік қызмет саласындағы обьективті өлшемшарттар бойынша жоғары тәуекел дәрежесіне Қазақстан Республикасы азаматтарының өміріне және (немесе) денсаулығына және заңды мүдделеріне бақылау субъектілердің (объектілердің) зиян келтіру ықтималдығы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z144" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша жоғары тәуекел дәрежесіне туроператорлар жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z145" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің орташа дәрежесіне турагенттер жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z146" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдің төмен дәрежесіне Қазақстан Республикасында дара кәсіпкерлер ретінде қызметін жүзеге асыратын гидтер, экскурсоводтар, туризм нұсқаушылары жатады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+      Тәуекелдің төмен дәрежесіне гидтер, экскурсия жүргізушілері, туризм нұсқаушылары жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Деректер базасын қалыптастыру және ақпарат жинау бақылау субъектілерін (объектілерін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2952,264 +3088,232 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесін бағалау үшін бақылау субъектілерінің (объектілерінің) талаптарына сәйкестігіне тексеру жүргізу үшін ақпарат көзі ретінде бақылау субъектілерінің (объектілерінің) талаптарға сәйкестігіне тексерулердің алдыңғы нәтижелері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Қолда бар ақпарат көздерінің негізінде, облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы талдауға және бағалауға жататын, субъективті өлшемшарттар бойынша деректерді қалыптастырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+      12. Қолда бар ақпарат көздерінің негізінде, астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы талдауға және бағалауға жататын, субъективті өлшемшарттар бойынша деректерді қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z148" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z149" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері, немесе Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z150" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты, оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z151" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Өлшемшарттардың 11-тармағында айқындалған ақпарат көздерінің негізінде 1-қосымшаға сәйкес туристік қызмет субъектілеріне бара отырып профилактикалық бақылау жүргізу үшін талаптардың бұзушылық дәрежелері және осы 2-қосымшаға сәйкес туристік қызмет субъектілерінің талаптарына сәйкестігіне тексеру жүргізу үшін талаптардың бұзушылық дәрежелері айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 42</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қолданылатын ақпарат көздерінің басымдылығын және субьективті өлшемшарттарының көрсеткіштерінің маңыздылығын негізге ала отырып, осы өлшемшарттардың 4-тарауында айқындалған субьективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес 0-ден 100-ге дейінгі шәкіл бойынша субьективті өлшемшарттардың тәуекел дәрежесінің көрсеткіші есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттарының көрсеткіштерінің маңыздылығы туристік операторға қатысты субъективті өлшемшарттар бойынша туристік қызмет саласындағы тәуекел дәрежесін айқындау үшін субъективті өлшемшарттар тізбесіне сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3224,448 +3328,410 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және туристік агентке қатысты осы Өлшемшарттарға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.03.2026 № 16 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы Өлшемшарттардың 3-тармағына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z153" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы осы Өлшемшарттардың 11-тармағына сәйкес субъективті өлшемшарттар бойынша ақпарат көздерін жинайды және деректер базасын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z154" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша осы Қағидалардың (SC) 13-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z155" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rарал = SP + SC , мұнда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z156" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z157" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z158" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SC – осы Қағидалардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z159" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп мемлекеттік бақылау мен қадағалаудың әрбір саласының бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...205 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="59"/>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 11-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3982,70 +4048,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – елулісіз бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Өлшемшарттардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4160,70 +4226,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4338,202 +4404,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rрrom – осы Өлшемшарттардың 15-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="62"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z91" w:id="63"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тәуекелдің жоғары дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексеру жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен айқындалады, алайда жылына ең көбі бір реттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің орташа дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексерулер жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен айқындалады, алайда ең көбі екі жылда бір реттен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексерулер жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен айқындалады, бірақ ең көбі үш жылда бір реттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="64"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатын бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудың жарты жылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдер дәрежесін талдау және бағалау кезінде нақты бақылау субъектіге (объектіге) қатысты бұрын есептелген және пайдаланылған субъективті өлшемшарттардың деректері қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="65"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау тізімдері субъективті өлшемшарттар бойынша тәуекел дәрежесінің барынша жоғары көрсеткіші бар бақылау субъектісінің басымдығы ескеріле отырып жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10129,536 +10195,1050 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даму министрінің</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1264 және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 31 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="66"/>
+    <w:bookmarkStart w:name="z52" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Туристік операторға қатысты туристік қызмет саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Туристік операторға қатысты Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 111</w:t>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z161" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылау субъектісінің (объектісінің) атауы</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылау субъектісінің (объектісінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z162" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z163" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бақылауды тағайындаған мемлекеттік орган ___________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z164" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z165" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындау туралы акт ___________________________ (№, күні)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылауды тағайындау туралы акт ____________________________ (№, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z166" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) атауы ____________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z167" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі, (жеке сәйкестендіру нөмірі)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі, (жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z168" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      сәйкестендіру нөмірі) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z169" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жерінің мекенжайы _____________________________________</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Орналасқан жерінің мекенжайы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10746,68 +11326,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z175" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10895,68 +11487,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z180" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11036,68 +11640,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11177,68 +11793,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11318,68 +11946,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11459,68 +12099,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11600,68 +12252,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11741,68 +12405,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z210" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11862,176 +12538,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z215" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымдық тұлға (лар) __________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Лауазымдық тұлға (лар) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z216" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z217" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тексерілетін субъектінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z218" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z219" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12067,518 +12717,1050 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даму министрінің</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1264 және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 31 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="67"/>
+    <w:bookmarkStart w:name="z54" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Туристік агентке қатысты туристік қызмет саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t xml:space="preserve"> Туристік агентке қатысты Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 111</w:t>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z221" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылау субъектісінің (объектісінің) атауы</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылау субъектісінің (объектісінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z222" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z223" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындаған мемлекеттік орган _________-________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылауды тағайындаған мемлекеттік орган ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z224" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z225" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындау туралы акт ______________________________ (№, күні)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылауды тағайындау туралы акт ___________________________ (№, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z226" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) атауы ____________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z227" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес-сәйкестендіру нөмірі</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z228" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      сәйкестендіру нөмірі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z229" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жерінің мекен-жайы ____________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Орналасқан жерінің мекен-жайы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12666,68 +13848,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12815,102 +14009,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік агенттік қызметтің басталғаны туралы хабарламаның болуы</w:t>
+Туристік қызмет көрсетуге жасалған жазбаша шартының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12956,102 +14162,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік қызмет көрсетуге жасалған жазбаша шартының болуы</w:t>
+Туристік өнімді өткізуге арналған агенттік шарттың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13097,102 +14315,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік өнімді өткізуге арналған агенттік шарттың болуы</w:t>
+Туристерге уақытша болатын елге (жерге) бару, шығу және сонда болу қағидалары ережелері туралы, заңнамасы туралы, жергілікті халықтың салт-дәстүрлері туралы, діни әдет-ғұрпы, қасиетті орындар, табиғи, тарихи, мәдени ескерткіштер және туристерге көрсетілетін, ерекше қорғаудағы басқа да объектілер, қоршаған ортаның жай-күйі туралы, сондай-ақ саяхат жасаған кезде тап болуы мүмкін қауіптер туралы қажетті және дұрыс ақпаратты қамтитын саяхаттың ерекшеліктері туралы мәліметтерді уақтылы бергені және туристердің қауіпсіздігін қамтамасыз етуге бағытталған алдын алу шараларын жүзеге асыру туралы жазбаша растаудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13238,209 +14468,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z255" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...142 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13500,176 +14601,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z260" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымдық тұлға (лар) ___________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z261" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z262" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тексерілетін субъектінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z263" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z264" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13705,518 +14780,1050 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1264 және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 31 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="68"/>
+    <w:bookmarkStart w:name="z56" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Гидке, экскурсоводқа, туризм нұсқаушысына қатысты туристік қызмет саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> Гидке, экскурсия жүргізушіге, туризм нұсқаушысына қатысты Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> сәйкес Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 111</w:t>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z266" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылау субъектісінің (объектісінің) атауы</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылау субъектісінің (объектісінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z267" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z268" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындаған мемлекеттік орган _________________-_________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылауды тағайындаған мемлекеттік орган ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z269" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z270" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындау туралы акт ______________________________ (№, күні)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылауды тағайындау туралы акт ____________________________ (№, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z271" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) атауы ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z272" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі, (жеке сәйкестендіру нөмірі)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі, (жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z273" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      сәйкестендіру нөмірі) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z274" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жерінің мекенжайы ______________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14304,68 +15911,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14453,120 +16072,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-экскурсоводтың, туризм нұсқаушысының қызметін жүзеге асырудың басталғаны туралы хабарламаның болуы</w:t>
+Қазақстан Республикасы азаматтығының, сондай-ақ туризм саласындағы даярлықтан өткені туралы сертификаттың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14612,102 +16225,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы азаматтығының, сондай-ақ туризм саласындағы даярлықтан өткені туралы сертификаттың болуы</w:t>
+Туристерге уақытша болатын елге (жерге) бару, шығу және сонда болу қағидалары ережелері туралы, заңнамасы туралы, жергілікті халықтың салт-дәстүрлері туралы, діни әдет-ғұрпы, қасиетті орындар, табиғи, тарихи, мәдени ескерткіштер және туристерге көрсетілетін, ерекше қорғаудағы басқа да объектілер, қоршаған ортаның жай-күйі туралы, сондай-ақ саяхат жасаған кезде тап болуы мүмкін қауіптер туралы қажетті және дұрыс ақпаратты қамтитын саяхаттың ерекшеліктері туралы мәліметтерді уақтылы бергені және туристердің қауіпсіздігін қамтамасыз етуге бағытталған алдын алу шараларын жүзеге асыру туралы жазбаша растаудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14753,209 +16378,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...142 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15015,176 +16511,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z300" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымдық тұлға (лар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z301" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z302" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z303" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тексерілетін субъектінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z304" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z305" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15220,518 +16710,1010 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1264 және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 31 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 842 бірлескен бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="69"/>
+    <w:bookmarkStart w:name="z58" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Туристік операторға қатысты, талаптарға сәйкестігіне қатысты туристік қызмет саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> Туристік операторға, туристік агентке, гидке, экскурсия жүргізушіге, туризм нұсқаушысына қатысты Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> сәйкес Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 02.05.2023 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 111</w:t>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 02.05.2023 № 56 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 24.07.2026 117 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z307" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылау субъектісінің (объектісінің) атауы</w:t>
-[...1 lines deleted...]
-    </w:p>
+      бақылау субъектісінің (объектісінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z308" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) тексеруді/талаптарға сәйкестігін тексеруді</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тексеруді тағайындаған мемлекеттік орган______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z309" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тағайындаған мемлекеттік орган___________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тексеруді тағайындау туралы акт_______________________________(№, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z310" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) тексеруді/талаптарға сәйкестігін тексеруді</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) атауы ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z311" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тағайындау туралы акт_________________________________________(№, күні)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі, (жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z312" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) атауы ____________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      сәйкестендіру нөмірі) ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z313" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі, (жеке сәйкестендіру нөмірі)</w:t>
-[...37 lines deleted...]
-    </w:p>
+      Орналасқан жерінің мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z314" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15819,68 +17801,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z319" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15953,258 +17947,183 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...101 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туристік оператор қызметіне</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z326" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалыптастырған туристік өнімнің болуы</w:t>
+Туристік операторлық қызметке лицензияның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16250,102 +18169,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z331" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек өтілі бір жылдан кем емес, туристік білімі бар, кемінде бір қызметкердің болуы</w:t>
+Қалыптастырған туристік өнімнің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16391,68 +18322,233 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z336" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек өтілі бір жылдан кем емес, туристік білімі бар, кемінде бір қызметкердің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z341" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16511,281 +18607,639 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z346" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туристік агент қызметіне</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z348" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристік агенттік қызметтің басталғаны туралы хабарламаның болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z353" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гид, экскурсия жүргізушісі, туризм нұсқаушысы қызметіне</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидтің, экскурсия жүргізушінің, туризм нұсқаушысының қызметін жүзеге асырудың басталғаны туралы хабарламаның болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z360" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымдық тұлға (лар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z361" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z362" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z363" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тексерілетін субъектінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z364" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z365" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>