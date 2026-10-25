--- v0 (2025-12-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="309d916" w14:textId="309d916">
+    <w:p w14:paraId="8ed1967" w14:textId="8ed1967">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,206 +102,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 30 желтоқсандағы № 1277 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 1 ақпанда № 12968 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 487/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>165) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 487/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 330/НҚ</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінің цифрлық жүйелермен ақпараттық өзара іс-қимылы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 487/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің ақпараттық жүйелермен ақпарат алмасу қағидаларын бектіу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 23 ақпандағы № 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -881,863 +981,770 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t>Инвестициялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің міндетін атқарушының</w:t>
+              <w:t>және даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 30 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1277 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік қызметтер көрсету мониторингі ақпараттық</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесiнiң цифрлық жүйелермен ақпараттық өзара іс-қимылы қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 487/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>жүйесiнiң ақпараттық жүйелермен ақпараттық</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесiнiң цифрлық жүйелермен ақпараттық өзара іс-қимылы қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>165) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінің цифрлық жүйелермен ақпараттық өзара іс қимылы тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларға сәйкес мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінің цифрлық жүйелермен ақпараттық өзара іс-қимыл жасасуға Қазақстан Республикасының мемлекеттік құпияларын құрайтын мәліметтер жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінің мемлекеттік органдардың цифрлық жүйелерімен өзара ақпараттық іс-қимылы мемлекеттік қызметті көрсету барысында қағаз жүзіндегі құжат айналымын болдырмауды (азайтуды), сонымен қатар азаматтардың құқықтық маңызды фактілерді растайтын құжаттардың аз санын ұсынуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы Қағидаларда мынадай терминдер мен анықтамалар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрлық жүйе – цифрлық деректерді құруды, жинауды, өңдеуді, сақтауды және таратуды қамтамасыз ету мақсатында цифрлық инфрақұрылым объектілерін пайдаланатын, сондай-ақ цифрлық орта субъектілерінің өзара іс-қимылын автоматтандыратын және (немесе) цифрлық ортада қызметтер көрсетуді қамтамасыз ететін функционалдық байланысты цифрлық ресурстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) куәландырушы орталық (бұдан әрі – КО) – Қазақстан Республикасының заңнамасына сәйкес құрылған, электрондық цифрлық қолтаңбаның ашық кілттері сертификаттарының анықтығын, электрондық цифрлық қолтаңбаның ашық кілттерінің тиесілілігін және жарамдылығын растайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесі – мемлекеттік қызметтер көрсету, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсету процесін цифрландыруға және мониторингтеуге арналған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хабарлама – цифрлық жүйесінен мемлекеттік цифрлық жүйеге ақпаратты ұсыну және одан кері ұсыну нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық құжат – анықтығын, тиесілілігін және өзгермейтіндігін растау электрондық цифрлық қолтаңбаның көмегімен қамтамасыз етілген цифрлық жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>өзара іс-қимылы қағидаларын</w:t>
-[...435 lines deleted...]
-      5. Мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің көрсетілетін қызметті берушілердің ақпараттық жүйелерімен өзара іс қимылы үш санат бойынша ықпалдасуын білдіреді: </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің ақпараттық жүйелермен ақпараттық өзара іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      1) мемлекеттік қызмет көрсету мәртебесін алу жөніндегі ықпалдастыру - көрсетілетін мемлекеттік қызметтерді мониторингілеу мақсатында өтінімдерді өңдеу жөніндегі мәртебелердің мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесіне беруді білдіреді;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінің цифрлық жүйелермен ақпараттық өзара іс-қимылы үш санат бойынша жүйелердің интеграциясын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      2) қызмет беруші сұрау салған құжаттар туралы (немесе сұрау салу жөніндегі мәліметтер) ықпалдастыру - мемлекеттік қызметтер көрсету үдерісінде талап етілетін немесе мемлекеттік дерек қорында және қызмет берушінің өзге де ақпараттық жүйелерінде орналасқан құжаттар, мәліметтердің қағаз көшірмесін болдырмау мақсатында мемлекеттік қызметтер көрсету нәтижесі болып табылатын құжаттар жөніндегі мәліметтерді (немесе сұрау салу туралы мәліметтер) электрондық нысанда беруді білдіреді;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету мониторингін іске асыру мақсатында көрсетілетін қызметті беруші қабылдайтын мемлекеттік қызметтер көрсетуге арналған өтінімдерді орындау жөніндегі мәртебелерді көрсетілетін қызметті берушілердің цифрлық жүйелерінен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне беруді көздейтін мемлекеттік қызметтер көрсету мәртебесін алу жөніндегі интеграцияны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      3) мемлекеттік қызметтер көрсетуге өтінім алу және беру жөніндегі ықпалдастыру көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге өтінім беру және нәтижесін алуды білдіреді.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету процесінде талап етілетін немесе мемлекеттік деректер қорында және көрсетілетін қызметті берушілердің цифрлық жүйелерінде қамтылған құжаттардың, мәліметтердің қағаз көшірмелерін алып тастау мақсатында мемлекеттік қызмет көрсету нәтижесі болып табылатын құжаттар (немесе сұрау салу бойынша мәліметтердің), мәліметтерді электрондық түрде беруді көздейтін көрсетілетін қызметті алушыдан сұратылатын құжаттар туралы мәліметтерді алу жөніндегі интеграцияны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      6. Ақпараттық өзара іс-қимыл жасасу процесінде қолданылатын мәліметтер қағаз нысандағы құжаттардағы мәліметтермен бірдей. </w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушіге мемлекеттік қызметтер көрсетуге өтінімді беруді және көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін беруді көздейтін мемлекеттік қызметтер көрсетуге өтінімді алу және беру жөніндегі интеграцияны білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      7. Мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің ақпараттық жүйелермен ақпараттық өзара іс-қимыл процесі: </w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінің цифрлық жүйелермен ақпараттық өзара іс-қимыл процесі жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      1) көрсетілетін қызметті алушы Мемлекеттік корпорацияға немесе уәкілетті органға мемлекеттік көрсетілетін қызметті алу мақсатында жүгінген кезінде Мемлекеттік корпорация жұмыскері немесе уәкілетті органның жұмыскері көрсетілетін қызметті алушының тұлғасын сәйкестендіретін қажетті құжаттар бойынша мәліметтерді алу мақсатында мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінен (уәкілетті органның ақпараттық жүйесі болмаған жағдайда) сұрау салуға бастама жасайды; </w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы Мемлекеттік корпорацияға немесе уәкілетті органға мемлекеттік көрсетілетін қызметті алу мақсатында жүгінген кезінде Мемлекеттік корпорация жұмыскері немесе уәкілетті органның жұмыскері көрсетілетін қызметті алушының тұлғасын сәйкестендіретін қажетті құжаттар бойынша мәліметтерді алу мақсатында мемлекеттік қызметтер көрсету мониторингі цифрлық жүйесінен (уәкілетті органның цифрлық жүйесі болмаған жағдайда) сұрау салуға бастама жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      2) Мемлекеттік корпорация жұмыскері немесе уәкілетті органның жұмыскері мемлекеттік қызметтерді көрсету мониторингі ақпараттық жүйесінде мемлекеттік қызметтерді көрсетуге өтінім толтырады (уәкілетті органның ақпараттық жүйесі болмаған жағдайда) және қажетті құжаттардың (мемлекеттік органдардың ақпараттық жүйелері арқылы алу мүмкіндігі жоқ құжаттар) электрондық көшірмелерін қоса береді; </w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік корпорация жұмыскері немесе уәкілетті органның жұмыскері мемлекеттік қызметтерді көрсету мониторингі цифрлық жүйесінде мемлекеттік қызметтерді көрсетуге өтінім толтырады (уәкілетті органның цифрлық жүйесі болмаған жағдайда) және қажетті құжаттардың (мемлекеттік органдардың цифрлық жүйелері арқылы алу мүмкіндігі жоқ құжаттар) электрондық көшірмелерін қоса береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      3) көрсетілетін қызметті алушының жазбаша келісімі негізінде электрондық құжат нысанындағы оның сұрау салуын Мемлекеттік корпорация қызметкері өзіне қызметтік мақсатта пайдалану үшін берілген электрондық цифрлық қолтаңбасымен куәландырады; </w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының келісімі негізінде электрондық құжат нысанындағы сұрау салуды Мемлекеттік корпорация қызметкері өзіне қызметтік мақсатта пайдалану үшін берілген электрондық цифрлық қолтаңбасымен куәландырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      4) "сұрау салу" түріндегі хабарлама көрсетілетін қызметті берушінің ақпараттық жүйесі үшін қалыптастырылады және шығыс мәліметтерді беру үшін арналған; </w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "сұрау салу" түріндегі хабарлама көрсетілетін қызметті берушінің цифрлық жүйесі үшін қалыптастырылады және шығыс мәліметтерді беру үшін арналған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      5) көрсетілетін қызметті берушінің ақпараттық жүйесі сұрау салуды қабылдайды және өңдейді, мемлекеттік қызметтерді көрсету мониторингі ақпараттық жүйесіне сұрау салуды өңдеу нәтижесімен "жауап" хабарламасын береді. </w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті берушінің цифрлық жүйесі сұрау салуды қабылдайды және өңдейді, мемлекеттік қызметтерді көрсету мониторингі цифрлық жүйесіне сұрау салуды өңдеу нәтижесімен "жауап" хабарламасын береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      8. Мемлекеттік қызметтерді көрсету мониторингін іске асыру мақсатында көрсетілетін қызметті алушы Мемлекеттік корпорацияға жүгінген жағдайында сұрау салуды өңдеу мәртебесі мемлекеттік қызмет көрсету мониторингі ақпараттық жүйесіне жіберіледі. </w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметтерді көрсету мониторингін іске асыру мақсатында көрсетілетін қызметті алушы Мемлекеттік корпорацияға мемлекеттік көрсетілетін қызметтер алу үшін жүгінген жағдайында сұрау салуды өңдеу мәртебесі мемлекеттік қызмет көрсету мониторингі цифрлық жүйесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      9. Хабарламаның жөнелту және алу фактісі ақпараттық жүйелерде тіркеледі. Электрондық байланыс болмаған кезде немесе хабарламаны жіберуде кедергі келтіретін басқа да себептер туындаған жағдайда жеткізілмеген хабарламалар кезекте жиналады. Апатты жағдай жойылған соң, жеткізілмеген хабарламаларды жіберу кезектен жаңартылады. </w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Хабарламаларды жіберу және қабылдау фактілері цифрлық жүйелерде тіркеледі. Электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін техникалық іркілістер туындаған кезде жеткізілмеген хабарламалар кезекте жинақталады. Авариялық жағдайлар немесе ақаулар жойылғаннан кейін кезектегі жеткізілмеген хабарламаларды қайта жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      10. Ақпараттық өзара іс-қимыл үрдісінде барлық уақыт параметрлерін тіркеу жергілікті уақыт бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ақпараттық өзара іс-қимыл процесінде барлық уақытша параметрлерді тіркеу жергілікті уақыт бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      11. Қабылдауға/беруге жататын мәліметтер мемлекеттік қызметтер көрсетілетін уәкілетті тұлғалардың электрондық цифрлық қолтаңбасымен расталады. Өзара іс-қимыл кезінде деректердің қорғалуын ұйымдастыру үшін ҚР КО тіркеу куәліктері пайдаланылады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қабылдауға және (немесе) беруге жататын мәліметтер мемлекеттік қызметтер көрсететін уәкілетті тұлғалардың электрондық цифрлық қолтаңбасымен расталады. Өзара іс-қимыл кезінде деректердің қорғалуын ұйымдастыру үшін КО тіркеу куәліктері пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -2120,31 +2127,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>