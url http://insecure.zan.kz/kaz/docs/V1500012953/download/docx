--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50e1048" w14:textId="50e1048">
+    <w:p w14:paraId="4a44868" w14:textId="4a44868">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2225,435 +2225,475 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) адамның қадір-қасиетін және қоғамдық өнегені қорлайтын мас күйде қоғамдық орындарда жүрген ата-ананы немесе заңды өкілдерді немесе кәмелетке толмағанды медициналық ұйымдарға немесе ішкі істер органдарына жеткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) үш жастан он сегіз жасқа дейін қадағалаусыз және қараусыз қалған балаларды, сондай-ақ ішкі істер органдары қызметі барысында ұсталған ата-ананың немесе заңды өкілдерінің қамқорлығынсыз қалған балаларды уақытша орналастыру мүмкін болмаған жағдайда ерекше режимде ұсталатын білім беру ұйымдарына, Кәмелетке толмағандарды бейімдеу орталықтарына (бұдан әрі – КТБО) және Өмірлік қиын жағдайда жүрген балаларды қолдау орталықтарына (бұдан әрі –БҚО) жеткізеді;</w:t>
+      13) үш жастан он сегіз жасқа дейін қадағалаусыз және қараусыз қалған балаларды, сондай-ақ ішкі істер органдары қызметі барысында ұсталған ата-ананың немесе заңды өкілдерінің қамқорлығынсыз қалған балаларды уақытша орналастыру мүмкін болмаған жағдайда ерекше режимде ұсталатын білім беру ұйымдарына, Кәмелетке толмағандарды бейімдеу орталықтарына (бұдан әрі – КТБО) және Арнаулы әлеуметтік қызметтерге мұқтаж балаларды қолдау орталықтарына (бұдан әрі –БҚО) жеткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қылмыстық және әкімшілік құқық бұзушылық жасаған адамдарды ұстайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z213" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14-1) "Құқық бұзушылық профилактикасы туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60-бабына сәйкес осы Қадидалардың 2-1-қосымшасына сәйкес нысан бойынша қорғау нұсқамасын шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) қылмыстық теріс қылықтар бойынша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сотқа дейінгі өндірісті</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жүзеге асырады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жеке және заңды тұлғалардан Қазақстан Республикасының заңнамасын сақтауды, құқыққа қарсы әрекеттерді тоқтатуды талап етеді, осы талаптар орындалмаған жағдайда тиісті мәжбүрлеу шараларын қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) жеке тұлғаның жеке басын куәландыратын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құжаттарын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) өндірістегі материалдар мен істер бойынша жеке тұлғаларды және заңды тұлғалардың өкілдерін ІІО-ға шақыруға, олардан түсініктемелер және айғақтар, құжаттар, олардың көшірмелерін алады, ол келмеген жағдайда, белгіленген тәртіпте еріксіз келтіртеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жеке және заңды тұлғаларға орындау үшін міндетті ұйғарымдар, қылмыстық немесе әкімшілік құқық бұзушылық жасауға ықпал ететін себептер мен жағдайларды жою туралы ұсынымдар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) материалдық шығын келтірілген жағдайда оны Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>айқындаған</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тәртіпте өтей отырып, қылмыстық құқық бұзушылық жасауда күдікті адамдардың ізіне түсу, төтенше немесе әскери жағдайдың әрекет етуі кезінде, әскери қақтығыс жағдайларында, төтенше жағдайларды жою кезінде оқиға орнына бару, егер уақытты созу адамдардың өмірі мен денсаулығына шынайы қатер тудыратын болса, медициналық ұйымдарға шұғыл медициналық көмекке мұқтаж адамдарды жеткізу үшін көліктің кез келген түрін (дипломатиялық иммунитетке ие шет мемлекеттер мен халықаралық ұйымдар өкілдіктерінің көлік құралдарынан басқа) пайдаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қылмыстық немесе әкімшілік құқық бұзушылықты жасау фактілерін және ІІО қызметкерлерінің іс-қимылын тіркеу үшін техникалық құралдарды пайдаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) әкімшілік құқық бұзушылық жасағаны үшін адамдарды ІІО-ға жеткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) қару-жарақты, оқ-дәрілерді, есірткі құралдарын, психотроптық заттар мен прекусорларды, сондай-ақ тыйым салынған өзге де заттарды алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) қылмыстық және әкімшілік құқық бұзушылық жасауда күдіктілерді, жеке тұлғаның қауіпсіздігіне қатер төндіретін не онда әкімшілік және құқық бұзушылық жасалғандығы немесе жасалып жатқандығы, жазатайым жағдай орын алғандығы, дүлей зілзалалар, апаттар, эпидемия, эпизоотия және жаппай тәртіпсіздіктер кезінде жеке тұлғалардың жеке қауіпсіздігін және қоғамдық қауіпсіздікті қамтамасыз ету үшін жеткілікті деректер болған кезде тұрғын үй мен өзге де үй-жайларға, аумаққа және жер учаскелеріне (дипломатиялық иммунитетке ие шет мемлекеттер мен халықаралық ұйымдар өкілдіктерінен басқа) кедергісіз кіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) егер олардың болуы баланың өмірі мен денсаулығына қатер төндіретін болса, жеке тұлғалардың баспаналарға кіруге немесе онда болуға шектеу қояды, уақытша тыйым салады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) профилактикалық есепте тұратын адамдарды криминалистикалық есепке қою үшін ІІО-ға жеткізеді, суретке түсіреді, дактилоскопиядан өткізеді, дыбыс, кино-бейне түсірілім жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) КТІБ қызметін жариялау үшін бұқаралық ақпарат құралдарын тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жекелеген деректерді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жинақтауды және өңдеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2668,173 +2708,193 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңдарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де құқықтарды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 687</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 742</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көліктегі құқық бұзушылықтардың профилактикасы жөніндегі инспектор осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарымен қатар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз бетімен отбасынан, білім беру ұйымдарынан кетіп қалған балаларды анықтайды және оларды ата-аналарына тапсырады не бұл туралы үш жұмыс күні ішінде олардың тұрғылықты жері бойынша КТІБ-ні ақпараттандыра отырып, КТБО-ға не БҚО-ға жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2925,70 +2985,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. КТІ УПИ кәмелетке толмағандар арасында құқық бұзушылықтар профилактикасына, балалардың қадағалаусыздығына және қараусыздығына байланысты емес міндеттерді орындау үшін пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3007,70 +3067,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. КТІБ жұмысының қортындылары ай сайын қоғамдық қауіпсіздік бөлімшесінің (бөлімінің) бастығымен, тоқсан сайын ҚАПб(Б) бастығының орынбасарымен, көліктегі полиция органының бастығы немесе олардың орынбасарларымен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3089,70 +3149,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. ҚАПб(Б) қоғамдық қауіпсіздік бөлімшесі (бөлімінің), көліктегі ІІО әкімшілік полиция органының бастығы немесе олардың орынбасарлары тоқсанына кемінде бір рет КТІБ, сондай-ақ көліктегі құқық бұзушылықтардың алдын алу инспекторларының жұмысын ұйымдастыруды тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3171,126 +3231,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Білім беру ұйымдарының білім алушылары арасында құқық бұзушылықтар профилактикасын ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 517</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. КТІ УПИ-дің білім беру ұйымдарының білім алушылары арасындағы жұмысы білім беру ұйымдарының педагогикалық ұжымдарымен өзара іс-қимыл жасай отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу жылына әкімшілік учаскеде орналасқан білім беру ұйымдарында профилактикалық іс-шараларды өткізу кестесі жасалады, оны қалалық, аудандық орган бастығының орынбасары бекітеді және білім беру ұйымының басшыларымен келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3435,90 +3495,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Білім алушылар тарапынан қылмыстық құқық бұзушылықтар жасалған кезде білім беру ұйымының Профилактика жөніндегі кеңесінің отырысын өткізуге дереу бастамашылық етеді. Отырыстың нәтижелері бойынша заңнамада көзделген ден қоюдың тиісті шаралары әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Білім алушылар арасындағы құқық бұзушылықтар профилактикасы мақсатында КТІ УПИ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәмелетке толмағандарды, олардың ата-аналарын және басқа да заңды өкiлдерiн құқықтық тәрбиелеуде бiлiм беру органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3717,126 +3777,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Аумақтық ІІО КТІБ жұмысын ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 517</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аумақтық ІІО КТІБ КТІ УПИ қызметін үйлестіруді және бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3855,1114 +3915,1196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23. Аумақтық ІІО КТІБ-ға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z185" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z185" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәмелетке толмағандар жасаған және оларға қатысты жасалған қылмыстық құқық бұзушылықтар, олардың қатысуымен болған өзге де оқиғалар бойынша жиынтық ақпараттарды күн сайын талдау жүргізу, оларды жасауға ықпал еткен себептер мен жағдайларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z186" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z186" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәмелетке толмағандар арасындағы құқық бұзушылықтардың балалардың қадағалаусыз және панасыз қалуының жай-күйіне, құрылымы мен динамикасына ай сайын талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z187" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z187" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәмелетке толмағандар арасындағы жедел ахуалды талдауды ескере отырып, КТІБ жұмыс жоспарын тоқсан сайын жасау, жоспарланған іс-шаралардың орындалуын, КТІБ қызметінің нәтижелері туралы есептің дайындалуын бақылау жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z188" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z188" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТІБ жұмыс жоспарында орындалу мерзімін және аяқталу нысанын көрсете отырып:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z189" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z189" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандар арасындағы құқық бұзушылықтар профилактикасы мәселелері бойынша мемлекеттік, өңірлік бағдарламаларда, Полиция департаментінің (бұдан әрі – ПД), Көліктегі полиция департаментінің (бұдан әрі – КПД) жоспарларында, нұсқауларында, Қазақстан Республикасы Ішкі істер министрлігінің Алқасы шешімдерінде (бұдан әрі – ІІМ) жоспарланған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z190" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z190" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандардың арасындағы құқық бұзушылықтарды, қадағалаусыздықты және панасыз қалушылықты анықтау және жолын кесу бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z192" w:id="75"/>
+    <w:bookmarkStart w:name="z191" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқыққа қайшы мінез-құлқы бар кәмелетке толмағандарды, кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) қарау бойынша өздерінің міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-аналарын немесе заңды өкілдерін, сондай-ақ құқық бұзушылықтар мен қоғамға қарсы әрекеттер жасауға тартатын адамдарды анықтау және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту шараларын қабылдау бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z192" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандармен және олардың ата-аналарымен немесе заңды өкілдерімен жеке профилактикалық жұмыс жүргізу бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z193" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z193" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымдарының білім алушылары арасында профилактикалық жұмыс жүргізу бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z194" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z194" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТІ УПИ кәсіби даярлығын арттыру бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z195" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z195" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандардар арасында құқық бұзушылықтар профилактикасына бағытталған өзге де іс-шаралар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z196" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z196" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) балаларды тәрбиелеу, оқыту, құқықтарын, мүдделерін қорғаумен, олардың бос уақытын ұйымдастырумен айналысатын мемлекеттік органдармен, мемлекеттік емес және қоғамдық ұйымдармен өзара іс-қимыл жасасуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z197" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z197" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жарты жылдың қорытындысы бойынша Кәмелетке толмағандардың істері және олардың құқықтарын қорғау жөніндегі комиссияға, білім беру басқармасына (бөліміне) кәмелетке толмағандар арасындағы құқық бұзушылықтардың, балалар қадағалаусыздығының және панасыз қалушылығының жай-күйі, қабылданып жатқан шаралар, сондай-ақ оларды жетілдіру бойынша проблемалық мәселелер туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z198" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z198" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кәмелетке толмағандар жасаған және оларға қатысты жасалған қылмыстық құқық бұзушылықтарды, сондай-ақ олардың қатысуымен жасалған оқиғаларды есепке алудың электрондық журналын Еxcel форматында жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z199" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z199" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ай сайын білім басқармасына (бөліміне) қылмыстық құқық бұзушылықтар жасаған білім беру ұйымдары білім алушыларының тізімін жолдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z200" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z200" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кәмелетке толмағандар арасындағы құқық бұзушылықтар профилактикасына, балалардың қадағалаусыздығы мен панасыздығының алдын алуға бағытталған жедел-профилактикалық және өзге де іс-шаралар жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z201" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z201" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) ай сайын білім басқармасымен (бөлімімен) бірге білім беру ұйымдарына себепсіз бармайтын кәмелетке толмағандар бойынша салыстыра тексеру жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z202" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z202" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ІІО-да ай сайын, ПД-де тоқсан сайын криминалдық полиция, тергеу және анықтау, сондай-ақ тоқсан сайын ІІО-да есепте тұрған кәмелетке толмағандарға қатысты пробация, ақпараттандыру және байланыс бөліністерімен салыстыра тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z203" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z203" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) кәмелетке толмағандар арасындағы құқық бұзушылықтар профилактикасы мәселелері бойынша ІІО, ПД, КПД және басқа да мемлекеттік органдармен және мемлекеттік емес органдармен және ұйымдармен кеңестерде қарау үшін қажетті материалдар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z204" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z204" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) кәмелетке толмағандар жасаған не оларға қатысты жасалған құқық бұзушылықтардың себептері мен жағдайларын жою бойынша ұсынымдар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z205" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z205" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) кәмелетке толмағандар арасындағы құқық бұзушылықтардың, сондай-ақ балалардың қадағалаусыздығының және панасыздығының алдын алу бойынша жұмыстың оң тәжірибелерін зерделеу, жалпылау және практикаға енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z206" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z206" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) кәмелетке толмағандар арасындағы құқық бұзушылықтардың алдын алу бойынша жұмысты ұйымдастыруда әдістемелік және практикалық көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z207" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z207" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) инспекторлық тексерістер жүргізуге, КТІ УПИ жұмысын зерделеу үшін ІІО бөліністеріне бақылау, кешенді тексерістер және өзге де шығулар жүргізуге, олардың Қазақстан Республикасының заңнамасын нақты орындауын қамтамасыз етуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z208" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z208" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) кәмелетке толмағандар жасаған қылмыстық құқық бұзушылықтар бойынша қызметтік тексерулер жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z209" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z209" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтік тексерулерді ПД қоғамдық қаупсіздік басқармасы қызметкерлері және ПД, КПД әкімшілік полиция басқармалары (бұдан әрі – ӘПБ) кәмелетке толмағандар бандитизм, кісі өлтіру, қарақшылық, денсаулыққа қасақана ауыр зиян келтіру, зорлау жасағанда, сондай-ақ қылмыстық құқық бұзушылықтарды ІІО есебінде тұрған кәмелетке толмағандар жасаған кезде, сондай-ақ кәмелетке толмағандарға қатысты жасалған аса ауыр қылмыстар, көлік объектілерінде олардың қатысуымен болған жазатайым оқиғалар және өзге де оқиғалар бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z210" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z210" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәмелетке толмағанға қатысты қылмыстық құқық бұзушылық жасалған кезде, сондай-ақ суицид, жазатайым жағдай және олардың қатысуымен болған өзге де оқиғалар кезінде еркін түрде анықтама жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z211" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z211" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтік тексеру қорытындыларының көшірмелері қоғамдық қауіпсіздік бөлінісіне, көліктегі ІІО, ПД қоғамдық қауіпсіздік басқармасына, КПД ӘПБ қылмыстық құқық бұзушылық тіркелген сәттен бастап 15 жұмыс күні ішінде, Қазақстан Республикасы ІІМ Әкімшілік полиция комитетіне (бұдан әрі – Комитет) бір ай ішінде ұсынылады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z212" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z212" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) проблемалық мәселелерді және оларды шешу жолдарын көрсете отырып, кәмелетке толмағандар арасындағы құқық бұзушылықтар және қадағалаусыздық профилактикасы бойынша жұмыс туралы баяндау жазбаларды жартыжылдықтың қорытындылары бойынша ПД қоғамдық қауіпсіздік басқармасына, КПД ӘПБ 5 күніне, ал ПД қоғамдық қауіпсіздік басқармасы және КПД ӘПБ Комитетке 7 күніне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 742</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Кәмелетке толмағандармен жұмысты ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 517</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Кәмелетке толмағандар ІІО жеткізілген кезде КТІ УПИ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәмелетке толмағанның жеке басын, оны сипаттайтын деректерді оның ата-анасын немесе заңды өкілдері туралы мәліметтерді, жасөспірімді тәрбиелеу жағдайларын, құқық бұзушылықты, оқиғаны жасаудың себептері мен жағдайларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағанға теріс әсер ететін, оны құқық бұзушылық жасауға тартатын адамдарды анықтау, кәмелетке толмағанға сатуға тыйым салынған заттарды сататын орындарды анықтау мақсатында кәмелетке толмағаннан жауап алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жауап алу кәмелетке толмағанның ата-анасының немесе заңды өкілдерінің қатысуымен өткізіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ІІО ведомстволық есептері бойынша, қажет болған жағдайда психоневрологиялық не психиатриялық мекемелердің есептері бойынша тексереді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәмелетке толмағанның алкогольдік, есірткілік немесе уытқұмарлық мас жағдайда екеніне жеткілікті негіздер болғанда оны медициналық куәландыруға жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сипатты дене жарақаттары не болмаса сырқат белгілері бар кәмелетке толмағандарды денсаулық сақтау ұйымдарына жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәмелетке толмағанды ата-анасына немесе заңды өкілдеріне беру мүмкін болмаған жағдайда осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша кәмелетке толмағанды КТБО-ға, БҚО-ға орналастыру туралы қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгерістер енгізілді - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 687</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Тастанды немесе адасып кеткен балаларға қатысты адасып кеткен (тастанды) балаларды жеткізу туралы акті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша үш данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Актінің бірінші данасы "Қылмыстық құқық бұзушылықтар туралы арыздар мен хабарламаларды қабылдау және тіркеу, Сотқа дейінгі тергеп-тексерудің бірыңғай тізілімін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Бас прокуратурасының 2014 жылғы 19 қыркүйектегі № 89 </w:t>
+      Актінің бірінші данасы "Қылмыстық құқық бұзушылықтар туралы арыздар мен хабарламаларды қабылдау және тіркеу, Сотқа дейінгі тергеп-тексерудің бірыңғай тізілімін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Бас прокурорының 2014 жылғы 19 қыркүйектегі № 89 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9744 болып тіркелген) талаптарына сәйкес ІІО ақпараттарды есепке алу кітабында тіркеледі, екіншісі КТБО-ға не өзге білім беру немесе денсаулық сақтау ұйымдарына жіберіледі және үшіншісі номенклатуралық іске тігіледі. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9744 болып тіркелген) талаптарына сәйкес ІІО ақпараттарды есепке алу кітабында тіркеледі, екіншісі КТБО-ға, БҚО-ға не өзге білім беру немесе денсаулық сақтау ұйымдарына жіберіледі және үшіншісі номенклатуралық іске тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. ІІО-ның қызмет көрсету аумағынан тыс тұратын кәмелетке толмағанды құқық бұзушылық жасағаны, қадағалаусыздығы және қараусыздығы үшін жеткізген кезде КТІ УПИ, көліктегі құқық бұзушылықтардың профилактикасы жөніндегі инспектор кәмелетке толмағанның тұрғылықты жері бойынша ІІО-ға үш жұмыс күні ішінде осы туралы ақпарат жолдайды. Жолданған ақпараттың көшірмесі жинақтау ісіне тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4981,86 +5123,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Профилактикалық есеп және бақылау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...15 lines deleted...]
-      1) жазасын өтеуден шартты түрде мезгілінен бұрын босатылған;</w:t>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бас бостандығынан айыру түріндегі жазасын өтеуден шартты түрде мерзімінен бұрын босатылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қылмыстық жауапкершілік басталатын жасқа жетпеуіне байланысты қылмыстық жауапкершілікке жатпайтын қылмыстық құқық бұзушылық белгілерін қамтитын теріс қылықтар жасаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5088,1145 +5230,1065 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оларға қатысты бос уақытын шектеу және мінез-құлқына ерекше талаптар белгілеу туралы шешім қабылданған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қылмыстық-атқару жүйесінің мекемелерінен босатылған;</w:t>
+      5) қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінен босатылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) арнайы білім беру ұйымдарының және ерекше режимде ұстайтын білім беру ұйымдарының түлектеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) қорғау нұсқамасы шығарылған кәмелетке толмағандарға қатысты қолданылады.</w:t>
-[...17 lines deleted...]
-      Сондай-ақ профилактикалық есепке алу және бақылау кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) қарау бойынша өздерінің міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-аналарына немесе заңды өкілдеріне қатысты қолданылады.</w:t>
+      7) қорғау нұсқамасы шығарылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қоғамнан оқшаулауға байланысты емес жаза немесе қылмыстық-құқықтық әсер етудің өзге де шаралары қолданылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қылмыстық теріс қылық немесе онша ауыр емес немесе ауырлығы орташа қылмыс жасағаны үшін сотталған және тәрбиелік ықпал етудің мәжбүрлеу шараларын қолдана отырып, сотпен жазадан босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабының бірінші бөлігі 3), 4), 9), 10) және 12)-тармақтары немесе 36-бабы негізінде, оның ішінде рақымшылық немесе кешірім жасау актісі нәтижесінде қылмыстық құқық бұзушылық жасағаны үшін қылмыстық жауаптылықтан немесе жазадан босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) адамның психикалық және тәндік функциялары мен мінез-құлқына теріс әсер ететін алкогольдік ішімдіктерді, есірткі заттарын, психотроптық заттарды, сол тектестерді және өзге де күшті әсер ететін заттарды шамадан тыс пайдаланатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қадағалаусыз және панасыз қалған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) психикалық бұзылумен байланысты емес, психикалық дамуы артта қалуы салдарынан қылмыстық жауапкершілікке жатпайтын қылмыстық белгілерді қамтитын әрекеттер жасаған кәмелетке толмағандарға қатысты қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Сондай-ақ профилактикалық есепке алу және бақылау кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) қарау бойынша өздерінің міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-аналарына немесе заңды өкілдеріне қатысты қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 687</w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="106"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Профилактикалық есепке алуды жүргізу осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша профилактика жүргізілетін адамдар санатымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактикалық есепке қойған кезде кәмелетке толмағанға, кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) күтіп-бағу бойынша өз міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-аналарына, заңды өкілдеріне оның құқықтары мен міндеттері, сондай-ақ Қазақстан Республикасының заңдарында белгіленген жауаптылығы түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактикалық есепке алуда қамтылған мәліметтер құқық бұзушылық профилактикасы жөніндегі міндеттерді шешу шегінде ғана пайдаланылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәмелетке толмағандарды, кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) күтіп-бағу бойынша өз міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналарды, заңды өкілдерді профилактикалық есепке алу тұлғаның жеке ерекшеліктері, оның қоғамға жат мінез-құлқының сипаты мен дәрежесі, ол жасаған іс-әрекеттің (әрекеттің немесе әрекетсіздіктің) қауіптілігі ескеріле отырып ішкі істер органы басшысының немесе оның орынбасарының шешімімен ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдарға қатысты жеке профилактика жүргізу тәртібі "Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдардың мінез-құлқын бақылауды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 19 қыркүйектегі № 622 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9839 болып тіркелген) талаптарына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:p>
-[...198 lines deleted...]
-      9) кәмелетке толмағандарды құқық бұзушылықтар немесе басқа да қоғамға қарсы әрекеттер жасауға тартатын адамдар.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Кәмелетке толмағандарға қатысты профилактикалық бақылау осы Қағидаларға 11-1-қосымшаға сәйкес нысан бойынша жеке профилактикалық жұмыс жоспарына (бұдан әрі — Жоспар) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) қарау жөніндегі міндеттерін орындамайтын не тиісінше орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналарға немесе заңды өкілдерге қатысты профилактикалық бақылау осы Қағидаларға 12-1-қосымшаға сәйкес нысан бойынша жеке профилактикалық жұмыстың жоспарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспарлар профилактикалық есепке қойылған күннен бастап бес күнтізбелік күн ішінде жасалады және ішкі істер органы бастығы немесе оның орынбасары бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактикалық есепте тұрған адамдармен жүргізілетін жеке профилактикалық жұмыстың барысын бақылауды ішкі істер органы бастығының орынбасары (қызметі бойынша) жүзеге асырады, ол профилактикалық бақылауды жүргізілуін тоқсан сайын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Осы Қағидалардың 27-тармағында көрсетілген әрбір адамға, 27-тармағының 1) тармақшаны қоспағанда, осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша оларға қатысты жеке профилактика шаралары қолданылатын адамдарға жинақтау ісі басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға 10-қосымшаға сәйкес жеке профилактика шаралары қолданылатын адамдар туралы мәліметтер оларды ішкі істер органдарының профилактикалық есебіне қоюға негіз болып табылатын материалдар түскен сәттен бастап үш жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігінің интеграцияланған деректер банкіне (бұдан әрі — ІІМ ИДБ) енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Кәмелетке толмаған ІІО-ға бірнеше санат бойынша қойылуға жатқызылған жағдайларда, КТІ УПИ оларды есепке алуды анағұрлым маңызды санат бойынша жүзеге асырады. Санаттың маңыздылығы осы Қағидалардың 27-тармағының иерархияларына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. КТІ УПИ кәмелетке толмағанды ІІО есебіне қою және шығару туралы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәмелетке толмағанның ата-анасын немесе заңды өкілдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәмелетке толмағанның оқу және (немесе) жұмыс орны бойынша әкімшілікке үш жұмыс күні ішінде хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ІІО-да есепте тұрған адам қаланың (облыстың) басқа ауданына немесе басқа өңірге тұрақты тұруға көшкен жағдайда, онда ол көшкеннен кейін үш жұмыс күні ішінде таңдаған тұрғылықты жері бойынша ІІО-ға оның келгені туралы растауды алу үшін сұрау салу жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамның көрсетілген тұрғылықты жеріне келгені туралы растауды алғаннан кейін, тиісті ІІО-ға жүргізілген профилактикалық жұмыстың материалдары жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 687</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="109"/>
-[...208 lines deleted...]
-      Адамның көрсетілген тұрғылықты жеріне келгені туралы растауды алғаннан кейін, тиісті ІІО-ға жүргізілген профилактикалық жұмыстың материалдары жолданады.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Осы Қағидалардың 27-тармағының 1), 2), 3), 4), 5), 6), 8), 9), 10), 11)-тармақшаларында көрсетілген адамдарды ІІО есебіне қойғаннан кейін үш тәулік ішінде, ІІО кеңсесі арқылы криминалдық полиция бөліністеріне жедел бақылауды қамтамасыз ету үшін осы Қағидаларға 14-қосымшаға сәйкес нысан бойынша есепке қойылғаны туралы баянаттың көшірмесі, шолу анықтама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО есебінен адамды шығару туралы ақпарат криминалдық полиция бөліністеріне тәулік ішінде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 687</w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="112"/>
-[...257 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. ІІО-ға есепке қойылған және одан шығарылған адамдар туралы мәліметтер ІІМ БДБ-ға енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Растайтын материалдар ұсынылғаннан кейін ІІО-ға есепке қою немесе есептен шығару (кәмелетке толмағандарды, кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) бағып-күту жөніндегі өз міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-анасын, заңды өкілдерін) туралы КТІ УПИ баянатына қалалық, аудандық орган бастығының орынбасары бұрыштама қояды. Көрсетілген басшылар тоқсанына кемінде бір рет ІІО есептерін жүргізу тәртібін тексеруге, тексерушілер парағына жазба жазуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6245,164 +6307,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Кәмелетке толмағандар арасында құқық бұзушылықтар профилактикасы мәселелері бойынша ІІО қызметтерімен КТІ УПИ-дің өзара іс-қимыл жасасу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 517</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Кәмелетке толмағандар арасында профилактикалық жұмысты ұйымдастыру мақсатында КТІ УПИ криминалдық полиция, ұйымдасқан қылмысқа, экстремизмге, есірткі бизнесіне қарсы күрес, тергеу (анықтау) және қылмыстық-атқару жүйесі бөліністерімен өзара іс-қимыл жасасады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кәмелетке толмағандар арасында құқық бұзушылықтар профилактикасы мәселелері бойынша КТІ УПИ көмек көрсету үшін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) криминалдық полиция, ұйымдасқан қылмысқа және экстремизмге қарсы күрес бөліністерімен бірлесіп: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмаған құқық бұзушыларды, оның ішінде ұйымдасқан қылмыстық топтарға немесе қылмыстық қауымдастықтарға, радикалды діни ағымдарға, экстремистік және террористік топтарға кіретін кәмелетке толмағандарды анықтайды, олардың қылмыстық құқық бұзушылықтар жасауының алдын алу бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6525,70 +6587,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кәмелетке толмағандардың, ата-аналардың немесе заңды өкілдердің құқықтық сауаттылығын арттыруға бағытталған іс-шаралар жүргізуге қатысады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандар арасында құқық бұзушылықтар профилактикасы бойынша жедел-профилактикалық іс-шаралар өткізуге қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тергеу (анықтау) бөліністері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тергеушінің өндірісіндегі материалдар бойынша ІІО есепте тұрған кәмелетке толмағандардың қылмыстық құқық бұзушылық жасау фактісі анықталған жағдайда үш тәулік ішінде КТІБ және пробация қызметіне хабарлайды, қажет болған жағдайда кәмелетке толмағанның жинақтау (профилактикалық, бақылау) ісіндегі материалдардың көшірмесін сұратады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6599,150 +6661,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІО есепке қою үшін КТІБ және криминалдық полиция бөлінісіне үш тәулік ішінде оларға қатысты қамауға алумен байланысты емес бұлтартпау шарасы таңдалған, қылмыстық құқық бұзушылық жасауда күдікті кәмелетке толмағандар, ақтамайтын негіздер бойынша қылмыстық жауапкершілік басталатын жасқа жетпеуіне байланысты қылмыстық қудалау тоқтатылған кәмелетке толмағандар туралы жазбаша түрде хабарлайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       процестік шешім қабылданған сәттен бастап үш тәулік ішінде кәмелетке толмаған жасаған мына мәліметтерді қамтитын қылмыстық құқық бұзушылық туралы, ондағы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) істің фабуласы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қылмыстық құқық бұзушылықты саралау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z149" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бұлтартпау шарасы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z150" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) істі прокуратураға жіберген күні туралы мәліметті; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z151" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қылмыстық істі тергеу барысында кәмелетке толмағанға және оның мінез-құлқына қысқаша мінездемені қамтитын анықтаманы жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандарға қатысты қылмыстық істі тергеу кезінде, кәмелетке толмағандарды құқық бұзушылықтар немесе басқа да қоғамға қарсы әрекеттер жасауға тартатын адамдарды анықтайды, осындай адамдарға қылмыстық жауапкершілікке тарту шараларын қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6773,126 +6835,126 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қылмыстық-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәмелетке толмағанға қатысты қылмыстық құқық бұзушылық туралы қылмыстық істің толық, жан-жақты және обьективті тергелуін, оның барысында қылмыстық құқық бұзушылықтың жасалуына ықпал еткен себептер мен жағдайларды анықтайды, меншік нысанына қарамастан тиісті ұйымдарға немесе лауазымды адамға оны жою туралы ұсынымның енгізілуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстық-атқару жүйесі бөліністері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайын КТІБ-ға бас бостандығынан айырумен байланысты емес жаза түріне сотталған, пробация қызметіне есепке қойылған және оның есебінен шығарылған кәмелетке толмағандар тізімін жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кәмелетке толмаған қылмыстық-атқару жүйесінің мекемелерінен босатылғанға дейін күнтізбелік 20 күнтізбелік күн бұрын тұрғылықты жері бойынша аумақтық ІІО-ға хабарлама жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) есірткі бизнесіне қарсы күрес бөліністерімен бірлесіп: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмағандардың есірткі заттарының, психтроптық заттар мен прекурсорлардың заңсыз айналымына қатысуына қарсы іс-қимыл бойынша шараларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7187,70 +7249,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аяқталды 20____ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтау мерзімі: ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:bookmarkStart w:name="z155" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік учаскенің паспорты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұқабасының келесі бетіне басылады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7439,68 +7501,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік учаскенің паспортына КТІ УПИ-дің жұмысына қажетті қосымша мәліметтердің енгізілуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Әкімшілік учаскенің паспортындағы мәліметтер 1 қаңтардағы жағдай бойынша жаңартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="127"/>
+    <w:bookmarkStart w:name="z156" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік учаскені қабылау және тапсыру туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8246,2368 +8308,973 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="128"/>
+    <w:bookmarkStart w:name="z157" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік учаскенің жоспар-схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (схема)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспар-схемада әкімшілік учаскедегі қоғамдық тәртіпті сақтауға қатысатын күштер мен құралдардың бағыттары, орналасуы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="129"/>
+    <w:bookmarkStart w:name="z158" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20____жылғы _____________жағдай бойынша әкімшілік</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>учаскеде тұратын кәмелетке толмағандар туралы мәліметтер</w:t>
-      </w:r>
-[...837 lines deleted...]
-        <w:t>iс-әрекеттер жасауға тартатын адамдар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профилактикалық есепте тұрған кәмелетке толмағандар саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+Кәмелетке толмағандардың жалпы саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оларға қатысты жеке профилактика шаралар қолданылатын тұрған кәмелетке толмағандар саны</w:t>
-[...107 lines deleted...]
-Кәмелетке толмағандарды құқық бұзушылықтар немесе қоғамға қарсы әрекеттер жасауға тартатын адамдар саны</w:t>
+оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+оқитындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+оқымайтындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+жұмыс істейтіндер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-6</w:t>
+жұмыс істемейтіндер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...160 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...161 lines deleted...]
-Байланыс телефоны</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...276 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkStart w:name="z159" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20____ жылғы _____________ жағдай бойынша қызмет көрсетілетін</w:t>
+        <w:t xml:space="preserve"> 20____ жылғы _____________ жағдай бойынша ішкі істер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>әкімшілік учаскеде (білім беру ұйымында және оған іргелес</w:t>
+        <w:t>органдарының есебінде, мектепшілік есепте тұрған кәмелетке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>учаскеде) орналасқан мәдени-ағарту, демалыс, спорттық және</w:t>
+        <w:t>толмағандар, кәмелетке толмағандарды тәрбиелеу, оқыту және</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>алкогольдік өнімдерді сататын сауда ұйымдары туралы мәліметтер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
+        <w:t>(немесе) қарау бойынша өздерінің міндеттерін орындамайтын,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>олардың мінез-құлқына теріс әсер ететін кәмелетке</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>толмағандардың ата-аналары немесе заңды өкілдері, сондай-ақ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кәмелетке толмағандарды құқық бұзушылықтар немесе қоғамға қарсы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iс-әрекеттер жасауға тартатын адамдар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10623,249 +9290,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+Р/с№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+Профилактикалық есепте тұрған кәмелетке толмағандар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымның атауы</w:t>
+Оларға қатысты жеке профилактика шаралар қолданылатын тұрған кәмелетке толмағандар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы</w:t>
+Мектепшілікесепте тұрған кәмелетке толмағандар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Басшының Т.А.Ә. (болған кезде) </w:t>
+              <w:t>
+Кәмелетке толмағандарды, тәрбилеу, оқыту және (немесе) қарау бойынша өздерінің міндеттерін орындамайтын, олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-аналарының немесе заңды өкілдерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-байланыс телефоны</w:t>
-[...35 lines deleted...]
-Алкогольдік өнімді сатуға лицензияның нөмірі және алу күні</w:t>
+Кәмелетке толмағандарды құқық бұзушылықтар немесе қоғамға қарсы әрекеттер жасауға тартатын адамдар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11074,279 +9723,1692 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z160" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____ жылғы _____________ жағдай бойынша жасөспірімдермен және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кәмелетке толмағандарды тәрбиелеу, оқыту және(немесе) қарау</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бойынша өздерінің міндеттерін орындамайтын, сондай-ақ олардың</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мінез-құлқына теріс әсер ететін кәмелетке толмағандардың</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ата-аналарымен немесе заңды өкілдерімен жұмыста практикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көмек көрсете алатын жергілікті атқарушы органдар, білім</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беру және денсаулық сақтау ұйымдары, қоғамдық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бірлестіктер туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның, бірлестіктің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшының Т.А.Ә. (болған кезде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:bookmarkStart w:name="z161" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20____ жылғы _____________ жағдай бойынша қызмет көрсетілетін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>әкімшілік учаскеде (білім беру ұйымында және оған іргелес</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>учаскеде) орналасқан мәдени-ағарту, демалыс, спорттық және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>алкогольдік өнімдерді сататын сауда ұйымдары туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Басшының Т.А.Ә. (болған кезде) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+байланыс телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алкогольдік өнімді сатуға лицензияның нөмірі және алу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z162" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____ жылғы _____________ жағдай бойынша қызмет көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>әкімшілік учаскеде (білім беру ұйымында) орналасқан білім</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>беру ұйымының Профилактика жөніндегі кеңесінің мүшелері</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12014,50 +12076,1298 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 687</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толмағандардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істері жөніндегі учаскелік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қорғау нұсқамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 2-1-қосымшамен толықтырылды - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___ сағат ____ минут 20___ жылғы "____" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыс, қала, аудан, ауылдық округ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Құқық бұзушылық профилактикасы туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  60-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бабын басшылыққа ала отырып, азамат (ша)_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жәбірленушінің тегі, аты, әкесінің аты (болған жағдайда)) қауіпсіздігін қамтамасыз </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ету мақсатында азамат (ша)_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (құқық бұзушының тегі, аты, әкесінің аты (болған жағдайда)) Туған жылы, күні, айы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азамат(ша)____________________________________________ қатысты мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жәбірленушінің  (жәбірленушінің тегі, аты, әкесінің аты (болған жағдайда))  зорлық-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      зомбылық жасауға, отбасының кәмелетке толмаған және (немесе) әрекетке қабілетсіз </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мүшелерін  қоса алғанда, жәбірленушінің еркіне қарамастан оны іздестіруге, ізіне </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      түсуге, оған баруға, онымен ауызша,  телефон арқылы сөйлесуге және онымен өзге де </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәсілдермен байланыс жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (құқық бұзушының тегі, аты, әкесінің аты (болған жағдайда)) құқық бұзушылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасауы қорғау нұсқамасын енгізу үшін негіз болып табылады, атап айтқанда: _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құқық бұзушылықтың уақыты, орны, фабуласы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы қорғау нұсқамасының талаптарын бұзу Қазақстан Республикасы Әкімшілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құқық бұзушылық туралы  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жауапкершілікке әкеп соғады.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорғау нұсқамасы 30 тәулік мерзімге шығарылады.  Қорғау нұсқамасының әрекет ету </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімі ол азамат ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құқық бұзушының тегі, аты, әкесінің аты (болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________ тапсырылған сәттен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.______________________________ (лаузымы, ІІО атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (атағы, қорғау нұсқамасын шығарған адамның тегі, аты, әкесінің аты (болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау нұсқамасымен таныстым: __________________ 20__ жылғы "___" __</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құқық бұзушының қолы және тегі, аты, әкесінің аты (болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алғаны туралы қолхат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорғау нұсқамасының көшірмесін алдым, қорғау нұсқамасын бұзған жағдайдағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқықтармен және құқықтық  салдарымен таныстым:________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құқық бұзушының қолы және тегі, аты, әкесінің аты (болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жәбірленушінің қолы және тегі, аты, әкесінің аты (болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20__ жылғы "____" </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14533,116 +15843,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ішкі істер органдарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кәмелетке толмағандардың </w:t>
+              <w:t>кәмелетке толмағандардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">істері жөніндегі учаскелік </w:t>
+              <w:t>істері жөніндегі учаскелік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">полиция инспекторларының </w:t>
+              <w:t>полиция инспекторларының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметін ұйымдастыру </w:t>
+              <w:t>қызметін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қағидаларына 6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>Бекітемін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14663,569 +15973,784 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бекітемін</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымды адамның лауазымы,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>20 __ жылғы "___" _________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атағы, тегі, аты-жөні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 __ ж. "___" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z216" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кәмелетке толмағандарды бейімдеу орталығына/ Өмірлік қиын жағдайда жүрген балаларды қолдау орталықтарына кәмелетке толмағанды орналастыру туралы қаулы</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Кәмелетке толмағандарды  бейімдеу орталығына/ Арнаулы әлеуметтік қызметтерге мұқтаж  балаларды қолдау орталықтарына кәмелетке  толмағанды орналастыру туралы қаулы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 687</w:t>
+        <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      20 __ жылғы "__" ____ "___" сағат "__" минут _______ қаласы, ауданы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен __________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ішкі істер органдары қызметкерінің лауазымы, атағы, тегі, аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда), туған күні, айы, жылы, туған жері, оқу,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орны, лауазымы, ата-анасының немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды өкілдерінің өмірбаяндық деректері, олардың жұмыс орны, лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________ материалдарды қарап, _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жасөспірімді қашан, кім ұстағаны (тауып алғаны),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      20 __ жылғы "__" _______ "___" сағат "__" минут _______ қаласы, ауданы </w:t>
-[...359 lines deleted...]
-      ____________________________________________________ орналастырылсын.</w:t>
+      оны КБО-ға / БҚО-ға орналастыруға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қандай негіздер бар екені көрсетіледі, бұл қандай негіздермен расталады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________анықтадым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаулы еттім:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәмелетке толмаған ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КБО-ның /БҚО-ның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________ орналастырылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымды адамның лауазымы, атағы, тегі, аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -15344,895 +16869,866 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t>қағидаларына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адасып қалған (тастанды) баланы жеткізу туралы акті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Нысан                  </w:t>
-[...23 lines deleted...]
-      </w:pPr>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "___" _____________ ________________ қаласы, ауданы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, атағы, тегі, аты, әкесінің аты (болған жағдайда) ____ сағ ____ мин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ІІО бөлінісінің атауы) азамат, ішкі істер органының қызметкері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда), жұмыс орны, лауазымы, тұрғылықты жері, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (баланы тапқан орны, уақыты және мән-жайлар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________табылған баланың жеткізілгені туралы осы актіні жасадым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланың белгілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жас шамасы, сөйлей ала ма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланың үстіндегі киімдері _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналарды анықтау мүмкін болды ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (баланың, оның ата-анасының немесе заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өкілдерінің тегі, аты, әкесінің аты (болған жағдайда), баланың жасы, ата-анасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғылықты жері, жұмыс орны, лауазымы, іс үшін маңызды басқа да деректер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сырт қарағанда баланың дені сау, ауру, дене жарақаттары бар және тағы басқа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (актіні жасаған адамның лауазымы, атағы, тегі, аты-жөні, баланы жеткізген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала 20__ жылы "___" ________ сағат ___ минутта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________ тапсырылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ата-анасына немесе заңды өкілдеріне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20 __ жылғы "___" _______________ __________________ қаласы, ауданы </w:t>
+      (медицина мекемесінің, кәмелетке толмағандарды бейімдеу орталығының, арнаулы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік ____________________________________________________ жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен _________________________________________________________________ </w:t>
-[...719 lines deleted...]
-      (лауазымы, тегі, аты, әкесінің аты (болған кезде), қолы)</w:t>
+      қызметтерге мұқтаж балаларды қолдау орталығының атауы, басқа мекемелердің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланы қабылдадым ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+               (лауазымы, тегі, аты, әкесінің аты (болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырдым ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, тегі, аты, әкесінің аты (болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________ сағат ____ минут ____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -16798,6079 +18294,195 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ішкі істер органдарының кәмелетке</w:t>
+              <w:t>Ішкі істер органдарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>толмағандардың істері жөніндегі</w:t>
+              <w:t>кәмелетке толмағандардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учаскелік полиция инспекторларының</w:t>
+              <w:t>істері жөніндегі учаскелік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қызметін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>10-қосымша</w:t>
+              <w:t>қағидаларына 10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан                  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z218" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Профилактикаланатын адамдар санаты</w:t>
-[...2413 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Профилактикаланатын тұлғалардың санаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан                  </w:t>
-[...2357 lines deleted...]
-      </w:pPr>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 12-қосымша алып тасталды - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
+        <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 687</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1116 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22937,50 +18549,9895 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Профилактикаланатын адамдар санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке қоюдың негізі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазасын өтеуден шартты түрде мерзiмiнен бұрын босатылған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, сот шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық жауаптылық басталатын жасқа толмауына байланысты қылмыстық жауаптылыққа жатпайтын, қылмыстық құқық бұзушылық белгілері бар іс-әрекеттер жасаған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, тергеушінің қылмыстық істі тоқтату туралы қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өздеріне қатысты қамаққа алумен байланысты емес бұлтартпау шаралары таңдалған қылмыстық құқық бұзушылықтар жасауда айыпты немесе күдікті кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, тергеушінің хабарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өздеріне қатысты бос уақытын шектеу және мінез-құлыққа ерекше талаптар белгілеу туралы шешім қабылданған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, сот шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінен босатылған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, босатылуы туралы анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы бiлiм беру ұйымдарының және ерекше режимде ұстайтын бiлiм беру ұйымдарының түлектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, сот шешімі, арнайы бiлiм беру ұйымдары мен ерекше режимде ұстайтын бiлiм беру ұйымдарында болу мерзімінің аяқталуы туралы анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оларға қатысты қорғау ұйғарымы шығарылған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, қорғау ұйғарымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шартты түрде сотталған, қоғамдық жұмыстарға тартуға сотталған, түзету жұмыстарына сотталған, бас бостандығынан айырумен байланысты емес жазалардың өзге де түрлеріне сотталған, сондай-ақ жазасын өтеу кейінге қалдырылған немесе үкімді орындау кейінге қалдырылған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, сот шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онша ауыр емес немесе ауырлығы орташа қылмыс жасағаны үшін сотталған және тәрбиелік ықпал етудің мәжбүрлеу шараларын қолдана отырып, сот жазадан босатқан кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, сот шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бірінші бөлігінің 3), 4), 9), 10) және 12) тармақтары немесе 36-бабының негізінде қылмыстық құқық бұзушылық жасағаны үшін оның ішінде рақымшылық немесе кешірім жасау актісі нәтижесінде қылмыстық жауапкершіліктен немесе жазадан босатылған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, сот шешімі, тергеу бөліністерінің қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адамның психикалық және тәндік функциялары мен мінез-құлқына теріс әсер ететін алкогольдік ішімдіктерді, есірткі заттарын, психотроптық заттарды, сол тектестерді және өзге де күшті әсер ететін заттарды шамадан тыс пайдаланатын кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, денсаулық сақтау ұйымынан анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қадағалаусыз және панасыз қалған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, кәмелетке толмағандардың істері және олардың құқықтарын қорғау жөніндегі комиссияның шешімі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сипаттайтын материалдар (оқу, жұмыс орны, тұрғылықты жері бойынша мінездеме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психикалық бұзылулармен байланысты емес психикалық дамуда артта қалу салдарынан қылмыстық жауапкершілікке жатпайтын қылмыстық құқық бұзушылық белгілерін қамтитын әрекеттер жасаған кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат, тергеу бөліністерінің қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) қарау бойынша өздерінің міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін кәмелетке толмағандардың ата-анасы, заңды өкілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z219" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: 2), 3), 5), 6), 10), 11), 12), 13) тармақшаларында көрсетілген кәмелетке толмаған тұлғаларды және кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) күтіп-бағу бойынша өз міндеттерін орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналарды, заңды өкілдерді профилактикалық есепке алу тұлғаның жеке ерекшеліктері, оның қоғамға жат мінез-құлқының сипаты мен дәрежесі, ол жасаған іс-әрекеттің (әрекеттің немесе әрекетсіздіктің) қауіптілігі ескеріле отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының кәмелетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толмағандардың істері жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскелік полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан                  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оларға қатысты жеке профилактика шаралары қолданылатын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>адамдар санаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша алып тасталды - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толмағандардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істері жөніндегі учаскелік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 11-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БЕКІТЕМІН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚАПб(Б) бастығы (орынбасары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атағы ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда) __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күні, айы, жылы "___" _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z223" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кәмелетке толмағандармен жеке профилактикалық жұмыстың жоспары (тегі, аты, әкесінің аты (болған жағдайда), туған күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 11-1-қосымшамен толықтырылды - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарланған іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқтау нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті профилактикалық іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағанның және оның ата-аналарымен тұрғылықты жері бойынша профилактикалық әңгіме жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты жері бойынша сипаттайтын материалдар жинайды (көршілерден сұрау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (жазбаша түсініктеме беруден бас тартқан жағдайда баянат жасалады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарынан сипаттайтын материалдар сұратады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мінездеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүдделі мемлекеттік органдармен бірлесіп, тұрғын үй-тұрмыстық жағдайларды зерттеуді жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-тұрмыстық жағдайлардың актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағымды және жағымсыз байланыстардың сызбасы жасалады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс сызбасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-нің біріктірілген деректер базасы бойынша тексеруді жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БДБ анықтамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыспен қамту, демалысты, бос уақытты ұйымдастыру және жұмысқа орналастыру жөніндегі ұйымдастырушылық іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандардың істері және олардың құқықтарын қорғау комиссиясына (бұдан әрі – КІжҚҚК) жұмысқа орналастыру бойынша көмек көрсету туралы өтініш жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүдделі мемлекеттік органдарға және үкіметтік емес ұйымдарға кәмелетке толмағандардың демалысын, бос уақытын және еңбекпен қамтылуын ұйымдастыру мәселелері бойынша өтініш жолдайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке профилактиканың алдын алу (соңғы) шаралары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағанның мінез-құлқын қарау үшін КІжҚҚК-ге өтініш жолдайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КІжҚҚК-нің шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларды тәрбиелеу бойынша міндеттерін орындамағаны үшін әкімшілік жауапкершілікке кәмелетке толмағандардың ата-аналарын не заңды өкілдерін тарту туралы сотқа материалдарды жасайды және жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттың шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КІжҚҚК-нің алдында кәмелетке толмағанды арнайы білім беру ұйымына не ерекше ұстау режимімен білім беру ұйымына жіберу туралы өтініш жасайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КІжҚҚК-нің шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сотқа кәмелетке толмағанды арнайы білім беру ұйымына не ерекше ұстау режимімен білім беру ұйымына орналастыру туралы материалдарды жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттың шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке профилактикалық жұмыстың қорытындысын шығару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету немесе кәмелетке толмағанға қатысты жеке профилактика шараларын одан әрі жүргізу қажеттілігі туралы қорытындымен осы жоспардың тармақтарын орындау туралы анықтама жасалады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z222" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Профилактикалық мерзімін ескере отырып, жоспарда көзделген іс-шаралармен қатар кәмелетке толмағандардың құқықтарын, бостандықтары және заңды мүдделерін қорғауға, құқық бұзушылық, кәмелетке толмағандардың арасындағы қадағалаусыз және панасыз қалуының алдын алуға, оларға ықпал ететін себептер мен жағдайларды анықтауға бағытталған өзге де шараларды жүзеге асыруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЕЛІСІЛДІ ҚАПб(Б) қоғамдық қауіпсіздік бөлінісінің бастығы Атағы ____________________ Тегі, аты, әкесінің аты (болған жағдайда) ____________________________ күні, айы, жылы "___" ____ ____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАПб(Б) кәмелетке толмағандардың істері жөніндегі учаскелік полиция инспекторы Атағы ____________________ Тегі, аты, әкесінің аты (болған жағдайда) _____________________ күні, айы, жылы "___" _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының кәмелетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толмағандардың істері жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскелік полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оларға қатысты жеке профилактика шаралары</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қолданылатын адамдарды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ ______________ есепке алу журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша алып тасталды - ҚР Ішкі істер министрінің м.а. 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 687</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толмағандардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істері жөніндегі учаскелік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 12-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БЕКІТЕМІН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚАПб(Б) бастығы (орынбасары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атағы ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда) _________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күні, айы, жылы "___" _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z226" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) қарау бойынша өз міндеттерін орындамайтын кәмелетке толмағандардың, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналары немесе басқа да заңды өкілдерімен жеке профилактикалық жұмыстың жоспары (тегі, аты, әкесінің аты (болған жағдайда), туған күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 12-1-қосымшамен толықтырылды - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарланған іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқтау нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті профилактикалық іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) асырау бойынша өз міндеттерін орындамайтын кәмелетке толмағандардың, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналары немесе басқа да заңды өкілдерімен тұрғылықты жері бойынша профилактикалық әңгіме жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баян,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты жері (көршілерден сұрау) және жұмыс орны бойынша сипаттайтын материалдар жинайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (жазбаша түсініктеме беруден бас тартқан жағдайда баянат жасалады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмаған балалары оқитын білім беру ұйымдарынан сипаттайтын материалдарды сұратады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мінездеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүдделі мемлекеттік органдармен бірлесіп, тұрғын үй-тұрмыстық жағдайларды зерттеуді жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-тұрмыстық жағдайлардың актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағымды және жағымсыз байланыстардың сызбасы жасалады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс сызбасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-нің біріктірілген деректер базасы бойынша тексеруді жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БДБ анықтамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмысқа орналастыру, демалысты, бос уақытты ұйымдастыру және жұмысқа орналастыру жөніндегі ұйымдастырушылық іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандардың істері және олардың құқықтарын қорғау комиссиясына (бұдан әрі – КІжҚҚК) ата-аналарды жұмысқа орналастыру бойынша көмек көрсету туралы өтініш жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүдделі мемлекеттік органдарға және үкіметтік емес ұйымдарға кәмелетке толмағандардың демалысын, бос уақытын және еңбекпен қамтылуын ұйымдастыру мәселелері бойынша өтініш жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке профилактиканың алдын алу (соңғы) шаралары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағанның ата-анасының не заңды өкілдерінің мінез-құлқын қарау үшін КІжҚҚК-ге өтініш жолдайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КІжҚҚК-нің шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларды тәрбиелеу бойынша міндеттерін орындамағаны үшін әкімшілік жауапкершілікке кәмелетке толмағандардың ата-аналарын не заңды өкілдерін тарту туралы сотқа материалдарды жасайды және жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттың шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КІжҚҚК алдында ата-аналар құқығынан айыру (шектеу) туралы өтініш жасайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КІжҚҚК-нің шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сотқа ата-аналардың құқықтарынан айыру (шектеу) бойынша материалдарды жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттың шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке профилактикалық жұмыстың қорытындысын шығару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету немесе кәмелетке толмағанның ата-анасына не заңды өкілдеріне қатысты жеке профилактика шараларын одан әрі жүргізу қажеттілігі туралы қорытындымен осы жоспардың тармақтарын орындау туралы анықтама жасалады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z225" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Профилактикалық мерзімін ескере отырып, жоспарда көзделген іс-шаралармен қатар кәмелетке толмағандардың құқықтарын, бостандықтары және заңды мүдделерін қорғауға, құқық бұзушылық, кәмелетке толмағандардың арасындағы қадағалаусыз және панасыз қалуының алдын алуға, оларға ықпал ететін себептер мен жағдайларды анықтауға бағытталған өзге де шараларды жүзеге асыруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЕЛІСІЛДІ ҚАПб(Б) қоғамдық қауіпсіздік бөлінісінің бастығы Атағы ____________________ Тегі, аты, әкесінің аты (болған жағдайда) ______________________________ күні, айы, жылы "___" ____ ____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАПб(Б) кәмелетке толмағандардың істері жөніндегі учаскелік полиция инспекторы Атағы ____________________ Тегі, аты, әкесінің аты (болған жағдайда)__________________ күні, айы, жылы "___" _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толмағандардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істері жөніндегі учаскелік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан                  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № _______ профилактикалық іс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 28.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ішкі істер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алынған адамның тегі, аты және әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________  тұрғылықты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу санаты: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылауды жүзеге асырады: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полиция қызметкерінің атағы, тегі және аты-жөні, лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істі ашу күні:  "____" ______________ 20___жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактикалық істі жүргізудің аяқталу күні:  "__" _______________20___жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс архивте "____" ______________ 20___ жылға дейін сақталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (профилактикалық істің қаптамасының ішкі бетінде басып шығарылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өз міндеттерін кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) асырау бойынша орындамайтын, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналарға немесе заңды өкілдерге қатысты және осы Қағидалардың 27-тармағының 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13) тармақшаларында көрсетілген кәмелетке толмағандарға қатысты профилактикалық істе болатын құжаттардың тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Істе бар құжаттардың тізімдемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеруші парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Профилактикалық есепке қою туралы баянат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есепке қоюға негізді растайтын материалдар (оның ішінде сот қаулыларының көшірмелері, қорғау нұсқамасы, оқу орнынан берілген ұсыныс және т.б.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжаттардың көшірмелері (болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сипаттайтын материалдар (оқу орнынан, тұрғылықты жерінен берілген мінездемелер).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Интеграцияланған деректер банкі және "Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпараттық алмасу жүйесі" есептері бойынша сұрау салудың басып шығарылған нұсқасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кәмелетке толмағанды профилактикалық есепке қою және есептен шығару туралы оның ата-аналарын немесе заңды өкілдерін, кәмелетке толмағанның оқу және (немесе) жұмыс орны әкімшілігін хабардар ету көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жеке профилактикалық жұмыс жоспары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Есептегі адамға бақылауды жүзеге асыру барысында жиналған материалдар (анықтамалар, баянаттар және басқалар).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Осы Қағидалардың 27-тармағының 2), 3), 4), 5), 6), 8), 9), 10), 11) тармақшаларында көрсетілген кәмелетке толмағандарға қатысты аталған құжаттар тізбесіне қосымша түрде шолу анықтамасы, байланыстар схемасы, профилактикалық есепке қою және есептен шығару туралы хабарламалардың көшірмелері қоса тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер органдарының кәмелетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толмағандардың істері жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскелік полиция инспекторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан                  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фотосурет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5*4,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ШОЛУ АНЫҚТАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу негізі____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу күні _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аты ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әкесінің аты (болған кезде) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туған күні _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Туған жері _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлты _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Білімі (қайда оқиды) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жеке басты куәландыратын құжат ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғылықты жері __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ата-аналары немесе заңды өкілдері туралы мәліметтер _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кәмелетке толмағанды ауызша бейнелеу ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ерекше белгілері ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өткен уақыттағы құқық бұзушылықтары туралы мәліметтер ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шолу анықтаманың толтырылған күні " " _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шолу анықтаманы толтырған лауазымды адамның лауазымы атағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шолу анықтамасының артқы жағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23150,55 +28607,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>