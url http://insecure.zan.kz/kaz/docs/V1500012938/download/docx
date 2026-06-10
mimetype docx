--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d3b65c0" w14:textId="d3b65c0">
+    <w:p w14:paraId="6ed75cc" w14:textId="6ed75cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 22 желтоқсандағы № 783 және Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 желтоқсандағы № 1262 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 27 қаңтарда № 12938 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.04.2026 № 230/НҚ (01.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -378,187 +454,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық бірінші ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6507"/>
-        <w:gridCol w:w="5793"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6507" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________ Ә. Исекешев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________ Е. Досаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1637,51 +1738,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">24) алып тасталды - ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1859,51 +1960,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2127,51 +2228,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2537,51 +2638,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3437,51 +3538,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3971,51 +4072,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4505,51 +4606,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 50-тармаққа өзгеріс енгізілді – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4747,215 +4848,215 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Жылжымайтын мүлік объектілерінің мекенжайлық мәліметтерін сәулет және қала құрылысы органы елді мекеннің кезекші жоспарындағы деректерге сәйкес "Мекенжай тіркелімі" АЖ-ға апта сайын енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="115"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Әкімшілік-аумақтық бірліктер мен елді мекендердің құрамдас бөліктерін, мекенжайларды алуды, атауын өзгертуді, жоюды нақтылайтын ресми құжаттардың электрондық көшірмелерін сәулет және қала құрылысы органы бекітілген сәтінен бастап он жұмыс күні ішінде елді мекеннің кезекші жоспарына және "Мекенжай тіркелімі" АЖ-ға енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5031,51 +5132,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 63-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 04.08.2017 № 279 және ҚР Инвестициялар және даму министрінің 25.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7172,55 +7273,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>