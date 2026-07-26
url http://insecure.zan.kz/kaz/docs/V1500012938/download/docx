--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ed75cc" w14:textId="6ed75cc">
+    <w:p w14:paraId="ba91a4f" w14:textId="ba91a4f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының аумағындағы жылжымайтын мүлік объектілерін адрестеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 22 желтоқсандағы № 783 және Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 желтоқсандағы № 1262 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 27 қаңтарда № 12938 болып тіркелді. Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 30 сәуірдегі № 217 және Қазақстан Күші жойылды - Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 30 сәуірдегі № 230/НҚ бірлескен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.04.2026 № 230/НҚ (01.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -7265,63 +7267,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7643,35 +7667,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>