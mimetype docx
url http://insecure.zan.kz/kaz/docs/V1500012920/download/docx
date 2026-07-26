--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fcb03dc" w14:textId="fcb03dc">
+    <w:p w14:paraId="535b846" w14:textId="535b846">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,8150 +85,8354 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік мәдениет ұйымдары көрсететін қызметтердің қолжетімді болуын қамтамасыз ету" ең төмен әлеуметтік стандартын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің м.а. 2015 жылғы 31 желтоқсандағы № 421 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 25 қаңтарда № 12920 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің м.а. 2015 жылғы 31 желтоқсандағы № 421 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 25 қаңтарда № 12920 болып тіркелді. Күші жойылды - Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 1 тамыздағы № 354-НҚ бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Мәдениет және ақпарат министрінің 01.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасы Заңының 9-бабы 3) </w:t>
+        <w:t xml:space="preserve">
+      "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасы Заңының 9-бабы 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      1. Қоса беріліп отырған "Мемлекеттік мәдениет ұйымдары көрсететін қызметтердің қолжетімді болуын қамтамасыз ету" ең төмен әлеуметтік </w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған "Мемлекеттік мәдениет ұйымдары көрсететін қызметтердің қолжетімді болуын қамтамасыз ету" ең төмен әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>стандарты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экономика және қаржы департаменті (А. Б. Досходжаева) заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркелгенен кейін күнтізбелік он күн ішінде "Әділет" ақпараттық-құқықтық жүйесінде және мерзімді баспа басылымдарында ресми жариялау үшін электрондық тасымалдағышта елтаңбалы мөрмен куәландырылған қағаз данасын қоса бере отырып, Қазақстан Республикасы нормативті құқықтың актілерінің эталонда бақылау банкіне енгізу үшін елтаңбалы мөрмен куәландырылған қағаз данасын қоса бере отырып осы бұйрыққа қол қоюға уәкілетті тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық түрдегі осы бұйрықтың көшірмелерін жолдауды;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ресми жарияланғаннан кейін осы бұйрықтың Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында орналастыруын;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткен соң он жұмыс күні ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
+        <w:t xml:space="preserve">
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткен соң он жұмыс күні ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақмақшаларында қарастырылған іс-шаралардың орындалуы туралы ақпараттың ұсынылуын қамтамасыз етсін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және спорт вице-министріне жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...24 lines deleted...]
- </w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...177 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...23 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+          <w:bookmarkStart w:name="z13" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="3"/>
-[...133 lines deleted...]
-          <w:bookmarkEnd w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және спорт Министрінің м.а.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М. Әзілханов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none"/>
+                <w:left w:val="none"/>
+                <w:bottom w:val="none"/>
+                <w:right w:val="none"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Қазақстан Республикасы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Мәдениет және спорт</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>министрінің м.а.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>2015 жылғы 31 желтоқсандағы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">№ 421 </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>бұйрығымен</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>бекітілген</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...1 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> "Мемлекеттік мәдениет ұйымдары көрсететін қызметтердің қолжетімді болуын қамтамасыз ету" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-ең төмен әлеуметтік стандарты</w:t>
+        <w:t>ең төмен әлеуметтік стандарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z22" w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ең төмен әлеуметтік стандартты әзірлейтін және бекітетін орталық мемлекеттік органның атауы:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мәдениет және спорт министрлігі.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ең төмен әлеуметтік стандартты қолдануға негіз болатын заңдар және заңдық құқықтық актілерінің тізбесі:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      1) "Мәдениет туралы" 2006 жылғы 15 желтоқсандағы Қазақстан Республикасының </w:t>
+        <w:t xml:space="preserve">
+      1) "Мәдениет туралы" 2006 жылғы 15 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының Заңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ең төмен әлеуметтік стандарттың мақсаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік мәдениет ұйымдары көрсететін қызметтердің қолжетімді болуын қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ең төмен әлеуметтік стандарттың нормалары мен нормативтері осы стандарттың қосымшасында көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норма/нормативтің атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норманы/нормативті реттейтін нормативтік құқықтық акт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норма/норматив бойынша ең төмен әлеуметтік стандартқа құқығы бар тұлғалар санаттары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норма/норматив көлемі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдени-демалыс ұйымдарына қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудандық маңызы бар қалалардын тұрғындары халық саны 1000 адамнан астам ауылдық елді мекендердін тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдени-демалыс ұйымы есептелгенде 1000 адамға 50 орын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тұрақты мәдени-демалыс кешені </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 1000-2000 адам болған жағдайда 1000 адамға 230-300 орын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтың саны 2000-5000 адам болған жағдайда 1000 адамға 190-230 орын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтың саны 5000 адам астам болған жағдайда 1000 адамға 140-190 орын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 1000 адамнан кем емес ауылдық елді мекендердін тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық орталық деңгейіндегі жылжымалы мәдени-демалыс кешені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапханаларға қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20000 адамға 1 кітапхана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 оқырман орынға 4000 сақтау бірліктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 000 адамға 1 кітапхана 0,1 оқырман орынға қосымша қоры 100 сақтау бірліктерімен орталық кітапханасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 оқырман орынға 4000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 500 000 адамнан астам облыстық маңызы бар қалалар тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 500 000 адамға дейін облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000-12000 адамға 1 кітапхана, 2 оқырман орынға 4000 сақтау бірліктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3 оқырман орынға 300 сақтау бірліктерімен қосымша қоры бар орталық кітапханасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 250000-500000 адам болған жағдайда әр 20000 адамға 1 кітапхана, 2 оқырман орынға 4000 сақтау бірліктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2 оқырман орынға қосымша қоры 200 сақтау бірліктерімен орталық кітапханасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудандық маңызы бар қалалар тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын халқы 10000 адам болған жағдайда 1 кітапхана және 3 оқырман орындары бар 4500 сақтау бірліктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3 оқырман орынға қосымша қоры 500 сақтау бірліктерімен орталық кітапханасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан орталығы кітапханасы деңгейіндегі әдебиеттерді беру жылжымалы бөлімшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 1000 адамнан астам ауылдық елді мекендердін тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын халқы 1000 адам болған жағдайда 5-6 оқырман орындары бар 5000 - 6000 сақтау бірліктері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 1000 адамнан кем емес ауылдық елді мекендердін тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан орталығы кітапханасы деңгейіндегі әдебиеттерді беру жылжымалы бөлімшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұражайларға қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 500 000 адамнан астам облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрме залдар, өлкетану, тарихи, көркем мұражайлар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 500 000 адамға дейін облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық және қалалық көркем мұражайлары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көркем шығармалар коллекциясы бар облыс орталықтарында және қалаларда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық өлкетану, тарихи, көркем мұражайлар – облыс орталықтарында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын халқы 100000 адамнан кем емес қалалардағы көрме залдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z44" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудандық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мұражай немесе орталық мұражай жүйесінің филиалы – өлкетану, тарихи, көркем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халық саны 5000 адамнан кем болғанда және экспонаттардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000 дана (негізгі қорда) болған жағдайда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 1000 адамнан астам ауылдық елді мекендер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МДО-нда жауынгерлік және еңбектік даңқтар бөлмесі, қоғамдық бастамамен құрылған мұражай ұйымдаса алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халық саны 5000 адамнан кем болғанда және экспонаттардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000 дана (негізгі қорда) болған жағдайда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны 1000 адамнан кем емес ауылдық елді мекендер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кинотеатрларға қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1000 тұрғынға есептелген 35 орыннан </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 немесе бірнеше кинотеатр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- халық саны 500 000 адамнан астам облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- халық саны 500 000 адамға дейін облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- аудандық маңызы бар қалалардын тұрғындарды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тұрғын саны 3000 адамнан астам болған жағдайда 1000 адамға есептелген 35 орыннан тұратын </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 кинотеатр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 1000 адамнан астам ауылдық елді мекендердін тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тұрғын саны 3000 адамнан астам болған жағдайда 1000 адамға есептелген 35 орыннан тұратын </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 кинотеатр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 1000 адамнан кем емес ауылдық елді мекендердін тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан орталығы деңгейіндегі жылжымалы мәдени-демалыс кешені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Театрларға қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тұрғындар саны 30000 адамнан асқан жағдайда, 1000 адамға 5-8 көрермен орыннан, 1000 балаға 2-3 орыннан есптегенде 1 немесе бірнеше театр және жасөспірімдер және қуыршақ театрлары; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық маңызы бар қалалар деңгейінде тұрғындар саны 500000 адамнан кем болмаған жағдайда бір опреа және балет театры және бір кәсіби театрды қарастыру: драмалық, музыкалық-драмалық, жасөспірімдер, қуыршық және басқа түрлерінен бір театрдан (балет, пантомима және т.б.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-халық саны 500 000 адамнан астам облыстық маңызы бар қалалардын тұрғындары </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамға дейін облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z56" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- аудандық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 1000 адамнан астам ауылдық елді мекендердын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 1000 адамнан кем емес ауылдық елді мекендер тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концерттік ұйымдарға қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық маңызы бар қалалар деңгейінде тұрғындар саны 250000 адамнан асқан жағдайда 1000 адамға 3,5-5 орыннан есептегенде бір немесе бірнеше концерттік ұйымдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамнан астам облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цирктерге қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғындар саны 250000 адамнан асқан жағдайда 1000 адамға 3,5-5 орыннан есептегенде бір цирк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамнан астам облыстық маңызы бар қалалар тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамға дейін облыстық маңызы бар қалалар тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зоологиялық саябақтар және ботаникалық бақтар қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғындар саны 100000 адамнан асқан жағдайда жобалау тапсырмасына сәйкес 1 ботаникалық бақ немесе зоологиялық саябақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамнан астам облыстық маңызы бар қалалар тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамға дейін облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойын-сауық және демалыс саябақтарына қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мәдениет туралы" Қазақстан Республикасының 2016 жылғы 15 желтоқсандағы және "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" 2015 жылғы 19 мамырдағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-республикалық маңызы бар қала, астана тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсету аймағы 1000 адамға есептегенде еден көлемі 3 ш.м. келетін жабық ойын-сауық саябағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрғындар саны 100000 адамнан кем болмаған жағдайда 100000-200000 адамға арналған 1 ашық ойын-сауық және демалыс саябағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамнан астам облыстық маңызы бар қалалар тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-халық саны 500 000 адамға дейін облыстық маңызы бар қалалардын тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6994 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8548,35 +8754,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>