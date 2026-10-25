--- v0 (2025-10-03)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d297381" w14:textId="d297381">
+    <w:p w14:paraId="e118480" w14:textId="e118480">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,84 +113,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 19 желтоқсандағы № 1040 бұйрығы. Қазақстан Республикасы Әділет министрлігінде 2016 жылғы 20 қаңтарда 12892 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жол жүрісі туралы" Қазақстан Республикасының 2014 жылғы 17 сәуірдегі Заңының </w:t>
-[...29 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасы Ішкі істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған мемлекеттік тіркеу нөмірі белгілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -507,140 +559,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы бұйрық алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ішкі істер министрі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полиция генерал-полковнигі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1076,68 +1144,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z111" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. 1А-1-үлгісі (2-1-сурет) - Қазақстан Республикасының азаматтарына Армения Республикасының уәкілетті органдарында тіркелген және Қазақстан Республикасына 2020 жылғы 1 ақпанға дейін әкелінген автомобильдерге арналған, "А" серияларындағы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгілері."</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1-сурет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1364,70 +1434,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.06.2020 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="11"/>
+    <w:bookmarkStart w:name="z62" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2-үлгі (3-сурет) – заңды тұлғаларға тиесілі жүк автомобильдері мен автобустардың, сондай-ақ бекіту орны 1-үлгідегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, заңды тұлғалардың жеңіл автомобильдері үшін артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1480,70 +1550,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="12"/>
+    <w:bookmarkStart w:name="z63" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2А-үлгісі (4-сурет) – жеке тұлғаларға тиесілі жүк автомобильдері мен автобустардың, сондай-ақ бекіту орны 1А-үлгісіндегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, жеке тұлғалардың жеңіл автомобильдері үшін артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1596,70 +1666,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="13"/>
+    <w:bookmarkStart w:name="z64" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 3-үлгі (5-сурет) – мотокөлік құралдары (мотоциклдер, мотороллерлер) үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1712,70 +1782,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="14"/>
+    <w:bookmarkStart w:name="z65" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 5-үлгі (6-сурет) – көлік құралдарының тіркемелері және жартылай тіркемелері үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1828,70 +1898,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="15"/>
+    <w:bookmarkStart w:name="z66" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5А-үлгі (7-сурет) - бекіту орны 5-үлгідегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, көлік құралдарының тіркемелері және жартылай тіркемелері үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1944,70 +2014,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="16"/>
+    <w:bookmarkStart w:name="z67" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 7-үлгі (8-сурет) – жол жүрісіне қатысуға уақытша рұқсат берілген көлік құралдары үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2060,70 +2130,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="17"/>
+    <w:bookmarkStart w:name="z68" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 1С-үлгі (9-сурет) – Қазақстан Республикасының ішкі істер органдары арнайы және жедел қызметтерінің жеңіл автомобильдері үшін алдыңғы және артқы және жүк автомобильдері мен автобустары үшін алдыңғы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2176,70 +2246,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="18"/>
+    <w:bookmarkStart w:name="z69" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 2С-үлгісі (10-сурет) – бекіту орны 1С-үлгісіндегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, Қазақстан Республикасының ішкі істер органдары арнайы және жедел қызметтерінің жеңіл және жүк автомобильдері үшін артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2292,70 +2362,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="19"/>
+    <w:bookmarkStart w:name="z70" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 3C-үлгісі (11-сурет) – Қазақстан Республикасы ішкі істер органдарының мотокөлік құралдары үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2408,70 +2478,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="20"/>
+    <w:bookmarkStart w:name="z71" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 5C-үлгісі (12-сурет) – Қазақстан Республикасы ішкі істер органдарының көлік құралдарына тіркемелер мен жартылай тіркемелер үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2524,70 +2594,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="21"/>
+    <w:bookmarkStart w:name="z72" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 5СА-үлгі (13-сурет) - бекіту орны 5С-үлгідегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, Қазақстан Республикасының ішкі істер органдары, Қазақстан Республикасы ішкі істер органдарының арнайы және жедел қызметтері көлік құралдарының тіркемелері және жартылай тіркемелері үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2640,70 +2710,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="22"/>
+    <w:bookmarkStart w:name="z73" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "SK" сериясының 1К-үлгісі (14-сурет) – Қазақстан Республикасы Мемлекеттік күзет қызметінің көлік құралдары үшін мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2756,184 +2826,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="23"/>
+    <w:bookmarkStart w:name="z74" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Мемлекеттік тіркеу нөмірі белгілерінде қолданылатын, Қазақстан Республикасының облыстары мен қалалары цифрлық кодтарының тізбесі осы Нысандар мен үлгілерге қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z75" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z75" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеке және заңды тұлғалардың көлік құралдары мемлекеттік тіркеу нөмірлік белгілерінің сипаттамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z76" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z76" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік тудың үлгісі бар, 1 (1А), 2 (2А), 3 және 5 – үлгілері үшін мемлекеттік тіркеу нөмірлік белгілерінің фоны (негізгі түсі) ‒ ақ түсті, цифрлық және әріптік символдар, "KZ" айыру белгісі ‒ қара түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z77" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z77" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік тудың үлгісі бар, 1С, 2С, 3С – үлгілері үшін мемлекеттік тіркеу нөмірлік белгілерінің фоны (негізгі түсі) ‒ көк түсті, цифрлық және әріптік символдар, "KZ" айыру белгісі ‒ ақ түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z78" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік тудың үлгісі бар, "SK" сериясының 1К – үлгісі үшін мемлекеттік тіркеу нөмірлік белгілерінің фоны (негізгі түсі) ‒ ақ түсті, цифрлық және әріптік символдар, "KZ" айыру белгісі ‒ қара түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z112" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1. "А" серияларындағы 1А-1 және 1А-2 үлгідегі мемлекеттік тіркеу нөмірлік белгілерінің фоны (негізгі түсі) - сары, айыру белгісі "KZ", цифрлық және әріптік символдар, бөлу жолағы, рамка сызықтары мен шеті - қара түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2952,88 +3006,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.06.2020 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="28"/>
+    <w:bookmarkStart w:name="z79" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Дипломатиялық корпус, шетелдіктер мен азаматтығы жоқ адамдар, сондай-ақ Қазақстан Республикасындағы шетелдік заңды тұлғалардың филиалдары мен өкілдіктері, шетелдік қатысуы бар кәсіпорындар көлік құралдарының мемлекеттік тіркеу нөмірлік белгілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z80" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z80" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. 1Г-үлгісі (15-сурет) – шет мемлекеттердің делегацияларына ілесіп жүру бойынша хаттамалық іс-шараларға жұмылдырылған автомобильдерге алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3086,70 +3140,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="30"/>
+    <w:bookmarkStart w:name="z81" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. 1Г-үлгісі (16-сурет) – шет мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері дипломатиялық және консулдық құрамының, оларға теңестірілген, Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген халықаралық ұйымдар өкілдіктерінің қызметтік және жеке автомобильдеріне "D" сериялы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3202,80 +3256,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19. 2Г-үлгі (17-сурет) – "D" сериясының артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3328,70 +3382,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="32"/>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. 1Г-үлгі (18-сурет) – шет мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері, оларға теңестірілген Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген халықаралық ұйымдардың өкілдіктері әкімшілік-техникалық персоналының қызметтік және жеке автомобильдеріне "Т" сериялы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3444,70 +3498,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="33"/>
+    <w:bookmarkStart w:name="z85" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. 2Г-үлгі (19-сурет) – "Т" сериясының артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3560,70 +3614,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="34"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. 3Г-үлгі (20-сурет) – шет мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері, оларға теңестірілген Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген халықаралық ұйымдардың өкілдіктері дипломатиялық және консулдық құрамының, әкімшілік-техникалық персоналының қызметтік және жеке мотокөлік құралдарына "D" және "Т" сериялы мемлекеттік тіркеу нөмірлік белгілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3676,70 +3730,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="35"/>
+    <w:bookmarkStart w:name="z87" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. 1Д-үлгі (21-сурет) – Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген шетелдік мемлекеттер Құрметті консулдарының қызметтік және жеке автомобильдеріне "НС" сериялы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3792,70 +3846,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="36"/>
+    <w:bookmarkStart w:name="z88" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. 2Д-үлгі (22-сурет) – "НС" сериясының артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3908,70 +3962,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="37"/>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. 1Д-үлгі (23-сурет) – Қазақстан Республикасындағы шетелдік заңды тұлғалар филиалдарының және өкілдіктерінің автомобильдеріне "М" сериялы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4024,70 +4078,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="38"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. 2Д-үлгі (24-сурет) – "М" сериялы артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4140,70 +4194,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="39"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. 1Д-үлгі (25-сурет) – Қазақстан Республикасының аумағында тіркелген шетелдіктер қатысатын заңды тұлғалардың автомобильдеріне арналған "Н" сериялы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4256,70 +4310,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="40"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. 2Д-үлгі (26-сурет) – "Н" сериялы артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4372,70 +4426,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="41"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z93" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. 1Д-үлгі (27-сурет) – шетел азаматтары мен азаматтығы жоқ адамдарға арналған "F" сериялы алдыңғы және артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4487,71 +4541,115 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z94" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. 2Д-үлгі (28-сурет) - "Ғ" сериялы артқы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4604,70 +4702,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z95" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. 3Д-үлгі (29-сурет) - Қазақстан Республикасының аумағында тіркелген шетел азаматтарына қатысатын заңды тұлғалардың, шетел азаматтары мен азаматтығы жоқ адамдардың мотокөлік құралдарына арналған "Н", "F", "G", "I", "J" және "K" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4719,71 +4817,115 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 29-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z96" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. 3Д-үлгі (30-сурет) – Қазақстан Республикасында тіркелген шетелдік заңды тұлғалардың филиалдары мен өкілдіктерінің қызметтік мотокөлік құралдарына арналған "М" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4836,70 +4978,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="45"/>
+    <w:bookmarkStart w:name="z97" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. 3Д-үлгі (31-сурет) – Қазақстан Республикасы Сыртқы істер министрлігінде аккредиттелген шетелдік мемлекеттердің құрметті консулдарының жеке мотокөлік құралдарына арналған "НС" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4952,70 +5094,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="46"/>
+    <w:bookmarkStart w:name="z98" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. 5Г-үлгі (32-сурет) – шет мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері, оларға теңестірілген, Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген халықаралық ұйымдардың өкілдіктері дипломатиялық және консулдық құрамының, әкімшілік-техникалық персоналының қызметтік және жеке көлік құралдарына тіркемелер мен жартылай тіркемелерге арналған "D" және "Т" сериялы мемлекеттік тіркеу нөмірлік белгілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5068,70 +5210,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="47"/>
+    <w:bookmarkStart w:name="z99" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. 5ГА-үлгі (33-сурет) - бекіту орны 5Г-үлгісіндегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, шет мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері, оларға теңестірілген, Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген халықаралық ұйымдардың өкілдіктері дипломатиялық және консулдық құрамының, әкімшілік-техникалық персоналының қызметтік және жеке жеке көлік құралдарына тіркемелер мен жартылай тіркемелерге арналған "D" және "Т" сериялы мемлекеттік тіркеу нөмірлік белгілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5184,70 +5326,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z100" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. 5Д-үлгі (34-сурет) – Қазақстан Республикасында тіркелген, шетелдік қатысуы бар заңды тұлғалардың, шетел азаматтары мен азаматтығы жоқ адамдардың көлік құралдарына тіркемелер мен жартылай тіркемелерге арналған "Н", "F", "G", "I", "J" және "K" сериялы мемлекеттік тіркеу нөмірлік белгілері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5299,71 +5441,115 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. 5ДА-үлгі (35-сурет) - бекіту орны 5Г-үлгісіндегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, Қазақстан Республикасында тіркелген, шетелдік қатысуы бар заңды тұлғалардың, шетел азаматтары мен азаматтығы жоқ адамдардың көлік құралдарына тіркемелер мен жартылай тіркемелерге арналған "Н", "F", "G", "I", "J" және "K" сериялы мемлекеттік тіркеу нөмірлік белгілері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5415,71 +5601,115 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 35-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z102" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. 5Д-үлгі (36-сурет) – Қазақстан Республикасында тіркелген, заңды тұлғалар филиалдары мен өкілдіктерінің көлік құралдарына тіркемелер мен жартылай тіркемелерге арналған "М" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5532,70 +5762,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:bookmarkStart w:name="z103" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. 5ДА-үлгі (37-сурет) ‒ бекіту орны 5Д-үлгісіндегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін, Қазақстан Республикасында тіркелген заңды тұлғалар филиалдары мен өкілдіктерінің көлік құралдарына тіркемелер мен жартылай тіркемелерге арналған "М" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5648,70 +5878,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="52"/>
+    <w:bookmarkStart w:name="z104" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. 5Д-үлгі (38-сурет) – Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген шетелдік мемлекеттердің құрметті консулдарының қызметтік және жеке автомобильдеріне тіркемелер мен жартылай тіркемелерге арналған "НС" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5764,70 +5994,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38-сурет. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="53"/>
+    <w:bookmarkStart w:name="z105" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. 5ДА-үлгі (39-сурет) – бекіту орны 5Д-үлгісіндегі мемлекеттік тіркеу нөмірлік белгісінің габариттеріне сәйкес келмейтін Қазақстан Республикасының Сыртқы істер министрлігінде акредиттелген шетелдік мемлекеттердің құрметті консулдарының қызметтік және жеке автомобильдеріне тіркемелер мен жартылай тіркемелерге арналған "НС" сериялы мемлекеттік тіркеу нөмірлік белгісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5880,164 +6110,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39-сурет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="54"/>
+    <w:bookmarkStart w:name="z106" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасында тіркелген, артықшылықтары мен иммунитеттері бар дипломатиялық өкілдіктердің, халықаралық ұйымдардың және (немесе) олардың өкілдіктерінің, консульдық мекемелерінің, қызметкерлері мен олардың отбасы мүшелерінің көлік құралдары мемлекеттік тіркеу нөмірлік белгілерінің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z107" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z107" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. "D" сериясының 1Г және 2Г, "Т" сериясының 1Г және 2Г, "PROTOCOL" сериясының 1Г, "D" және "Т" серияларының 3 Г, "D" және "Т" серияларының 5Г (5ГА)–үлгілерінің мемлекеттік тіркеу нөмірлік белгілерінің фоны (негізгі түсі) – қызыл; "KZ" айыру белгісі, цифрлық және әріптік символдары – ақ түсті, жиегі қара түсті, жапсырмадағы цифрлық және әріптік символдары – қара түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z108" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z108" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. "НС", "Н", "М" и "F" серияларының 1Д және 2Д үлгілері, "Н", "F", "M" және "НС" серияларының 3Д, "Н" және "F", "М" және "НС" серияларының 5Д (5ДА)–үлгісі үшін мемлекеттік тіркеу нөмірлік белгілерінің фоны (негізгі түсі) – сары, "KZ" айыру белгісі, цифрлық және әріптік символдар, бөлу жолағы, жиектеме сызығы мен жиегі – қара түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Осы бұйрық қолданысқа енгізілгенге дейін дайындалған және берілген мемлекеттік тіркеу нөмірлік белгілері ҚР СТ 986-2012 "Жол көлігі. Механикалық көлік құралдары мен олардың тіркемелеріне арналған жарық шағылыстыратын қабаты бар мемлекеттік тіркеу нөмірлік белгілері және белгілерге арналған дайындамасы" Қазақстан Республикасы ұлттық стандартының (бұдан әрі – Стандарт) талаптарына сәйкес келетін мемлекеттік тіркеу нөмірлік белгілерін қоспағанда, көлік құралдарын тіркегенге дейін жарамды болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тіркеу нөмірлік белгісін жоғалтқан, сондай-ақ ол Стандарттың талаптарына сәйкес келмеген кезде (1 дана не жиынтық) осы мемлекеттік тіркеу нөмірлік белгісі ауыстыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="57"/>
+    <w:bookmarkStart w:name="z110" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Қажет болған жағдайда, жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті орган өңірлердің өзге де цифрлық кодтарын, мемлекеттік тіркеу нөмірі белгілерінің әріптік және цифрлық белгілеулерін пайдалана, сондай-ақ оларды қорғау элементтерін және параметрлерін өзгерте алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6146,2285 +6376,2506 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік тіркеу нөмірлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>белгілерінің нысандары мен</w:t>
+              <w:t>белгілерінің нысандары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үлгілеріне қосымша</w:t>
+              <w:t>мен үлгілеріне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының облыстары мен қалаларының мемлекеттік тіркеу нөмірлік белгілерінде қолданылатын цифрлық кодтар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 20.06.2018 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 09.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 459</w:t>
+        <w:t>№ 484</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2568"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8077"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Өңірдің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...112 lines deleted...]
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарағанды облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шымкент қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="8077" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18, 19, 20</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетісу облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8456,55 +8907,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8830,31 +9281,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>