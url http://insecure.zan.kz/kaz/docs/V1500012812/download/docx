--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="396f083" w14:textId="396f083">
+    <w:p w14:paraId="f1cf19e" w14:textId="f1cf19e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 16 қазандағы № 994 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 18 қаңтарда № 12812 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-20) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,51 +271,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -229,230 +333,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Сертификаттау және үлгі сертификатын беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті (Б.К. Сейдахметов):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті (Б.К. Сейдахметов):</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға оның көшірмелерін жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға оның көшірмелерін жіберуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шараларды орындау туралы мәліметті ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -849,125 +953,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 16 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 994 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттау және үлгі сертификатын беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.08.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="10"/>
+    <w:bookmarkStart w:name="z93" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сертификаттау және үлгі сертификатын беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1002,575 +1211,574 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және сертификаттау және үлгі сертификатын беру және "Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгі сертификатын беру" мемлекеттік қызметтерді көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланатын терминдер мен анықтамалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z101" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әзірлеуші – үлгі конструкцияға жауапты жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z102" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зауыттық сынақтар – әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін, оның сипаттамаларын және пайдалану құжаттамасын сертификаттау базисінің талаптарына сәйкестігіне дейін жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z103" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік сынақтар – азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің ұшуға жарамдылық нормаларына сәйкестігін көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z104" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) модификация – әуе кемесінің, қозғалтқыштың және әуе винтінің үлгілік конструкциясын өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z105" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орындаушы (дайындаушы) – әуе кемесін, қозғалтқышты және әуе винтін түпкілікті құрастыруға жауапты ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z106" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтінім – өтініш берушінің уәкілетті ұйымға азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісіне үлгі сертификатын алу үшін өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z107" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пайдаланушы – азаматтық әуе кемелерін пайдаланумен айналысатын немесе осы салада өз қызметтерін ұсынатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z108" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пайдалану құжаттамасы – әуе кемесінің, қозғалтқыштың және әуе винтінің техникалық қызмет көрсетуді қоса алғанда, ұшу және техникалық пайдаланылуын регламенттейтін және пайдалану шектеулерінен, рәсімдері мен ұсынымдарынан тұратын құжаттама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z109" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пайдалану сынақтары – жерде және әртүрлі климатикалық (физикалық) жағдайларда әуеде пайдалану процесінде кезіндегі әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін сынақ үлгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z110" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті ұйым – Қазақстан Республикасының азаматтық авиация саласының тұрақты дамуын, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын, жарғылық капиталына мемлекет жүз пайыз қатысатын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z111" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ұсақ жөндеу – ірі болып табылмайтын кез келген жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z112" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ұсақ модификация – ірі болып табылмайтын кез келген модификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z113" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) үлгідегі конструкция – ұшуға жарамдылығын белгілеу мақсатында әуе кемесінің, қозғалтқыштың және әуе винтінің түрін айқындау үшін қажетті деректер мен ақпарат жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z114" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) үлгідегі сертификат – конструкцияның ұшуға жарамдылық нормаларына сәйкестігін растайтын және азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгідегі конструкциясын айқындайтын шет мемлекеттің немесе әуе кемелерінің, қозғалтқыштың және әуе винтінің сертификаттауды жүзеге асыратын азаматтық авиация саласындағы халықаралық ұйыммен, уәкілетті ұйыммен берілген құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z115" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) үлгі сертификатын ұстаушы – азаматтық авиация саласындағы уәкілетті ұйымнан әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісіне үлгі сертификатын алған әзірлеуші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z116" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ірі жөндеу – қоршаған ортаға байланысты сипаттамаларға немесе пайдалану сипаттамаларына және ұшу жарамдылығының басқа қасиеттеріне, қозғалтқыштың жұмысына, ұшу сипаттамаларына, конструкцияның беріктігіне айтарлықтай әсер етуі мүмкін әуе кемесін, қозғалтқышты және әуе винтін жөндеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z117" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ірі модификация – бұл қоршаған ортаға байланысты сипаттамаларға немесе ұшу жарамдылығына, басқа өнімнің сапасына немесе пайдалану сипаттамаларына, сенімділікке, ұшу сипаттамаларына, күш қондырғысының жұмысына, констукция беріктігіне, масса мен орталықтандыру шектеулеріне елеулі немесе басқаша, үлгідегі сертификат берілген әуе кемесіне, қозғалтқышқа және әуе винтіне әсер ететін өзгерістер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...421 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="30"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін сертификаттау үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) (бұдан әрі – Азаматтық авиация саласында төлемдер алу қағидалары) айқындалған тәртіпте төлем алынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемақы мөлшері "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) (бұдан әрі - Азаматтық авиация саласындағы уәкілетті ұйымның ақылы қызметтерінің тізбесі және азаматтық авиация саласындағы төлем мөлшерлемелері) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1645,1188 +1853,1284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="31"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сериялық шығару процесінде Үлгі сертификатын ұстаушы жұмыс бабындағы конструкторлық құжаттама кешендерін сақтауды ұйымдастырады және сериялы шығаруды, материалдар қасиетінің, технологиялық процестердің тұрақтылығын, сертификатталған үлгінің сериялы дайындалатын даналары үшін бөлшектер мен тораптар сипаттамаларының тұрақтылығын сақтауды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін зауыттық сынауды жургізу басталғанға дейін әзірлеуші мен жасап шығарушы аталған дананың жұмыс бабындағы конструкторлық куәландыратын формуляр, паспорт немесе оларға балама құжатты ресімдейді. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің мемлекеттік сынақтары көрсетілген құжаттар болған жағдайда ғана басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін зауыттық сынақтар әуе кемесі данасының, оның компоненттері мен жүйелерінің сынақ жүргізуге дайындығы бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z28" w:id="32"/>
-[...15 lines deleted...]
-      5. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін зауыттық сынауды жургізу басталғанға дейін әзірлеуші мен жасап шығарушы аталған дананың жұмыс бабындағы конструкторлық куәландыратын формуляр, паспорт немесе оларға балама құжатты ресімдейді. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің мемлекеттік сынақтары көрсетілген құжаттар болған жағдайда ғана басталады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әзірлеуші уәкілетті ұйымға әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің зауыттық сынақтар жүргізуге дайындығы туралы ақпаратты, метрологиялық қамтамасыз ету туралы есептерді және техникалық құжаттаманы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="33"/>
-[...15 lines deleted...]
-      6. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін зауыттық сынақтар әуе кемесі данасының, оның компоненттері мен жүйелерінің сынақ жүргізуге дайындығы бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Зауыттық сынақтар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z118" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің, оның сипаттамаларын және пайдалану құжаттамасын күтілетін пайдалану жағдайындағы ұшуға жарамдылығы нормаларына сәйкестікке жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z119" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің ұшуға жарамдылығына әсер ететін айрықша жауапты функционалдық жүйелерінің (планер, шасси, басқару жүйесі, аэродинамикалық сипаттамалар, тежегіш, гидравликалық және басқа да жүйелер) үлгі конструкциясын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z120" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік сынақтарды жүргізу үшін азаматтық әуе кемесін, қозғалтқышты және әуе винтін әкелу мүмкіндігін белгілеу мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Зертханалық, стендтік, жер үстіндегі, ұшудағы және арнайы сынауды қоса алғанда, зауыттық сынаудың бағдарламасын әзірлеуші әзірлейді және ол тіркелген сәттен бастап күнтізбелік 15 (он бес) күн ішінде азаматтық авиация саласындағы уәкілетті органмен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Егер азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің анықталған сәйкессіздіктері мен кемшіліктері кезінде зауыттық сынақтарды одан әрі жүргізу тәуекелмен байланысты екендігі белгіленсе, азаматтық авиация саласындағы уәкілетті ұйым сынақтарды тоқтата тұру туралы шешім қабылдайды. Зауыттық сынақтар әзірлеуші анықталған сәйкессіздіктерді жойып, растау құжаттарын ұсынғаннан кейін қайта жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="35"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін мемлекеттік сынау уәкілетті ұйымның қатысуымен әзірлеуші бекіткен жоспарға сәйкес жүргізіледі. Мемлекеттік сынақтар жүргізілетін мерзімдер туралы әзірлеуші сынақтар басталғанға дейін күнтізбелік 5 (бес) күн бұрын уәкілетті ұйымды хабардар етеді. Мемлекеттік сынақтардың нәтижесі бойынша уәкілетті ұйым мен әзірлеуші еркін нысанда бірлескен қорытынды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін пайдаланып сынақтарды әзірлеуші әзірлеген және бекіткен кестеге сәйкес әзірлеуші әртүрлі климаттық (физикалық) жағдайларда өткізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="39"/>
-[...35 lines deleted...]
-      10. Егер азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің анықталған сәйкессіздіктері мен кемшіліктері кезінде зауыттық сынақтарды одан әрі жүргізу тәуекелмен байланысты екендігі белгіленсе, азаматтық авиация саласындағы уәкілетті ұйым сынақтарды тоқтата тұру туралы шешім қабылдайды. Зауыттық сынақтар әзірлеуші анықталған сәйкессіздіктерді жойып, растау құжаттарын ұсынғаннан кейін қайта жаңартылады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Зауыттық, мемлекеттік және пайдалану сынақтары аяқталғаннан кейін әзірлеуші уәкілетті ұйымға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z121" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің әзірлеуші бекіткен ұшуға жарамдылық нормаларына сәйкестігінің зауыттық және пайдалану сынақтарының нәтижелері бойынша түзетілген кестесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z122" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зауыттық, мемлекеттік және пайдалану сынақтарының нәтижелерi бойынша нақтыланған пайдалану құжаттамасының жиынтығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z123" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әуе кемесі, қозғалтқыш және әуе винтінің үлгiсiнiң жұмыс бабындағы конструкторлық құжаттамасының бақылау және ағымдағы жиынтықтары (жиынтықтардың нөмiрлерi көрсетiледi) зауыттық және пайдалану сынақтары жұмыстарының нәтижелерi бойынша түзетiлгенi, әуе кемесi, қозғалтқыштың және әуе винтінің үлгiсiнiң үлгiдегі конструкциясын көрсететiнi, осы үлгiдегi әуе кемесiнің, қозғалтқыштың және әуе винтінің үлгiсiн сериялық шығару үшiн жарамды екенi, бекiтiлгенi және өтiнiш берушi мен әзірлеушіде сақталатыны туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="41"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Пайдаланушы конструкцияға және пайдалану құжаттамасына қандай да бір өзгерістерді осы өзгерістерді тек Үлгі сертификатын ұстаушымен келісім бойынша ғана енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Азаматтық әуе кемелеріне, қозғалтқыштарға және әуе винттеріне Халықаралық азаматтық авиация туралы конвенцияның (Чикаго, 1944 ж.) (бұдан әрі – Конвенция) 16-қосымшасында белгіленген қоршаған ортаны қорғауға қойылатын талаптар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="42"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қоршаған ортаны қорғауға қойылатын талаптар азаматтық әуе кемесін, қозғалтқышты және әуе винтін сертификаттау нормаларына дербес бөлімдер ретінде енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="46"/>
-[...35 lines deleted...]
-      14. Азаматтық әуе кемелеріне, қозғалтқыштарға және әуе винттеріне Халықаралық азаматтық авиация туралы конвенцияның (Чикаго, 1944 ж.) (бұдан әрі – Конвенция) 16-қосымшасында белгіленген қоршаған ортаны қорғауға қойылатын талаптар қолданылады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Азаматтық әуе кемесі, қозғалтқыш және әуе винті үлгісінің қоршаған ортаны қорғауға қойылатын талаптарға сәйкестігі Жергілікті жердегі шуыл бойынша әуе кемесінің үлгі сертификатымен куәландырылады. Әзірлеуші мемлекетпен берілген Азаматтық авиация саласындағы уәкілетті ұйым, қозғалтқыш эмиссиялары жөніндегі сондай-ақ басқа мемлекеттің уәкілетті сертификаттайтын ұйымы берген эмиссиялары жөніндегі сертификатты оған сәйкес сертификация жүргізілген талаптар Конвенцияға 16-қосымшаның 2-томында жазылған ережеге қарағанда қатаң емес болып табылатын жағдайда сертификаттарды таниды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="48"/>
-[...15 lines deleted...]
-      15. Қоршаған ортаны қорғауға қойылатын талаптар азаматтық әуе кемесін, қозғалтқышты және әуе винтін сертификаттау нормаларына дербес бөлімдер ретінде енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сертификаттау және үлгі сертификатын беру тәртібі 1-параграф. Сертификаттауды жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сериялы шығаруға арналған жаңа конструкциядағы (жаңа үлгiдегi) азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің Қазақстан Республикасында қолданылып жүрген ұшуға жарамдылығының нормаларына сәйкестiгiн уәкілетті ұйым сертификаттауға тиіс және ол зауыттық, мемлекеттік және пайдалану сынақтарынан өткеннен кейiн оның уәкілетті ұйым берген үлгiдегі сертификаты болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="50"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сертификаттау жұмыстары және үлгі сертификатын беру (Doc. 9760) "Ұшу жарамдылығы бойынша нұсқау" ИКАО құжатының талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үлгі сертификатын алу үшін әзірлеуші азаматтық авиация саласындағы уәкілетті ұйымға (бұдан әрі – уәкілетті ұйым) "электрондық үкіметтің" www.egov.kz веб-порталы арқылы (бұдан әрі – портал) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2993,70 +3297,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="53"/>
+    <w:bookmarkStart w:name="z94" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1. Уәкілетті ұйым құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3075,70 +3379,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="54"/>
+    <w:bookmarkStart w:name="z95" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-2. Құжаттарды қарау және мемлекеттік қызмет көрсету нәтижесін беру мерзімі 15 (он бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3157,70 +3461,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="55"/>
+    <w:bookmarkStart w:name="z96" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-3. Әзірлеуші порталға Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтинің үлгі сертификаты беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде және (немесе) қолданылу мерзімі өткен құжаттарды көзделген құжаттар топтамасы толық ұсынбаған жағдайларда уәкілетті ұйым өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әзірлеуші Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтинің үлгі сертификатын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасын ұсынған жағдайда, уәкілетті ұйым әзірлеушінің және ұсынылған материалдардың, мемлекеттік қызметті көрсету үшін қажетті деректер мен мәліметтердің сәйкестігін тексереді және осы Қағидалардың 2-тарауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3297,88 +3601,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Шет мемлекетімен берілген үлгі сертификатты тану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әуе кемесін, қозғалтқышты және әуе винтін сертификаттауды жүзеге асыратын азаматтық авиация саласындағы халықаралық ұйыммен, шет мемлекет берген үлгі сертификаты азаматтық авиация саласындағы уәкілетті ұйым, оған сәйкес үлгі сертификаты берілген талаптар Халықаралық азаматтық авиация ұйымының (бұдан әрі – ИКАО) талаптары мен стандарттарына және Қазақстан Республикасында белгіленген ұшу жарамдылығы нормаларына сәйкес болған жағдайда танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3397,266 +3701,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің сертификаттық тексеру және үлгі сертификатын беру (беруден бас тарту)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-параграфтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Авиациялық инспекторлар үшін азаматтық авиация саласындағы уәкілетті ұйым әзірлеген нұсқамалық материалды пайдалана отырып сертификаттық зерттеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сертификаттық зерттеуді жүргізу кезінде мыналар жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе кемесінің, қозғалтқыштың және әуе винтінің үлгілік конструкциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жабдықтың, бекітілетін тораптар және тағы басқалар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
-[...15 lines deleted...]
-      21. Сертификаттық зерттеуді жүргізу кезінде мыналар жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ушу-техникалық сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
-[...15 lines deleted...]
-      1) әуе кемесінің, қозғалтқыштың және әуе винтінің үлгілік конструкциясы;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұшуды сынау құжаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
-[...15 lines deleted...]
-      2) жабдықтың, бекітілетін тораптар және тағы басқалар;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пайдалану шектеулері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z63" w:id="63"/>
-[...15 lines deleted...]
-      3) ушу-техникалық сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жабдықтың және өнімнің кескіндерінің сызбалары мен ерекшеліктері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3675,110 +3979,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Тексеру Қазақстан Республикасы Инвестициялар және даму министрі міндетін атқарушысының 2015 жылғы 27 наурыздағы № 367 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының азаматтық әуе кемелерінің ұшу жарамдылығы нормаларының талаптарына конструкциялардың сәйкестігін айқындау мақсатында жүргізіледі. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12038 болып тіркелген, 2015 жылғы 8 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z68" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Сертификаттық тексеру жүргізу басталғанға дейін кемінде 2 (екі) жұмыс күні бұрын әзірлеушіге сертификаттау рәсімінің басталу күні, ықтимал өзгерістер мен толықтырулар, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актілерінің және оларға сәйкес сертификаттық тексеру жүзеге асырылатын халықаралық ұйымдар құжаттарының тізбесі туралы ақпаратты қамтитын еркін нысандағы хабарлама әзірлеушінің "жеке кабинетіне" портал арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3797,90 +4101,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="69"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Сертификаттық зерттеп-қарау нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің ұшуға жарамдылық нормаларына сәйкестігі (сәйкес еместігі) туралы актіге (бұдан әрі – акт) әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің нақты жай-күйін, тұжырымдарды, ұсынымдарды және үлгі сертификатын беру мүмкіндігі (мүмкін еместігі) туралы қорытындыны көрсете отырып, екі данада қол қойылады, актінің бір данасы әзірлеушіге уәкілетті ұйымның кеңсесі немесе әзірлеушінің порталдағы "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті ұйым әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінің үлгі конструкциясының ұшуға жарамдылық нормаларына сәйкестігін белгілейтін зауыттық, мемлекеттік және пайдалану сынақтарының оң нәтижелері және үлгі сертификатын беру мүмкіндігі туралы қорытынды негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4175,70 +4479,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қызметті жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкессіздік анықталған жағдайда, әзірлеуші оны жою шартымен актіге қол қойылған күннен бастап 15 (он бес) жұмыс күні ішінде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша оларды жою жөніндегі түзету іс-қимылдарының жоспарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әзірлеушінің анықталған сәйкессіздіктерді жою бойынша әзірлеуші ұсынған шаралары негізінде 2 (екі) жұмыс күні ішінде түзету іс-қимылдарының жоспары бекітіледі не оның себептерін негіздей отырып, пысықтауға қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4293,70 +4597,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Уәкілетті ұйым әзірлеушінің түзету іс-қимылдарының жоспарын ұсынуын және (немесе) түзету іс-қимылдарын жоспарда белгіленген мерзімде орындауын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер әзірлеуші түзету іс-қимылдарының қолайлы жоспарын осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4469,782 +4773,782 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісін пайдаланудан алған жағдайда, азаматтық авиация саласындағы уәкілетті ұйым шешімімен осы үлгіге Үлгі сертификатының күші жойылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Азаматтық әуе кемесі, қозғалтқыш және әуе винті үлгісінің бекітілген конструкциясы (үлгілік конструкциясы) немесе пайдалану-техникалық құжаттамасы өзгеріп, ол ұшуға жарамдылығына әсер еткен кезде әуе кемесінің, қозғалтқыштың және әуе винтінің бұл түрін үлгі сертификатын қосымша алу үшін азаматтық авиация саласындағы уәкілетті ұйым қосымша сертификаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Бастапқы әзірлеуші болып табылмайтын ӘК модификациясын әзірлеушілер үшін әуе кемесінің, қозғалтқыштың және әуе винтінің үлгілік конструкциясындағы басты өзгерістерге қосымша үлгі сертификатын (ҚҮС) беру үшін ҚҮС берудің (немесе танудың) қажетті шарты әуе кемесін, қозғалтқышты және әуе винтін әзірлеуші мен өтінім беруші арасында ҚҮС-на авторлық сүйемелдеу үшін жауапкершілікті бөлу туралы келісімнің болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1. Сервистік бюллетень немесе үлгі сертификатты ұстаушы шығарған баламалы құжат шығарумен қамтылатын үлгідегі конструкцияның өзгерістері уәкілетті ұйым таныған деп есептеледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z125" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгінің конструкциясын өзгертуді әзірлеуші мемлекет әуе кемесіне, қозғалтқышына және әуе винтіне арналған үлгі сертификатты тану туралы шешімде көрсетілген үлгідегі қолданыстағы сертификаттау стандарттарына сәйкес бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z126" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қолданыстағы үлгідегі конструкциямен және әуе кемесінің, қозғалтқыштың және әуе винтінің жөндеу жай-күйімен үйлесімділіктің техникалық дәлелдемелері бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үлгідегі конструкцияны өзгерту және жөндеу үшін ұшуға жарамдылығын сақтау жөніндегі нұсқаулық қол жетімді және тиісті техникалық қызмет көрсету бағдарламасына енгізілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 30-1-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
-[...199 lines deleted...]
-      1) үлгінің конструкциясын өзгертуді әзірлеуші мемлекет әуе кемесіне, қозғалтқышына және әуе винтіне арналған үлгі сертификатты тану туралы шешімде көрсетілген үлгідегі қолданыстағы сертификаттау стандарттарына сәйкес бекітеді;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-2. Әуе кемесі Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізіліміне енгізілген кезде әуе кемесінің, қозғалтқыштың және әуе винтінің үлгі конструкциясының бұрын орындалған барлық өзгерістері осы әуе кемесі үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z126" w:id="77"/>
-[...15 lines deleted...]
-      2) қолданыстағы үлгідегі конструкциямен және әуе кемесінің, қозғалтқыштың және әуе винтінің жөндеу жай-күйімен үйлесімділіктің техникалық дәлелдемелері бар;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгідегі конструкцияның өзгеруі әуе кемесінің ұшуға жарамдылығын қолдау жөніндегі есепке алу жүйесінде ұшуға жарамдылық сертификатын бастапқы беру сәтінде тіркелген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z127" w:id="78"/>
-[...15 lines deleted...]
-      3) үлгідегі конструкцияны өзгерту және жөндеу үшін ұшуға жарамдылығын сақтау жөніндегі нұсқаулық қол жетімді және тиісті техникалық қызмет көрсету бағдарламасына енгізілген.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үлгідегі конструкцияның өзгеруі ұшуға жарамдылықтың қолданылатын нормаларына сәйкес келетіндігін растау бар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:p>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="82"/>
+    <w:bookmarkStart w:name="z131" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ұшуға жарамдылықтың экспорттық сертификаты әуе кемесінде, қозғалтқышта және әуе винтінде белгіленген үлгідегі конструкцияның барлық осындай өзгерістерін қамтыған шаттрада, "Қазақстан Республикасының азаматтық әуе кемесін сертификаттау және ұшуға жарамдылық сертификатын беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12073 болып тіркелген) ұшуға жарамдылық сертификатын беру жолымен танылған болып есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 30-2-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-3. Уәкілетті ұйым азаматтық авиация саласындағы шетелдік ұйым әзірлеген ірі модификацияны немесе ірі жөндеуді модификациялау немесе жөндеу шартымен таниды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z133" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгі сертификатын берген және оның негізінде әуе кемесінің ұшуға жарамдылығы сертификаты берілген үлгі сертификатты тану туралы шешімде көрсетілген әзірлеуші мемлекет бекіткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z134" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізінде әуе кемесінің ұшуға жарамдылығы сертификаты берілген үлгі сертификатын тану туралы шешімде көрсетілген үлгідегі сертификатты беретін мемлекет болып табылмайтын әзірлеуші мемлекет бекіткен және ол әуе кемесінің, қозғалтқыштың және әуе винтінің үлгі сертификатын тиісті деп тану туралы шешімде көрсетілген, қолданыстағы үлгі сертификатының стандарттарына сәйкес келетіні жарияланған ұйым немесе жеке тұлға сертификаттаған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z135" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екі жақты келісімге сәйкес әзірлеуші мемлекет бекіткен, оның негізінде әуе кемесінің ұшуға жарамдылығы сертификаты берілген үлгідегі Сертификатты тану туралы шешімде көрсетілген үлгі сертификаты берілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 30-2-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 30-3-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="83"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="87"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уәкілетті ұйым "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация Министрінің 2013 жылғы 14 маусымдағы № 452 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес "Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің үлгі сертификатын беру" мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік үш күн ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, көрсетілетін қызметті берушіге және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5281,70 +5585,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-1. Уәкілетті ұйымның әкімшілік актіні әкімшілік (сотқа дейінгі) тәртіппен қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-1-тармақтың екінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әзірлеушінің шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5510,91 +5920,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-2-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-2. Уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5759,126 +6265,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="90"/>
+    <w:bookmarkStart w:name="z81" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Үлгі сертификатының қолданысын тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z82" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z82" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ұшу қауіпсіздігіне қауіп төндіретін кемшіліктер табылған жағдайда азаматтық авиация саласындағы уәкілетті ұйым үлгі сертификатының қолданысын тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтық авиация саласындағы уәкілетті ұйым ұшу қауіпсіздігіне қауіп төнген кемшіліктерді анықтаған жағдайында, аталған кемшіліктерді жойғанға дейін Үлгі сертификатының күші тоқтата тұрады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="92"/>
+    <w:bookmarkStart w:name="z83" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Үлгі сертификатының қолданысы тоқтатыла тұрған жағдайда, азаматтық авиация саласындағы уәкілетті ұйым қабылданған шешім туралы әуе кемесінің, қозғалтқыштың және әуе винтінің осы үлгісін пайдаланатын әзірлеуші мен пайдаланушы, сондай-ақ аэронавигациялық ақпарат қызметіне дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5897,70 +6403,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="93"/>
+    <w:bookmarkStart w:name="z84" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Әзiрлеушi анықталған кемшiлiктердi жойып, әуе кемесінің, қозғалтқыштың және әуе винтінің үлгісінiң ұшуға жарамдылық нормаларының талаптарына сәйкестiгiн растайтын зауыттық, мемлекеттік және пайдаланып сынақтар өткiзілгеннен кейiн ғана Үлгi сертификатының қолданысын қалпына келтiрудi азаматтық авиация саласындағы уәкiлеттi ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6166,68 +6672,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="94"/>
+    <w:bookmarkStart w:name="z86" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6562,50 +7068,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ӘК, қозғалтқыштың және әуе винтінің данасының орналасқан жері__________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Салмағы, кг _____________. Туралау, % CAX______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9247,68 +9869,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="95"/>
+    <w:bookmarkStart w:name="z88" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рәміз Уәкілетті ұйымның атауы Уәкілетті ұйымның мекенжайы _________________________________________________________________ (Азаматтық авиация саласындағы уәкілетті ұйымның атауы) ҮЛГІ СЕРТИФИКАТЫ № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы сертификат_________________________________________ берілді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9668,68 +10290,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="96"/>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Деректер картасы Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10991,68 +11613,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="97"/>
+    <w:bookmarkStart w:name="z92" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түзету іс-қимылдарының жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12093,55 +12715,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>