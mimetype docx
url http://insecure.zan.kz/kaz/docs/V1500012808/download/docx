--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b138de" w14:textId="1b138de">
+    <w:p w14:paraId="81b9a6d" w14:textId="81b9a6d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,227 +111,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Ресубликасы Ішкі істер министрінің 2015 жылғы 2 желтоқсандағы № 980 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 5 қаңтарда № 12808 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ішкі істер министрінің 03.03.2023 </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 201</w:t>
+        <w:t>№ 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" </w:t>
+      "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 622</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2012 жылғы 16 ақпандағы Қазақстан Республикасы Заңының </w:t>
-[...48 lines deleted...]
-      1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының сарбаздар, сержанттар (старшиналар) лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің Қазақстан Республикасының жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында (бұдан әрі – ЖЖОКБҰ) ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеуі туралы </w:t>
+      1. Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының қатардағы және сержанттар құрамының әскери лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің Қазақстан Республикасының жоғары білім беру ұйымдарында бакалавриат білім беру бағдарламалары бойынша (бұдан әрі – ЖБҰБББ) ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеуі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқаулық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 03.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 201</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -741,1335 +785,700 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Казақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ішкі істер министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2015 жылғы 2 желтоқсандағы</w:t>
-[...12 lines deleted...]
-              <w:t>№ 980 бұйрығымен бекітілген</w:t>
+              <w:t>2026 жылғы 2 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 980 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының сарбаздар, сержанттар (старшиналар) лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің Қазақстан Республикасының жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында (бұдан әрі – ЖЖОКБҰ) ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеуі туралы нұсқаулық</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының қатардағы және сержанттар құрамының әскери лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің Қазақстан Республикасының жоғары білім беру ұйымдарында бакалавриат білім беру бағдарламалары бойынша (бұдан әрі – ЖБҰБББ) ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеуі туралы нұсқаулық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ішкі істер министрінің 03.03.2023 </w:t>
+      Ескерту. Нұсқаулық жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 201</w:t>
+        <w:t>№ 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+        <w:t xml:space="preserve">  (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының сарбаздар, сержанттар (старшиналар) лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің Қазақстан Республикасының жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында (бұдан әрі – ЖЖОКБҰ) ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеуі туралы нұсқаулық (бұдан әрі – Нұсқаулық) "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының қатардағы және сержанттар құрамының әскери лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің Қазақстан Республикасының жоғары білім беру ұйымдарында бакалавриат білім беру бағдарламалары бойынша (бұдан әрі – ЖБҰБББ) ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеуі туралы нұсқаулық (бұдан әрі – Нұсқаулық) "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының сарбаздар, сержанттар (старшиналар) лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің (бұдан әрі – әскери қызметші) Қазақстан Республикасының ЖЖОКБҰ-да ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеу тәртібін нақтылайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Ұлттық ұланының және Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының қатардағы және сержанттар құрамының лауазымдарында күнтізбелік есептеуде кемінде сегіз жыл қызмет өткерген келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілердің (бұдан әрі – әскери қызметші) Қазақстан Республикасының ЖБҰБББ ақылы негізде оқуға жұмсалатын шығындарын бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде өтеу тәртібін нақтылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Оқуға жұмсалған шығындарды өтеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      2. Әскери қызметшіге шығындарды өтеу оқытудың әрбір курсына күнтізбелік кесте бойынша бөле отырып, барлық оқыту кезеңіне жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы құқықты әскери қызметші оқу орнын бітіргені туралы дипломды ұсынған кезде бір рет пайдалана алады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      3. Әскери қызметші әскери қызмет өткеру орны бойынша мемлекеттік мекеме басшысының (әскери бөлім командирінің) атына жазбаша баянат береді және осы Нұсқаулықтың 4-тармағында көзделген шығындарды өтеуге арналған құқығын растайтын құжаттарды ұсынады: </w:t>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әскери қызметші әскери қызмет өткеру орны бойынша мемлекеттік мекеме басшысының (әскери бөлім командирінің) атына жазбаша баянат береді және осы Нұсқаулықтың 4-тармағында көзделген шығындарды өтеуге арналған құқығын растайтын құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әскери қызметші оқуға жұмсалған шығындарды өтеу туралы баянатқа қоса ұсынатын құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті лауазымды адамның ЖЖОКБҰ-ға түсуге келісімі туралы құжаттың көшірмесі;</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес уәкілетті лауазымды адамның ЖБҰБББ түсуге келісімі туралы құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек сіңірген жылдары туралы анықтама;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру қызметін көрсету жөніндегі шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...373 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...33 lines deleted...]
-      8. Ақшалай қаражатты өтеу мемлекеттік мекеме бастығының (әскери бөлім командирінің) бұйрыққа қол қойған күнінен бастап бір ай ішінде алушылардың тұрғылықты жері бойынша банк операцияларының жекелеген түрлерін жүргізуге лицензиясы бар ұйымдарда ашылған жеке немесе ағымдағы шоттарына ақшалай қаражат аудару арқылы жүзеге асырылады. </w:t>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ректордың ЖБҰБББ қабылдау туралы бұйрығынан үзіндісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> шағымдана алады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу орнын бітіргені туралы дипломның көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z71" w:id="18"/>
-[...15 lines deleted...]
-      10. Шығындарды өтеу құқығын қолданған әскери қызметшінің әскери қызмет өткеру орны бойынша мемлекеттік мекеменің (әскери бөлімнің) қаржы қызметі жылына бір рет 25 желтоқсанға дейін әскери қызметшінің барлық оқу кезеңінде әскери қызметшінің жеке ісіне қосу үшін мемлекеттік мекеменің (әскери бөлімнің) кадр қызметіне осы Нұсқаулыққа қосымшаға сәйкес нысан бойынша әскери қызметшіге оның құқығын іске асыру шеңберінде нақты жүргізілген төлемдер туралы анықтама (бұдан әрі - анықтама), мемлекеттік мекеме (әскери бөлім) басшысының оқығаны үшін ақшалай қаражатты өтеу туралы бұйрығынан үзінді көшірме және білім беру қызметтерін көрсету туралы шарттың көшірмесін ұсынады.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Оқуға жұмсалған ақшалай қаражатты өтеу ұсынылған құжаттарды мемлекеттік мекеменің (әскери бөлім) заң және қаржы органы тексерген соң мемлекеттік мекеме (әскери бөлім) бастығы бұйрығының негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...77 lines deleted...]
-      11. Шығындарды өтеу құқығын қолданған әскери қызметші Қазақстан Республикасының азаматтығы тоқтатылуға байланысты немесе аттестаттау қорытындысы бойынша анықталған қызметіне сәйкес келмеуі бойынша теріс себептермен әскери қызметтен шығарылған жағдайда ЖЖОКБҰ-да оқығаны үшін жұмсалған ақшаны өтейді.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқуға жұмсалған ақшалай қаражатты өтеу туралы бұйрық әскери қызметшінің оқуға жұмсалған шығынды өтеу туралы баянаты тіркелген күннен бастап он жұмыс күнінен кешіктірмей шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Шығындарды өтеу құқығын қолданған әскери қызметші Қазақстан Республикасының азаматтығы тоқтатылуға байланысты немесе аттестаттау қорытындысы бойынша анықталған қызметіне сәйкес келмеуі бойынша теріс себептермен әскери қызметтен шығарылған жағдайда мемлекеттік мекеменің (әскери бөлімнің) кадр қызметі: </w:t>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ақшалай қаражатты өтеу мемлекеттік мекеме бастығының (әскери бөлім командирінің) бұйрыққа қол қойған күнінен бастап бір ай ішінде алушылардың тұрғылықты жері бойынша банк операцияларының жекелеген түрлерін жүргізуге лицензиясы бар ұйымдарда ашылған жеке немесе ағымдағы шоттарына ақшалай қаражат аудару арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z74" w:id="21"/>
-[...15 lines deleted...]
-      1) әскери қызметтен шығарылған күннен бастап жеті жұмыс күні ішінде әскери қызметшіге ақшалай қаражатты тиісті бюджеттің кірісіне аудару арқылы оның ЖЖОКБҰ-да оқығаны үшін жұмсалған ақшаны мемлекетке бір ай мерзім ішінде өз еркімен қайтару қажеттігі туралы хабарлама береді;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оқуға жұмсалған шығынды өтеуден бас тартуды әскери қызметші қабылданған шешімдер мен әркеттерге (әрекетсіздікке) жоғары тұрған лауазымды адамдарға, сондай-ақ сотқа Қазақстан Республикасының заңдарында белгіленген тәртіппен шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z75" w:id="22"/>
-[...15 lines deleted...]
-      2) оқытуға жұмсалған ақшаны мемлекетке бір ай мерзімде ерікті түрде өтеуден бас тартқан жағдайда, мемлекеттік мекеменің (әскери бөлімнің) бастығына мемлекеттік мекеме (әскери бөлім) заң қызметінің ЖЖОКБҰ-да оқығаны үшін жұмсалған ақшаны мемлекетке сот тәртібімен өтеуі туралы баянат ұсынады. </w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Шығындарды өтеу құқығын қолданған әскери қызметшінің әскери қызмет өткеру орны бойынша мемлекеттік мекеменің (әскери бөлімнің) қаржы қызметі әскери қызметшінің жеке ісіне қосу үшін мемлекеттік мекеменің (әскери бөлімнің) кадр қызметіне осы Нұсқаулыққа қосымшаға сәйкес нысан бойынша әскери қызметшіге оның құқығын іске асыру шеңберінде нақты жүргізілген төлемдер туралы анықтама (бұдан әрі - анықтама), мемлекеттік мекеме (әскери бөлім) басшысының оқығаны үшін ақшалай қаражатты өтеу туралы бұйрығынан үзінді көшірме және білім беру қызметтерін көрсету туралы шарттың көшірмесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шығындарды өтеу құқығын қолданған әскери қызметші Қазақстан Республикасының азаматтығы тоқтатылуға байланысты немесе аттестаттау қорытындысы бойынша анықталған қызметіне сәйкес келмеуі бойынша теріс себептермен әскери қызметтен шығарылған жағдайда ЖБҰБББ оқығаны үшін жұмсалған ақшаны өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Шығындарды өтеу құқығын қолданған әскери қызметші Қазақстан Республикасының азаматтығы тоқтатылуға байланысты немесе аттестаттау қорытындысы бойынша анықталған қызметіне сәйкес келмеуі бойынша теріс себептермен әскери қызметтен шығарылған жағдайда мемлекеттік мекеменің (әскери бөлімнің) кадр қызметі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әскери қызметтен шығарылған күннен бастап жеті жұмыс күні ішінде әскери қызметшіге ақшалай қаражатты тиісті бюджеттің кірісіне аудару арқылы оның ЖБҰБББ оқығаны үшін жұмсалған ақшаны мемлекетке бір ай мерзім ішінде өз еркімен қайтару қажеттігі туралы хабарлама береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқытуға жұмсалған ақшаны мемлекетке бір ай мерзімде ерікті түрде өтеуден бас тартқан жағдайда, мемлекеттік мекеменің (әскери бөлімнің) бастығына мемлекеттік мекеме (әскери бөлім) заң қызметінің ЖБҰБББ оқығаны үшін жұмсалған ақшаны мемлекетке сот тәртібімен өтеуі туралы баянат ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянатқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығару туралы, оқытуға жұмсалған ақшалай қаражатты өтеу туралы бұйрықтың үзінділері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру қызметтерін көрсету туралы шарттың, келісімшарттың, жеке куәліктің көшірмелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы қызметінің әскери қызметшіге төлем жүргізілгені туралы анықтамалары қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік мекеменің (әскери бөлімнің) заң қызметі әскери қызметшінің ЖБҰБББ оқығаны үшін жұмсалған ақшаны өтеу туралы баянат және қажетті құжаттар келіп түскенде заңнамамен белгіленген тәртіппен бір ай мерзім ішінде сотқа талап арыз береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2103,324 +1512,324 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық ұланының және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ішкі істер министрлігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әскери-тергеу органдарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сарбаздар, сержанттар</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">нұсқаулыққа </w:t>
+              <w:t>қатардағы және сержанттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрамының лауазымдарында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнтізбелік есептеуде кемінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сегіз жыл қызмет өткерген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімшарт бойынша әскери</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет өткеретін әскери</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бакалавриат білім беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағдарламалары бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары білім беру ұйымдарында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі –ЖБҰБББ) ақылы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде оқуға жұмсалатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындарын бюджет қаражаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есебінен оқыту құнының елу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызы мөлшерінде өтеуі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы нұсқаулық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2532,138 +1941,100 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әскери (арнайы) атағы, </w:t>
+              <w:t>әскери (арнайы) атағы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы, тегі, аты-жөні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "____" ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының ЖЖОКБҰ-да әскери қызметшіні  ________ жылы __________________________________________  оқу орнының атауы  ақылы негізде оқытуға жұмсалған бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде нақты шығындары туралы  АНЫҚТАМА</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Қазақстан Республикасының ЖБҰБББ әскери қызметшіні ________ жылы _________________________________________________ оқу орнының атауыақылы негізде оқытуға жұмсалған бюджет қаражаты есебінен оқыту құнының елу пайызы мөлшерінде нақты шығындары туралы АНЫҚТАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2679,231 +2050,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әскери қызметшінің атағы, тегі, аты-жөні (болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әскери қызметшінің атағы, тегі, аты-жөні (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖЖОКБҰ-да оқу курсы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖБҰБББ оқу курсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір оқу жылының толық құны (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бір оқу жылының толық құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төленген өтемақының мөлшері (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төленген өтемақының мөлшері (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлемге арналған есепшоттың нөмірі, күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемге арналған есепшоттың нөмірі, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3236,192 +2667,188 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: анықтаманы әскери бөлімнің қаржы бөлімшесі ағымдағы жылдың аяқталуы бойынша әрбір нақты өтемақы алушыға әзірлейді, содан соң кадр органына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...122 lines deleted...]
-      М.О.</w:t>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы бөлімінің (қызметінің) бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік мекеменің (әскери бөлімнің) атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әскери (арнайы) атағы, қолы, тегі, аты-жөні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___жылғы "____" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3429,55 +2856,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3803,31 +3230,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>