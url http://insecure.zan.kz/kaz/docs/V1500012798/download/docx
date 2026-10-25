--- v0 (2025-10-03)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82d21d9" w14:textId="82d21d9">
+    <w:p w14:paraId="d06749a" w14:textId="d06749a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3707,594 +3707,658 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қызметкерлерін кәсіби даярлау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Академияда кәсіби даярлау сыбайлас жемқорлыққа қарсы қызметіне және экономикалық тергеу қызметіне бірінші рет тұратын адамдар үшін арнайы бастапқы оқыту нысанында жүзеге асырылады.</w:t>
+      34. Академияда кәсіби даярлау экономикалық тергеу қызметіне бірінші рет тұратын адамдар үшін арнайы бастапқы оқыту нысанында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z131" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы ішкі істер органдарына бірінші рет қызметке тұратын адамдар үшін арнайы бастапқы оқыту "Қазақстан Республикасы ішкі істер органдарының қатардағы, кіші және орта басшы құрамдағы лауазымдарына бірінші рет қабылданатын адамдардың арнайы бастапқы оқудан өту ережесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2011 жылғы 26 сәуірдегі № 187 </w:t>
+      Қазақстан Республикасы ішкі істер органдарына бірінші рет қызметке тұратын адамдар үшін арнайы бастапқы оқыту "Ішкі істер органдарына кіретін адамдар үшін алғашқы кәсіптік даярлыққа іріктеу қағидаларын және одан өту шарттарын, сондай-ақ оларды алғашқы кәсіптік даярлықтан шығару негіздерін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 13 наурыздағы № 211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6978 санымен тіркелген) сәйкес жүзеге асырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20123 санымен тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Бас Прокурорының 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Қаржылық мониторинг агенттігінің төрағасының 31.08.2026 № 15 және ҚР Ішкі істер министрінің 31.08.2026 № 621 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Кәсіби даярлаудың негізгі мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқық қорғау органдары қызметкерлерінің жоғары білікті кадрлық құрамын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтік міндеттерді атқару үшін қажетті арнайы танымды, дағдылар мен шеберлікті меңгеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Кәсіби даярлаудың міндеттеріне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік міндеттерді кәсіби орындауға үйрету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіби, арнайы және физикалық дайындықтың жоғары деңгейіне жету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім алушының ағымдағы заңнаманы, ведомостволық нормативтік-құқықтық актілерді, ғылыми және әдістемелік ұсынымдарды, оң тәжірибені тереңдете оқуын және құқық қорғау қызметініңпрактикалық дағдыларын меңгеруін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қызметтік міндеттерді атқаруға және Қазақстан Республикасының заңнамасын мүлтіксіз сақтауға жеке жауапкершілік сезімін тәрбиелеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тыңдаушыларды ұйымдық (корпоративтік) мәдениетке, күйзелісті жағдайларда психологиялық тұрақтылыққа баулу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Арнайы бастапқы оқытудың ұзақтығы 8 кредиттен (120 сағаттан) немесе 1 айдан кем емес уақытты құрайды және құқық қорғау қызметінің өтіліне (еңбек сіңірген жылдарына) есептелінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Арнайы бастапқы оқытудан өту туралы ақпаратты есепке алу құқық қорғау органдарының кадр қызметімен және Академиямен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Арнайы бастапқы оқытуға қабылданған адамдарды ұстау бюджет қаражаты есебiнен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Арнайы бастапқы оқыту құқық қорғау қызметіне бірінші рет тұратынадамның Академия тыңдаушысы ретінде оқуға қабылданған күнінен бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Арнайы бастапқы оқыту курсына жолдау Қазақстан Республикасы құқық қорғау органдарының кадр қызметімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр қызметі арнайы бастапқы оқыту басталудан 10 жұмыс күн бұрын Академияға оқуға жіберу туралы бұйрық көшірмесін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Құқық қорғау қызметіне бірінші рет тұрған адамның арнайы бастапқы оқытуға тыңдаушы ретінде қабылданғаны туралы бұйрық Академия ректорымен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Арнайы бастапқы оқытудың оқу процесі даярлаудың келесідей міндетті түрінен құралады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқық қорғау органдары ұсынған тақырыптар бойыншаарнайы бастапқы оқытудың оқу жоспарларына сәйкес теориялық білім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) практикалық оқыту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнайы даярлау - құқық қорғау органдарының қызметкерлері үшін міндетті, физикалық күш, арнайы құралдар және атыс қаруын қолданумен, алғашқы медициналық көмек көрсетумен байланысты жағдайларда қызметтік міндеттерді орындау үшін қажетті шеберлікті қамтитын дайындық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейінді даярлау - қызметтің нақты бағыты бойыншапрактикалық дағдыларды меңгеру, бекіту, құқық қорғау органдары құқық қолданупрактикасының жетістіктері негізінде тыңдаушылардың іскерлік сапасын жетілдіру мақсатында оқыудың топтық әдісін пайдалана отырып даярлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тыңдаушылардың қолданыстағы нормативтік-құқықтық актілерді және олардың қолданылу практикасын оқып-үйрену жөніндегі өзіндік жұмысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Оқыту процесіне Академия қызметкерлері, сондай-ақ практикалық жұмыс тәжірибесі бар және кәсіби деңгейі жоғары құқық қорғау органдарының қызметкерлері тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сабақ өткізуге құқық қорғау органдарының ардагерлері, сот жүйесі, мемлекеттік органдар мен мекемелердің қызметкерлері, жоғары оқу орыдарының оқытушылары тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Тыңдаушылардың дайындығын және білім деңгейін анықтау үшін Академияға оқуға келісімен Қазақстан Республикасының заңнамасын білуін анықтауға кіріс бақылауы өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы бастапқы оқыту аяқталғаннан кейін Академиямен білім деңгейін және алған білімнің сапасын анықтау үшін шығыс бақылауы өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4325,208 +4389,208 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оқу жетістіктерін бағалаудың балдық рейтингтік әріптік жүйесі бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау қорытындылары емтихан ведомосына түсіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Сабаққа қатысу мен үлгерімді ағымдық бақылау Академия қызметкерлерімен тиісті журналда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Физикалық, атыс, саптық және медициналық дайындық бойынша оқытушылармен осы пәндерден сынақ қабылданады. Сынақ қорытындылары сынақ ведомостарында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Академияның оқу бағдарламаларын толық көлемде орындаған, сынақты және шығыс бақылауын сәтті тапсырған тыңдаушылар арнайы бастапқы оқытудан өтті деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арнайы бастапқы оқыту курсынан өткен тыңдаушыға Академиямен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген үлгідегі сертификат қосымшасымен беріледі, онда тыңдаушылар оқыған пәндер тізімі, кіріс пен шығыс бақылауларының динамикасы көрсетіледі. Арнайы бастапқы оқыту курстарын бітірген әр тыңдаушыға Академиямен мінездеме толтырылады, оның көшірмесі тиісті құқық қорғау органдарына жеке іске тігу үшін жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Арнайы бастапқы оқыту бағдарламасын орындамаған немесе өрескел тәртіп бұзған тыңдаушы құқық қорғау органдарына тиісті шешім қабылдау үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Арнайы бастапқы оқытудан дәлелді себептермен (жанұя жағдайы, науқастануы және т.б.) өтпеген тыңдаушылар Академияға оқуға қайтадан жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының        </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құқық қорғау органдары қызметкерлерін  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7447,70 +7511,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының        </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құқық қорғау органдары қызметкерлерін  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9267,70 +9331,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының        </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құқық қорғау органдары қызметкерлерін  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10961,70 +11025,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының        </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құқық қорғау органдары қызметкерлерін  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11361,70 +11425,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіби білім алу және дамыту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқармасының бастығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының        </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құқық қорғау органдары қызметкерлерін  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13181,55 +13245,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13555,31 +13619,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>