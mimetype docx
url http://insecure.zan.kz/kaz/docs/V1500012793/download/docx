--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ff6922" w14:textId="8ff6922">
+    <w:p w14:paraId="182b364" w14:textId="182b364">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3279,229 +3279,331 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Адал бақылау субъектілерін көтермелеу және бұзушыларға бақылау шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) тәуекел дәрежесін бағалау субъективті өлшемшарттарымен айқындалатын кезеңге, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z103" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне мынадай жағдайларда:</w:t>
+      15. Субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) цифрлық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkStart w:name="z6" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасcа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:bookmarkStart w:name="z7" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан немесе хабарлау тәртібі бойынша талаптарға сәйкестігіне тексерулер жүргізуден босату жағдайлары айқындалған болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:bookmarkStart w:name="z8" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) егер субъектілер (объектілер) өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған, "Өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің м.а. 01.09.2026 № 141 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z107" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) хабарлау тәртібі бойынша талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z108" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылық ескеріле отырып, ақпараттық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тарау жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің м.а. 01.09.2026 № 141 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      17. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z12" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) хабарлау тәртібі бойынша талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің (объектілерінің) жалпы санының бес пайызынан аспауға тиіс.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) хабарлау тәртібі бойынша талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің (объектілерінің) жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3516,51 +3618,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін уәкілетті орган осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және дерекқорын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша осы Өлшемшарттардың (SC) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3683,70 +3785,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есеп мемлекеттік бақылау әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылау бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Ө Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4083,90 +4185,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР3 – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4319,70 +4421,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4670,4697 +4772,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Энергия үнемдеу және энергия тиімділігін арттыру саласындағы бақылау субъектілерінің (объектілерінің) бару арқылы профилактикалық бақылау жүргізу кезіндегі қойылатын талаптардың бұзылу дәрежесі</w:t>
-      </w:r>
-[...4630 lines deleted...]
-        <w:t xml:space="preserve"> Энергия үнемдеу және энергия тиімділігін арттыру саласындағы бақылау субъектілерінің (объектілерінің) хабарлау тәртібі бойынша қойылатын талаптарға сәйкестігін тексеру жүргізу кезіндегі қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9490,51 +4960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Кәсіпкерлік субъектісі ұсынатын мәліметтер мониторингінің нәтижелері</w:t>
+1. Бақылау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9567,474 +5037,1210 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әр нұсқасы елу сұрақтан кем болмайтын кемінде төрт жауап болатын және олардың біреуі дұрыс болып табылатын бес нұсқадан кем болмауға тиіс тестілеу сұрақтарының болуы</w:t>
+Мемлекеттік мекемелерді қоспағанда, Мемлекеттік энергетикалық тізілім субъектілері Мемлекеттік энергетикалық тізілімге енгізетін мынадай ақпаратты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) дара кәсіпкердің жеке сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын немесе заңды тұлғаның бизнес-сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын және қызметінің негізгі түрлерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) күнтізбелік бір жыл ішінде заттай және ақшалай көріністегі энергетикалық ресурстарды және суды өндіру, шығару, тұтыну, беру және жоғалту көлемдерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарының көшірмесін, сондай-ақ осы іс-шаралар жоспарына енгізілетін толықтыруларды және (немесе) өзгерістерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) есепті кезеңдегі энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарының орындалу нәтижелерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өнім бірлігіне шаққанда нақты энергия тұтынуды және (немесе) үйлер, құрылыстар, ғимараттар ауданының бірлігіне шаққанда жылытуға кеткен энергетикалық ресурстар шығынын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытындының көшірмесін ұсыну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-болмашы</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-2. Расталған шағымдар мен өтініштердің болуы және саны</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерді қоспағанда, Мемлекеттік энергетикалық тізілім субъектілері қатысты Мемлекеттік энергетикалық тізілімге енгізетін анық мынадай ақпаратты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) дара кәсіпкердің жеке сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын немесе заңды тұлғаның бизнес-сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын және қызметінің негізгі түрлерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) күнтізбелік бір жыл ішінде заттай және ақшалай көріністегі энергетикалық ресурстарды және суды өндіру, шығару, тұтыну, беру және жоғалту көлемдерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарының көшірмесін, сондай-ақ осы іс-шаралар жоспарына енгізілетін толықтыруларды және (немесе) өзгерістерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) есепті кезеңдегі энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарының орындалу нәтижелерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өнім бірлігіне шаққанда нақты энергия тұтынуды және (немесе) үйлер, құрылыстар, ғимараттар ауданының бірлігіне шаққанда жылытуға кеткен энергетикалық ресурстар шығынын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытындының көшірмесін ұсыну.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасының талаптарының сақталмауы жөнінде расталған бір шағымның немесе өтініштің бар болуы</w:t>
+Мемлекеттік мекемелерді қоспағанда, Мемлекеттік энергетикалық тізілім субъектілері Мемлекеттік энергетикалық тізілімге енгізетін төмендегі толық мынадай ақпаратты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) дара кәсіпкердің жеке сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын немесе заңды тұлғаның бизнес-сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын және қызметінің негізгі түрлерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) күнтізбелік бір жыл ішінде заттай және ақшалай көріністегі энергетикалық ресурстарды және суды өндіру, шығару, тұтыну, беру және жоғалту көлемдерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарының көшірмесін, сондай-ақ осы іс-шаралар жоспарына енгізілетін толықтыруларды және (немесе) өзгерістерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) есепті кезеңдегі энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарының орындалу нәтижелерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өнім бірлігіне шаққанда нақты энергия тұтынуды және (немесе) үйлер, құрылыстар, ғимараттар ауданының бірлігіне шаққанда жылытуға кеткен энергетикалық ресурстар шығынын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытындының көшірмесін ұсыну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-болмашы</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасы талаптарының сақталмауы жөнінде расталған екі немесе одан да көп шағымдардың немесе өтініштердің бар болуы</w:t>
+Мемлекеттік мекемелер болып табылатын, Мемлекеттік энергетикалық тізілім субъектілері Мемлекеттік энергетикалық тізілімге енгізетін мынадай ақпаратты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлғаның бизнес-сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын және қызметінің негізгі түрлерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) күнтізбелік бір жылдағы заттай және ақшалай мәндегі энергетикалық ресурстар мен суды тұтыну көлемдерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) есепті кезеңдегі энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар мен энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытындының немесе техникалық есептің (бар болған кезде) көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылыту көздерін және есепті кезеңдегі ғимараттардың, құрылыстардың, құрылысжайлардың ауданы бірлігіне шаққанда жылытуға арналған энергетикалық ресурстардың жұмсалуын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) энергия тұтыну жабдығының тізбесін қамтитын ақпаратты ұсыну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-3. Хабарлау тәртібі бойынша талаптарға сәйкестігіне тексерудің алдыңғы тексерулерінің нәтижесі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелер болып табылатын, Мемлекеттік энергетикалық тізілім субъектілері Мемлекеттік энергетикалық тізілімге енгізетін анық мынадай ақпаратты ұсыну:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлғаның бизнес-сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын және қызметінің негізгі түрлерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) күнтізбелік бір жылдағы заттай және ақшалай мәндегі энергетикалық ресурстар мен суды тұтыну көлемдерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) есепті кезеңдегі энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар мен энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытындының немесе техникалық есептің (бар болған кезде) көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылыту көздерін және есепті кезеңдегі ғимараттардың, құрылыстардың, құрылысжайлардың ауданы бірлігіне шаққанда жылытуға арналған энергетикалық ресурстардың жұмсалуын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) энергия тұтыну жабдығының тізбесін қамтитын ақпаратты ұсыну.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті органга энергия үнемдеу және энергия тиімділігін арттыру саласындағы энергия аудитін жүргізу жөніндегі қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің меншік құқығында немесе өзге де заңды негізде уәкілетті орган бекіткен ақпараттық-өлшеу кешендері мен техникалық құралдарының тізбесіне сәйкес Қазақстан Республикасының аумағында сенім білдірген ақпараттық-өлшеу кешендері мен техникалық құралдарының болуы</w:t>
+Мемлекеттік мекемелер болып табылатын, Мемлекеттік энергетикалық тізілім субъектілері Мемлекеттік энергетикалық тізілімге енгізетін толық мынадай ақпаратты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлғаның бизнес-сәйкестендіру нөмірін, оның пошталық мекенжайын, атауын және қызметінің негізгі түрлерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) күнтізбелік бір жылдағы заттай және ақшалай мәндегі энергетикалық ресурстар мен суды тұтыну көлемдерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) есепті кезеңдегі энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар мен энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытындының немесе техникалық есептің (бар болған кезде) көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылыту көздерін және есепті кезеңдегі ғимараттардың, құрылыстардың, құрылысжайлардың ауданы бірлігіне шаққанда жылытуға арналған энергетикалық ресурстардың жұмсалуын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) энергия тұтыну жабдығының тізбесін қамтитын ақпаратты ұсыну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10067,426 +6273,3005 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Энергия аудитін жүргізу жөніндегі қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің штатында уәкілетті орган аттестаталған кемінде төрт энергия аудитордың болуы</w:t>
+Электр желісінің кернеу сыныбы 110-220 кВ болғанда тұтынушының электр желісіне қосылу нүктесіндегі электр желілеріндегі қуат коэффициенті 0,89-дан артық немесе тең болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті органга энерғия үнемдеу және энергия тиімділігін арттыру саласындағы қызметті жүзеге асыратын кадрларды қайта даярлауды және (немесе) олардың біліктілігін арттыруды жүргізу жөніндегі энергия үнемдеу және энергия тиімділігін арттыру саласында қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектінің штатында жоғары білімі бар кемінде екі оқытушының, оның ішінде техника ғылымдарының кандидатынан (магистрінен) төмен емес оқу дәрежесі бар кемінде бір оқытушының болуы</w:t>
+Электр желісінің кернеу сыныбы 6-35 кВ болғанда тұтынушының электр желісіне қосылу нүктесіндегі электр желілеріндегі қуат коэффициенті 0,92-ден артық немесе тең болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-болмашы</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті органга энергия үнемдеу және энергия тиімділігін арттыру саласындағы қызметті жүзеге асыратын кадрларды қайта даярлауды және (немесе) олардың біліктілігін арттыруды жүргізу жөніндегі энергия үнемдеу және энергия тиімділігін арттыру саласында қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің білім беру саласындағы уәкілетті органмен келісу бойынша бекітілғен оқу бағдарламалары мен жоспарларына сәйкес бекітілген оқу бағдарламалары мен жоспарларының болуы</w:t>
+Электр желісінің кернеу сыныбы 0,4 кВ болганда тұтынушының электр желісіне қосылу нүктесіндегі электр желілеріндегі қуат коэффициенті 0,93-тен артық немесе тең болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-болмашы</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті органга энергия үнемдеу және энергия тиімділігін арттыру саласындағы энергия аудитін жүргізу жөніндегі қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің меншік құқығында немесе өзге де заңды негізде уәкілетті орган бекіткен ақпараттық-өлшеу кешендері мен техникалық құралдарының тізбесіне сәйкес Қазақстан Республикасының аумағында сенім білдірген ақпараттық-өлшеу кешендері мен техникалық құралдарының болуы</w:t>
+Энергетикалық ресурстарды өндіруді және (немесе) беруді жүзеге асыру кезінде жабдықтың, арматураның ақаулығынан, құбырларды жылу оқшаулаусыз пайдаланудан немесе энергия тұтыну жабдығының жұмыс режимін сақтамаудан туындаған олардың тікелей ысырабына жол беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылына бір мың бес жүз және одан да көп тонна шартты отынға балама көлемде энергетикалық ресурстарды тұтынатын Мемлекеттік энергетикалық тізілім субъектілері энергия үнемдеу және энергия тиімділігін арттыру жөніндегі жауапты адамды тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0-ден жоғары дәлдік сыныбы бар электр энергиясын есептеуіштерді коммерциялық есепке алу мақсатында пайдалануға жол беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергетикалық аудиттің жүгінген тұлғасымен келісілген және бекітілген Энергетикалық аудитті жүргізу бағдарламасына сәйкес жабдықтар жұмысы параметрлерінің аспаптық өлшеулерінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия аудитін жүргізу кезінде кәсіпорынның штаттық құралдарынан алынған деректердің болуы (салыстырылып тексерілген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергетикалық аудит өткізу нәтижелері бойынша энергия үнемдеу және энергия тиімділігі қорытындының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергетикалық аудиті өткеннен кейін бес жыл ішінде, энергетикалық аудиті қорытындылары бойынша айқындалған шамаға дейін энергетикалық ресурстар мен судың тұтыну көлемін өнімнің бірлігіне, үйлердің, құрылыстар мен ғимараттардың алаңы бірлігіне жыл сайын азайтуды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия үнемдеу және энергия тиімділігін арттыру қорытындысында әрбір қоғамдық және (немесе) тұрғын үй ғимараты үшін энергия тиімділігінің сыныбын толтыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия үнемдеу және энергия тиімділігін арттыру бойынша қорытындыда ұсынымдар мен тұжырымдарды, объектінің заттай және пайыз түрінде энергия үнемдеуінің ықтимал әлеуетін камтитын қорытынды бөлімнің бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия үнемдеу және энергия тиімділігін арттыру бойынша қорытындыда есептік ақпараттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарын энергия үнемдеу және энергия тиімділігін арттыру жөніндегі қорытынды алынған күннен бастап алты ай ішінде бекіту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия үнемдеу және энергия тиімділігін арттыру саласындағы субъектілерімен энергия тиімділігі бойынша мынадай талаптарға сәйкес келмейтін мемлекеттік сатып алу және тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алудың тапсырыс берушілері болып табылатын субъектілерімен жүзеге асыру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Тұрмыстық мақсаттағы тоңазытқыш құралдарының энергетикалық тиімділік сыныбы А+ төмен болмауы тиіс, бұл EEI&lt;42 энергетикалық тиімділік индексіне сәйкес келеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квазимемлекеттік сектор субъектілері үшін жарық беру мақсатында ауыспалы ток тізбектерінде пайдаланылуы мүмкін, қуаты 25 Вт және одан жоғары электр қыздыру шамдарын сатып алуға жол беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарық беру мақсатында ауыспалы ток тiзбектерiнде пайдаланылуы мүмкiн, қуаты 25 Вт және одан да жоғары электр қыздыру шамдарын пайдалануға жол беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс (реконструкциялау, күрделі жөндеу) жобасын әзірлеуге арналған тапсырмада және құрылыс (реконструкциялау, күрделі жөндеу) аяқталған объект пайдалануға берілгеннен кейін жылжымайтын мүлікке құқықтарды тіркеу кезінде салынған және пайдалануға берілген объектінің техникалық паспортында энергия тиімділігінің талап етілетін сыныбы туралы ақпараттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия аудит жүргізу қорытындысы бойынша қолданыстағы бар үйлерде, құрылыстарда, ғимараттарда энергия тиімділігі бойынша таңбалаудың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа іске қосылған объектілерде және қолданыстағы объектілердегі электр энергиясын есептеуіштерді ауыстыру кезінде тәулік уақыты бойынша электр энергиясының шығыстарын саралап есепке алуға және бақылауға арналмаған электр энергиясын есептеуіштерді пайдалану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Расталған шағымдар мен өтініштердің болуы және саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасы талаптарының сақталмауы жөнінде расталған екі немесе одан да көп шағымдардың немесе өтініштердің бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасының талаптарының сақталмауы жөнінде расталған бір шағымның немесе өтініштің бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тәуелсіз ұйымдар аудитінің (сараптамасының) нәтижелері (энергия аудиті, энергия сараптамасы, тарату кезіндегі тәуелсіз аудит, өнеркәсіптік қауіпсіздік сараптамасы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия аудитін жүргізу кезінде өлшеу аспаптарын пайдалана отырып, үйлерді, құрылыстарды, құрылысжайларды және оның инженерлік жүйелерін құрал-жабдықпен зерттеп-қарауды жүргізбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасының талаптарының бұзушылықтарын жою туралы ұсынымды Қазақстан Республикасының "Энергия үнемдеу және энергия тиімділігін арттыру" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген мерзімде орындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия аудитін жүргізуге жол беру: осы энергия аудиторлық ұйым немесе осы энергия аудитін жүзеге асыратын оның қызметкерлері (энергия аудиторлары) болып табылатын қатысушысы, кредиторы аудиттелетін субъектімен еңбек қатынастарында тұратын немесе жақын туыстары (ата-аналары, балалары, ұл бала асырап алушылары, қыз бала асырап алушылары), асырап алынған балалары, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері, аталары, әжелері, немерелері) немесе жұбайы (зайыбы) немесе аудиттелетін субъект лауазымды адамдарының сондай-ақ аудиттелетін субъект акцияларының (немесе жарғылық капиталға қатысу үлестерінің) он және одан да көп пайызын иеленетін акционердің (қатысушының), жекжаттары болып табылатын энергия аудитті жүзеге асыратын қызметкерлер (энергия аудиторлар), аудиттелетін субъектіде жеке мүліктік мүдделері бар және егер олардың аудиттелетін субъект алдында немесе олардың алдындағы аудиттелетін субъектіде ақшалай міндеттемелері болса, энергия аудитін жүргізу бойынша міндеттемелерін қоспағанда энергия аудитін (энергия аудиторларын) жүзеге асыратын қызметкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10613,74 +9398,1391 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Энергия үнемдеу және энергия тиімділігін арттыру саласындағы бақылау субъектілерінің (объектілерінің) хабарлау тәртібі бойынша қойылатын талаптарға сәйкестігін тексеру жүргізу кезіндегі қойылатын талаптардың бұзылу дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұзушылық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кәсіпкерлік субъектісі ұсынатын мәліметтер мониторингінің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әр нұсқасы елу сұрақтан кем болмайтын кемінде төрт жауап болатын және олардың біреуі дұрыс болып табылатын бес нұсқадан кем болмауға тиіс тестілеу сұрақтарының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Расталған шағымдар мен өтініштердің болуы және саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасының талаптарының сақталмауы жөнінде расталған бір шағымның немесе өтініштің бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының энергия үнемдеу және энергия тиімділігін арттыру туралы заңнамасы талаптарының сақталмауы жөнінде расталған екі немесе одан да көп шағымдардың немесе өтініштердің бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Хабарлау тәртібі бойынша талаптарға сәйкестігіне тексерудің алдыңғы тексерулерінің нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті органга энергия үнемдеу және энергия тиімділігін арттыру саласындағы энергия аудитін жүргізу жөніндегі қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің меншік құқығында немесе өзге де заңды негізде уәкілетті орган бекіткен ақпараттық-өлшеу кешендері мен техникалық құралдарының тізбесіне сәйкес Қазақстан Республикасының аумағында сенім білдірген ақпараттық-өлшеу кешендері мен техникалық құралдарының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия аудитін жүргізу жөніндегі қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің штатында уәкілетті орган аттестаталған кемінде төрт энергия аудитордың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті органга энерғия үнемдеу және энергия тиімділігін арттыру саласындағы қызметті жүзеге асыратын кадрларды қайта даярлауды және (немесе) олардың біліктілігін арттыруды жүргізу жөніндегі энергия үнемдеу және энергия тиімділігін арттыру саласында қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектінің штатында жоғары білімі бар кемінде екі оқытушының, оның ішінде техника ғылымдарының кандидатынан (магистрінен) төмен емес оқу дәрежесі бар кемінде бір оқытушының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті органга энергия үнемдеу және энергия тиімділігін арттыру саласындағы қызметті жүзеге асыратын кадрларды қайта даярлауды және (немесе) олардың біліктілігін арттыруды жүргізу жөніндегі энергия үнемдеу және энергия тиімділігін арттыру саласында қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің білім беру саласындағы уәкілетті органмен келісу бойынша бекітілғен оқу бағдарламалары мен жоспарларына сәйкес бекітілген оқу бағдарламалары мен жоспарларының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті органга энергия үнемдеу және энергия тиімділігін арттыру саласындағы энергия аудитін жүргізу жөніндегі қызметті жүзеге асырудың басталғаны туралы хабарлаған кәсіпкерлік субъектісінің меншік құқығында немесе өзге де заңды негізде уәкілетті орган бекіткен ақпараттық-өлшеу кешендері мен техникалық құралдарының тізбесіне сәйкес Қазақстан Республикасының аумағында сенім білдірген ақпараттық-өлшеу кешендері мен техникалық құралдарының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Энергия үнемдеу және энергия </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тиімділігін арттыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">саласындағы тәуекел дәрежесін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау өлшемшарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу және энергия тиімділігін арттыру саласында</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27091,55 +27193,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27465,31 +27567,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>