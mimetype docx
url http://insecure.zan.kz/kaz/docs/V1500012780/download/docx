--- v0 (2025-12-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="932b180" w14:textId="932b180">
+    <w:p w14:paraId="facb3a8" w14:textId="facb3a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -913,68 +913,66 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 1281 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық преференцияларды беруге арналған өтінімді қабылдау, тіркеу және қарау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 25.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -985,51 +983,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Инвестициялық преференциялар беруге арналған өтінімді қабылдау, тіркеу және қарау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Кәсіпкерлік Кодекстің (бұдан әрі – Кодекс) 293-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1044,190 +1042,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – "Мемлекеттік қызметтер туралы" Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және ивестициялық преференциялар беруге арналған өтінімді қабылдау, тіркеу және қарау тәртібін, сондай-ақ "Инвестицияларды жүзеге асыру мен инвестициялық преференциялар беруді көздейтін инвестициялық жобаны іске асыруға инвестициялық келісімшарт жасасу" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы ережелерде келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған әрi электрондық құжаттың дұрыстығын, оның тиесiлiлiгi мен мазмұнының өзгерместігін растайтын электрондық цифрлық символдардың жинағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғандағы шоғырландырылған үкіметтік ақпараттың барлығына және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылудың техникалық шарттарын беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болып табылатын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасы Сыртқы істер министрлігінің Инвестициялар комитеті (бұдан әрі – көрсетілетін қызметті беруші) осы қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Инвестициялар жөніндегі уәкілетті орган осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген күннен бастап үш жұмыс күні ішінде оларды өзектендіреді және ақпаратты көрсетілетін қызметті берушіге, портал операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін негізде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Инвестициялық преференцияларды беруге арналған өтінімді қабылдау, тіркеу және қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Инвестицияларды жүзеге асыру және инвестициялық преференциялар беруді көздейтін инвестициялық жобаны іске асыру туралы инвестициялық келісімшарт (бұдан әрі – инвестициялық келісімшарт) жасасу үшін көрсетілетін қызметті алушы портал арқылы көрсетілетін қызмет берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1242,687 +1240,687 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінінің 8-тармағында көзделген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық преференциялар беруге өтінімді (бұдан әрі – өтінім) мемлекеттік және орыс тілдерінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші өтінімді келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінімді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Көрсетілетін қызметті беруші порталда өтінім тіркеген күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...76 lines deleted...]
-        </w:rPr>
         <w:t>
       Ұсынылған құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық болмау фактісі анықталған жағдайда өтінімді одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттар толық болған жағдайда көрсетілетін қызметті алушының 15 (он бес) жұмыс күні ішінде ұсынылған құжаттарын қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті беруші өтінішті қараған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініштің осы Қағидалардың талаптарына сәйкестігін тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кодекстің 292-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес инвестициялық жобаның бизнес-жоспарына талдау жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Кодекстің 282-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдармен және өзге де тұлғалармен өзара іс-қимыл жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік мүлікті, жер ресурстарын, кеден ісін басқару саласындағы уәкілетті мемлекеттік органдар, сондай-ақ жергілікті атқарушы органдар өтінім порталда келіп түскен күннен бастап 10 (он) жұмыс күні ішінде оң немесе теріс жауаптар дайындайды және оларды порталда орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік мүлікті, жер ресурстарын, кеден ісін басқару саласындағы уәкілетті мемлекеттік органдардан, сондай-ақ жергілікті атқарушы органдардан өтінімді қарау бойынша алынған жауаптардың нәтижелері бойынша көрсетілетін қызметті беруші инвестициялық преференциялар беру не мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағында көзделген бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыны тыңдау туралы алдын ала, бірақ әкімшілік акт қабылданған күнге дейін кемінде 3 (үш) жұмыс күні бұрын хабардар етеді. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші инвестициялық преференциялар беру туралы не оларды толық немесе ішінара қабылдамау туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Көрсетілетін қызметті беруші инвестициялық преференциялар беру туралы шешім қабылданған күннен бастап 7 (жеті) жұмыс күні ішінде электрондық түрде дайындайды, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ арқылы қол қояды, инвестициялық келісімшартты тіркейді және мемлекеттік қызметті көрсету нәтижесін беруді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағында көзделген бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      Мемлекеттік қызметтен бас тарту туралы шешім шығарылған кезде көрсетілетін қызметті беруші электрондық нысанда дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметті көрсету нәтижесін беру порталда көрсетілетін қызметті алушының "жеке кабинетінде" орналастыру арқылы электрондық құжат нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Көрсетілетін қызметті беруші "Мемлекеттік қызметтер туралы" Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші бір жұмыс күні ішінде ішінде техникалық проблема туралы еркін нысанда хаттаманы жасау және көрсетілетін қызметті берушімен қол қою үшін портал операторын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметті көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыны тыңдау туралы алдын ала, бірақ әкімшілік акт қабылданған күнге дейін кемінде 3 (үш) жұмыс күні бұрын хабардар етеді. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші инвестициялық преференциялар беру туралы не оларды толық немесе ішінара қабылдамау туралы шешім қабылдайды.</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті беруші инвестициялық преференциялар беру туралы шешім қабылданған күннен бастап 7 (жеті) жұмыс күні ішінде электрондық түрде дайындайды, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ арқылы қол қояды, инвестициялық келісімшартты тіркейді және мемлекеттік қызметті көрсету нәтижесін беруді жүзеге асырады. </w:t>
-[...135 lines deleted...]
-      16. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      17. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік қызметтер туралы" Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      Шағымды қарайтын органға келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      18. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2045,68 +2043,106 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық преференцияларды беруге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5355,70 +5391,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** жаңа өндірісті құру бойынша инвестициялық басым жобаны іске асыратын заңды тұлға үшін арналған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** жаңа өндірісті құру, сондай-ақ қолданыстағы өндірісті кеңейту және (немесе) жаңарту (реконструкциялау, жаңғырту) бойынша инвестициялық басым жобаны іске асыратын заңды тұлғаға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Инвестициялық жоба бойынша жұмыс бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8499,70 +8535,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кеден одағының заңнамасына және (немесе) Қазақстан Республикасының заңнамасына сәйкес кеден баждарын салудан босатылатын, импортталатын технологиялық жабдық пен оның жиынтықтауыштарының, қосалқы бөлшектердің, шикізат пен материалдардың тізімі және көлемі*.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9300,90 +9336,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * қажеттілігіне қарай болған жағдайда толтырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** тауарларды жіктеу іштері бойынша ақпарат тауарлардың толық коммерциялық атауын, фирмалық атауын, негізгі техникалық, коммерциялық сипаттамаларын және бұйымдардың фотосуреттерін, суреттерін, сызбаларын, паспорттарын, және өтінім берген заңды тұлға басшысының қолымен расталған құжаттарды қамтуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Инвестициялық басым жоба үшін инвестициялық преференциялар Қазақстан Республикасы Кәсіпкерлік кодексінінің 286-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын қамтылған сақтаған кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9681,68 +9717,68 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тартылатын шетелдік жұмыс күші туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -10441,68 +10477,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Инвестицияларды жүзеге асыруды және инвестициялық преференцияларды беруді көздейтін инвестициялық жобаны іске асыруға инвестициялық келісімшарт жасасу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12262,1026 +12298,1026 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық жобаның бизнес-жоспарын жасау бойынша талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Бизнес-жоспар мынадай бөлімдерден тұрады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жобаның түйіндемесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) технологиялық бөлім; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) коммерциялық бөлім; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) әлеуметтік-экономиялық ықпалы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қаржылық бөлім.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жобаның түйіндемесі өзіне мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) жобаның түйіндемесі; </w:t>
+        <w:t>
+      1) заңды тұлға туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) технологиялық бөлім; </w:t>
+        <w:t>
+      елді көрсете отырып, шетелдік қатысу үлесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) коммерциялық бөлім; </w:t>
+        <w:t>
+      квазимемлекеттік сектордың қатысу үлесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) әлеуметтік-экономиялық ықпалы; </w:t>
+        <w:t>
+      2) жоба бойынша ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) қаржылық бөлім.</w:t>
+        <w:t xml:space="preserve">
+      жобаның атауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жобаның түйіндемесі өзіне мыналарды қамтиды: </w:t>
+      жобаның мақсаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болжанатын инвестициялық жобаның сипаты (жаңа өндірістерді құру, жұмыс істеп тұрғандарды кеңейту және жаңарту);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылатын жаңа жұмыс орындарының (уақытша және тұрақты) саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экономикалық қызмет түрлері бойынша өнім жіктеуішісіне сәйкес шығарылатын өнімнің номенклатурасы (ҚР ЭҚТӨЖ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Технологиялық бөлім өзіне мыналарды қамтиды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заңды тұлға туралы ақпарат:</w:t>
+      1) технологиялық процесте сатып алынатын және қолданатын тіркелген активтерді, сондай-ақ импортталатын шикізат пен материалдарды көрсете отырып, инвестициялық жоба технологиясының сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      елді көрсете отырып, шетелдік қатысу үлесі;</w:t>
+      2) инвестициялық жобадағы қазіргі заманғы технологиялардың қолданылуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      квазимемлекеттік сектордың қатысу үлесі;</w:t>
+        <w:t xml:space="preserve">
+      3) осы Талаптарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес техникалық және құндық сипаттамалары бойынша импортталатын шикізат пен материалдардың салыстырмалы талдауы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      жобаның атауы; </w:t>
-[...90 lines deleted...]
-      3. Технологиялық бөлім өзіне мыналарды қамтиды;</w:t>
+      4. Коммерциялық бөлім өзіне мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) технологиялық процесте сатып алынатын және қолданатын тіркелген активтерді, сондай-ақ импортталатын шикізат пен материалдарды көрсете отырып, инвестициялық жоба технологиясының сипаттамасы;</w:t>
+        <w:t xml:space="preserve">
+      1) шикізатты, материалдар мен жабдықтарды жеткізу: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) инвестициялық жобадағы қазіргі заманғы технологиялардың қолданылуы;</w:t>
+      пайдаланатын шикізат пен материалдар түрлерінің тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес техникалық және құндық сипаттамалары бойынша импортталатын шикізат пен материалдардың салыстырмалы талдауы; </w:t>
+        <w:t>
+      пайдаланылатын шикізат пен материалдардың атауы мен көлемін көрсете отырып, инвестициялық жоба шеңберінде жабдықта шығарылатын дайын өнім бірлігінің өндірісіне импортталатын шикізат пен материалдар шығыстарының орташа нормасы (технологиялық жабдыққа қосалқы бөлшектердің, шикізат пен материалдардың импорты кезінде кеден баждарын төлеуден босату, сонымен қатар шикізат пен (немесе) материалдардың импорты кезінде қосылған құн салығын төлеуден босату кезінде толтырылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Коммерциялық бөлім өзіне мыналарды қамтиды: </w:t>
+        <w:t>
+      қажетті технологиялық жабдықтардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологиялық жабдықтың жаңалығы (жабдықтың шығарылған күні мен моделі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) маркетинг:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнімді өткізу - қандай өңірлерге, қандай тұтынушыларға, шетелдегі қай елдерге беру болжанатынын, нарықта ұқсас, өзара алмастырушы немесе өзара толықтырушы тауарлардың, көрсетілетін қызметтердің бар екенін көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік-экономиялық ықпалету өзіне мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) шикізатты, материалдар мен жабдықтарды жеткізу: </w:t>
+        <w:t>
+      1) инвестициялық жобаның тікелей қатысушылары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пайдаланатын шикізат пен материалдар түрлерінің тізбесі;</w:t>
+      жобаны құрушы, бас мердігер, мердігер, қосалқы мердігер немесе сәулет, қала құрылысы және құрылыс қызметі саласында (іздену және жобалау қызметін, инжинирингтік көрсетілетін қызметтерді қоса алғанда) көрсетілетін қызметтерді орындаушы, жабдықты беруші, шикізат пен материалдарды беруші, делдалдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      пайдаланылатын шикізат пен материалдардың атауы мен көлемін көрсете отырып, инвестициялық жоба шеңберінде жабдықта шығарылатын дайын өнім бірлігінің өндірісіне импортталатын шикізат пен материалдар шығыстарының орташа нормасы (технологиялық жабдыққа қосалқы бөлшектердің, шикізат пен материалдардың импорты кезінде кеден баждарын төлеуден босату, сонымен қатар шикізат пен (немесе) материалдардың импорты кезінде қосылған құн салығын төлеуден босату кезінде толтырылады);</w:t>
+        <w:t xml:space="preserve">
+      2) осы Талаптарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жобаның еңбек ресурстарына мұқтаждығы (саны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қажетті технологиялық жабдықтардың тізбесі;</w:t>
+      3) тартылатын шетелдік жұмыс күшінің функционалды міндеттемелерін бөлу (инвестициялық басым жобаларды іске асырған кезде толтырылады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      технологиялық жабдықтың жаңалығы (жабдықтың шығарылған күні мен моделі);</w:t>
+        <w:t xml:space="preserve">
+      4) осы Талаптарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндірісті пайдалануға енгізгеннен кейін жұмысшыларға мұқтаждығы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) маркетинг:</w:t>
+      5) инвестициялық жобаны іске асыру кезінде күтілетін әлеуметтік әсер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-      5. Әлеуметтік-экономиялық ықпалету өзіне мыналарды қамтиды:</w:t>
+        <w:t xml:space="preserve">
+      6. Қаржы бөлімі өзіне мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) инвестициялық жобаның тікелей қатысушылары:</w:t>
+      1) инвестициялық жобаны іске асыру құны, қаржыландыру көздері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жобаны құрушы, бас мердігер, мердігер, қосалқы мердігер немесе сәулет, қала құрылысы және құрылыс қызметі саласында (іздену және жобалау қызметін, инжинирингтік көрсетілетін қызметтерді қоса алғанда) көрсетілетін қызметтерді орындаушы, жабдықты беруші, шикізат пен материалдарды беруші, делдалдар;</w:t>
+      меншік қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) осы Талаптарға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жобаның еңбек ресурстарына мұқтаждығы (саны);</w:t>
+      қарыз қаражаты (кредиттер немесе тартылған шаруашылық жүргізуші субъектілердің қаражаты) және/немесе грант; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тартылатын шетелдік жұмыс күшінің функционалды міндеттемелерін бөлу (инвестициялық басым жобаларды іске асырған кезде толтырылады);</w:t>
+      бюджеттік қаражат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) осы Талаптарға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өндірісті пайдалануға енгізгеннен кейін жұмысшыларға мұқтаждығы; </w:t>
+      2) қаржылық талдау: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) инвестициялық жобаны іске асыру кезінде күтілетін әлеуметтік әсер.</w:t>
-[...37 lines deleted...]
-      1) инвестициялық жобаны іске асыру құны, қаржыландыру көздері:</w:t>
+      инвестициялық преференцияларды есепке алмай және тиісті инвестициялық преференцияларды есепке ала отырып, модельдерді есептеуді қамтитын жобаның қаржылық моделі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      меншік қаражаты;</w:t>
+      жобаның өмірлік циклі ішінде таза дисконттық кіріс (NPV);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      қарыз қаражаты (кредиттер немесе тартылған шаруашылық жүргізуші субъектілердің қаражаты) және/немесе грант; </w:t>
+        <w:t>
+      жобаның өмірлік циклі ішінде түсімдердің ішкі нормасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік қаражат;</w:t>
+      жобаның өзін-өзі ақтау мерзімі (қарапайым және дисконттық);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) қаржылық талдау: </w:t>
+        <w:t>
+      табыстың қарапайым нормасы (рентабельділігі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      инвестициялық преференцияларды есепке алмай және тиісті инвестициялық преференцияларды есепке ала отырып, модельдерді есептеуді қамтитын жобаның қаржылық моделі;</w:t>
+        <w:t xml:space="preserve">
+      осы Талаптарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша республикалық және жергілікті бюджеттер үшін шартты шығындар мен кірістердің есебі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жобаның өмірлік циклі ішінде таза дисконттық кіріс (NPV);</w:t>
+      7. Бизнес-жоспарды тігу және нөмірлеу, заңды тұлғаның бірінші басшысының қолымен расталуы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13378,68 +13414,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық және құндық сипаттамалары бойынша импортталатын шикізат пен материалдарды салыстырмалы талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14170,333 +14206,845 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаның еңбек ресурстарына мұқтаждығы (саны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылыс кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдалануға енгізгеннен кейін (1 жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік жұмыс күші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік жұмыс күші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялық жобаның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес-жоспарын жасау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өндірісті пайдалануға енгізгеннен кейін жұмысшыларға мұқтаждығы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құрылыс кезеңінде</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:t>Р/с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пайдалануға енгізгеннен кейін (1 жыл)</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+              <w:t>Кәсіптің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының азаматтары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік деңгейі (тарифтік разряды, санаты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдік жұмыс күші</w:t>
-[...71 lines deleted...]
-Шетелдік жұмыс күші</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14707,604 +15255,92 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өндірісті пайдалануға енгізгеннен кейін жұмысшыларға мұқтаждығы</w:t>
+        <w:t xml:space="preserve"> Республикалық және жергілікті бюджет үшін шартты шығындар мен кірістердің есебі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:tbl>
-[...510 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16676,55 +16712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>