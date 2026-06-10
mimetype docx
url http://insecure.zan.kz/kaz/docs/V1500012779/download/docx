--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2b819f" w14:textId="b2b819f">
+    <w:p w14:paraId="afed30e" w14:textId="afed30e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2360,1136 +2360,1614 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ақпаратты талдау және тәуекелдерді бағалау. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бақылау субъектілерін (объектілерін) анықтау үшін деректер базасын қалыптастыру және ақпарат жинау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекел дәрежесін бағалау үшін келесі ақпарат көздері пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бақылау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптарға сәйкестігін тексерудің тәуекел дәрежесін бағалау үшін келесі ақпарат көздері пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алдыңғы тексерулердің нәтижелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ 3), 4) және 5) тармақшалармен толықтырылу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қолда бар ақпарат көздерінің негізінде талдауға және бағалаула жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
+      Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекел дәрежесін бағалау үшін келесі ақпарат көздері пайдаланылады:</w:t>
+      Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
+        <w:t xml:space="preserve">
+      Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бақылау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
-[...90 lines deleted...]
-      8. Қолда бар ақпарат көздерінің негізінде талдауға және бағалаула жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
+      9. Қолданылатын ақпарат көздерінің басымдығын және субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
+        <w:t xml:space="preserve">
+      Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі осы Өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
+      Субъективті өлшемшарттардың көрсеткіштері мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін айқындалады. Субъективті өлшемшарттар көрсеткіштерінің маңыздылығы бойынша үлес салмағы мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін тәуекелді бағалаудағы көрсеткіштің маңыздылығына байланысты айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-      9. Қолданылатын ақпарат көздерінің басымдығын және субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес белгіленеді. </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъективті өлшемшарттардың көрсеткіштері мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін айқындалады. Субъективті өлшемшарттар көрсеткіштерінің маңыздылығы бойынша үлес салмағы мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін тәуекелді бағалаудағы көрсеткіштің маңыздылығына байланысты айқындалады.</w:t>
-[...95 lines deleted...]
-      Жеңілдететін индикаторларға:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      10. Субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған, "Өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) деректерді онлайн-режимде беретін аудио және (немесе) бейне жазбалардың болуы;</w:t>
+      11. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігін тексеруден босату мақсатында реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар жеңілдететін индикаторларды ескереді (деректерді онлайн-режимде бере отырып, аудио және (немесе) бейне тіркеудің болуы және деректерді мемлекеттік органдардың жүйелеріне (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) беру жөніндегі датчиктер мен тіркеуші құрылғылардың болуы міндетті талаптар болып табылатын субъектілерді (объектілерді) қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңілдететін индикаторларға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1) деректерді онлайн-режимде беретін аудио және (немесе) бейне жазбалардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) деректерді мемлекеттік органдар жүйесіне беретін датчиктер мен бекіту құрылғыларының (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) болуы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       12. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бару арқылы профилактикалық бақылау жүргізу және талаптарға сәйкестігіне тексеру жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежелері осы өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 - қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша Қағидалардың (SC) 15-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rарал = SP + SC, мұнда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SC – Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      Ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>
-      13. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
-[...18 lines deleted...]
-      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша Қағидалардың (SC) 15-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
+      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Rарал = SP + SC, мұнда</w:t>
+      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
+      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
+      SРз = (SР2 х 100/SР1) х 0,7, мұнда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SC – Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
-[...37 lines deleted...]
-      Ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
+      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
+      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
+      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз = (SР2 х 100/SР1) х 0,7, мұнда</w:t>
+      SРн = (SР2 х 100/SР1) х 0,3, мұнда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
+      SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
+      SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
+      SР = SРз + SРн, мұнда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн = (SР2 х 100/SР1) х 0,3, мұнда</w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
+      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
+      SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
+      15. Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3604,70 +4082,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3782,50 +4260,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Қағидалардың 24-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3969,68 +4573,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бару арқылы профилактикалық бақылау жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10788,68 +11392,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Талаптарға сәйкестігіне тексеру жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14687,50 +15291,166 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14861,68 +15581,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоршаған ортаны қорғау, табиғи ресурстарды молықтыру және пайдалану саласында меншігінде немесе өзге де заңды пайдалануында қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты ________________________________________________________ Қазақстан Республикасы Кәсіпкерлік кодексінің саласында/аясында _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17795,50 +18515,165 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17995,68 +18830,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№721 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молықтыру және пайдалану саласында меншігінде немесе өзге де заңды пайдалануында қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің м.а. 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27014,50 +27849,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________ ______________ __________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымы       қолы             тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27143,51 +28104,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 30 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№835 және</w:t>
+              <w:t>№ 835 және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27195,51 +28156,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 15 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№721 бірлескен бұйрығына</w:t>
+              <w:t>№ 721 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -32098,68 +33059,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№721 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молайту және пайдалану саласында меншігінде немесе өзге де заңды пайдалануында қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты қауіпті қалдықтарды қайта өңдеу, залалсыздандыру, кәдеге жарату және (немесе) жою жөніндегі жұмыстарды орындау (қызметтер көрсету) бойынша тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 4-қосымшамен толықтырылды – ҚР Экология және табиғи ресурстар министрінің м.а. 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33761,55 +34722,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34135,31 +35096,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>