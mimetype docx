--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afed30e" w14:textId="afed30e">
+    <w:p w14:paraId="a6b6ca9" w14:textId="a6b6ca9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2360,194 +2360,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ақпаратты талдау және тәуекелдерді бағалау. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Бақылау субъектілерін (объектілерін) анықтау үшін деректер базасын қалыптастыру және ақпарат жинау қажет.</w:t>
+      7. Субъектілерге (объектілерге) бару арқылы профилактикалық бақылаудың тәуекел дәрежесін бағалау үшін келесі ақпарат көздері пайдаланылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2645,199 +2521,189 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) алдыңғы тексерулердің нәтижелері.</w:t>
+      2) алдыңғы тексерулердің нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бақылау субъектісі ұсынатын есептілік пен мәліметтерді мониторингтеу нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бақылау субъектісінің кінәсінен туындаған қолайсыз оқиғалардың, оның ішінде өрттердің, авариялардың, оқиғалар мен оқыс оқиғалардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расталған шағымдар мен өтініштердің болуы және олардың саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қолда бар ақпарат көздерінің негізінде талдауға және бағалаула жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2848,70 +2714,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қолданылатын ақпарат көздерінің басымдығын және субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2924,242 +2790,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттардың көрсеткіштері мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін айқындалады. Субъективті өлшемшарттар көрсеткіштерінің маңыздылығы бойынша үлес салмағы мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін тәуекелді бағалаудағы көрсеткіштің маңыздылығына байланысты айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) цифрлық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған, "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңына сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...34 lines deleted...]
-      10. Субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған, "Өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ауыстырылады.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігін тексеруден босату мақсатында реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар жеңілдететін индикаторларды ескереді (деректерді онлайн-режимде бере отырып, аудио және (немесе) бейне тіркеудің болуы және деректерді мемлекеттік органдардың жүйелеріне (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) беру жөніндегі датчиктер мен тіркеуші құрылғылардың болуы міндетті талаптар болып табылатын субъектілерді (объектілерді) қоспағанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңілдететін индикаторларға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3170,296 +2964,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректерді онлайн-режимде беретін аудио және (немесе) бейне жазбалардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді мемлекеттік органдар жүйесіне беретін датчиктер мен бекіту құрылғыларының (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) болуы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...19 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      12. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...95 lines deleted...]
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бару арқылы профилактикалық бақылау жүргізу және талаптарға сәйкестігіне тексеру жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежелері осы өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 - қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша Қағидалардың (SC) 15-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3524,70 +3266,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3904,70 +3646,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4082,70 +3824,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4260,176 +4002,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Қағидалардың 24-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4489,152 +4105,164 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>табиғи ресурстарды молайту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және пайдалану саласындағы</w:t>
+              <w:t>мен пайдалану саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бақылау субъектілерін </w:t>
+              <w:t>тәуекел дәрежесін бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(объектілерін)</w:t>
+              <w:t>өлшемшарттарына және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>іріктеу үшін тәуекел дәрежесін</w:t>
-[...25 lines deleted...]
-              <w:t>басқару өлшемшарттарына</w:t>
+              <w:t>тексеру парақтарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бару арқылы профилактикалық бақылау жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Бара отырып профилактикалық бақылау жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4647,313 +4275,381 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекел дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуекел дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоршаған ортаға теріс әсер ететін автомобильдер мен өзге де көлік құралдары үшін белгіленген жол берілетін шығарындылар нормативтерін сақтау</w:t>
+Қоршаған ортаға теріс әсер ететін автомобильдер мен өзге де көлік құралдары үшін белгіленген жол берілетін шығарындылар нормативтерінің сақталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаруашылық және өзге де қызметтің экологиялық қауіпті түрлерінің тізбесіне енгізілген объектілерді пайдалану кезінде оператор жасасқан міндетті экологиялық сақтандыру шартының болуы</w:t>
+Шаруашылық және өзге де қызметтің экологиялық қауіпті түрлерінің тізбесіне қосылған объектілерді пайдалану кезінде оператор жасасқан міндетті экологиялық сақтандыру шартының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4986,51 +4682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5057,93 +4753,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Болмашы </w:t>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5170,355 +4866,355 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Болмашы </w:t>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Су объектілерінің, су объектілерінің су жинау алаңдарында, су объектілерінің мұзды және қар жамылғысының, мұздықтардың қоқыстануына жол бермеу </w:t>
+              <w:t>
+Су объектілерінің, су объектілерінің су жинау алаңдарында, су объектілерінің мұзды және қар жамылғысының, мұздықтардың қоқыстануына жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Өрескел </w:t>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерасты су объектілерінен, жер қойнауынан, сарқынды су жинақтағыштарынан, жергілікті жердің рельефінен және сарқынды суларды алуды және (немесе) ағызуды жүзеге асыратын немесе тұйық циклі бар су бұруда, табиғат пайдаланушылар су тұтыну мен су бұруда су көлемін есепке алу аспаптарын пайдалану және есепке алу журналын жүргізу</w:t>
+Тазартылу дәрежесіне қарамастан, сарқынды суларды орталықтандырылған ауызсумен жабдықтау көздерін, курорттарды санитариялық қорғау аймақтарында, шомылуға бөлінген жерлерде жер үсті су объектілеріне төгуге жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тазартылу дәрежесіне қарамастан, сарқынды суларды орталықтандырылған ауызсумен жабдықтау көздерін, курорттарды санитариялық қорғау аймақтарында, шомылуға бөлінген жерлерде жер үсті су объектілеріне төгуге жол берілмейді</w:t>
+Тау-кен металлургия кәсіпорындарының шахта және карьер суларының жинақтағыш тоғандарға және (немесе) буландырғыш тоғандарға, сондай-ақ сумен салқындату үшін пайдаланылатын сулардың тұйықталған (айналмалы) сумен жабдықтау жүйесінде орналасқан жинақтағыштарға төгілуін қоспағанда, алдын ала тазартпай сарқынды суларды төгуге тыйым салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5551,1104 +5247,1104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Тау-кен металлургия кәсіпорындарының шахта және карьер суларының жинақтағыш тоғандарға және (немесе) буландырғыш тоғандарға, сондай-ақ сумен салқындату үшін пайдаланылатын сулардың тұйықталған (айналмалы) сумен жабдықтау жүйесінде орналасқан жинақтағыштарға төгілуін қоспағанда, алдын ала тазартпай сарқынды суларды төгуге тыйым салынады </w:t>
+              <w:t>
+I және (немесе) II санаттағы объектілердің операторлары су ресурстарын ұтымды пайдалану мақсатында суды қайтадан пайдалану, айналмалы сумен жабдықтау жөніндегі іс-шараларды әзірлеу және жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-I және (немесе) II санаттағы объектілердің операторлары су ресурстарын ұтымды пайдалану мақсатында суды қайтадан пайдалану, айналмалы сумен жабдықтау жөніндегі іс-шараларды әзірлеу және жүзеге асыру </w:t>
+              <w:t>
+Табиғи биологиялық тазартуға арналған сарқынды суларды және (немесе) жасанды су объектілерінің жинақтауыштарын пайдалану тоқтатылғаннан кейін қоршаған ортаға әсерді болғызбауды және жерді рекультивациялауды жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Елеулі</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Табиғи биологиялық тазартуға арналған сарқынды суларды және (немесе) жасанды су объектілерінің жинақтауыштарын пайдалану тоқтатылғаннан кейін қоршаған ортаға әсерді болғызбауды және жерді рекультивациялауды жүзеге асыру </w:t>
+              <w:t>
+Топырақтың ластануына, қоқыстануына, тозуына, сондай-ақ құнарлы қабаттың қайтымсыз жоғалуын болдырмау үшін мұндай алып тастау қажет болған жағдайларды қоспағанда құнарлылығының нашарлауына жәнеде оны сату немесе басқа тұлғаларға беру мақсатында топырақтың құнарлы қабатын алып тастауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Топырақтың ластануына, қоқыстануына, тозуына және құнарлылығының нашарлауына жәнеде оны сату немесе басқа тұлғаларға беру мақсатында топырақтың құнарлы қабатын алып тастауға жол бермеу, сондай-ақ құнарлы қабаттың қайтымсыз жоғалуын болдырмау үшін мұндай алып тастау қажет болған жағдайларды қоспағанда</w:t>
+Теңізде және Қазақстан Республикасының сақтандыру аймағында мұнайдың авариялық төгілуі туындаған кезде жиынтық экологиялық пайданы талдау негізінде жоюды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер қойнауын пайдалану жөніндегі операцияларды жүргізу кезінде жер қойнауын пайдаланушылар, сондай-ақ жерді бүлдіруге байланысты құрылыс және басқа да жұмыстарды орындау кезінде өзге де тұлғалар бүлінген жерлерді рекультивациялауды жүргізу</w:t>
+Қоршаған ортаға түсуін болдырмайтын сусымалы материалдарды, химиялық реагенттерді және қауіпті жүктерді тасымалдауға арналған жабық контейнерлер мен арнайы ыдыстардың болуы және қолданылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Болмашы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Теңізде, ішкі су айдындарында және Қазақстан Республикасының сақтандыру аймағында мұнайдың авариялық төгілуі туындаған кезде жиынтық экологиялық пайданы талдау негізінде жоюды жүргізу </w:t>
+              <w:t>
+Теңізде отынның және жанар-жағармай материалдарының төгілуін және ағып кетуін болғызбайтын жүйелердің көмегімен кемелерге май құюды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоршаған ортаға түсуін болдырмайтын сусымалы материалдарды, химиялық реагенттерді және қауіпті жүктерді тасымалдауға арналған жабық контейнерлер мен арнайы ыдыстардың болуы және қолданылуы</w:t>
+Кемелерді кеме палубаларының мұнай өнімдерімен ластануына, ластанған сарқынды сулардың су айдындарына төгілуіне жол бермейтін жабдықпен жарақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Болмашы </w:t>
+              <w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Теңізде кемелерге май құю отынның және жанар-жағармай материалдарының төгілуін және ағып кетуін болғызбайтын жүйелердің көмегімен жүргізілуге тиіс</w:t>
+Каспий теңізінің солтүстік бөлігіндегі мемлекеттік қорық аймағында жер қойнауын пайдалану жөніндегі операцияларды жүргізетін жер қойнауын пайдаланушының бүкіл келісімшарттық аумақ бойынша қоршаған ортаның (Климаттық маусымдар бойынша) жыл сайынғы өндірістік мониторингін жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кемелер кеме палубаларының мұнай өнімдерімен ластануына, ластанған сарқынды сулардың су айдындарына төгілуіне жол бермейтін жабдықпен жарақтандыру </w:t>
+              <w:t>
+Авариялық жағдайлар туындаған жағдайда қоршаған ортаның авариялық ластануының салдарына мониторинг жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Каспий теңізінің солтүстік бөлігіндегі мемлекеттік қорық аймағында жер қойнауын пайдалану жөніндегі операцияларды жүргізетін жер қойнауын пайдаланушының бүкіл келісімшарттық аумақ бойынша қоршаған ортаның (Климаттық маусымдар бойынша) жыл сайынғы өндірістік мониторингін жүргізуі</w:t>
+Жер қойнауын пайдаланушы сынау аяқталғаннан кейін ұңғымаларды консервациялау жағдайында ұңғыманы консервациялау бойынша жұмыстарды жүргізу, бұрғылау негізінің сақталуын және ұңғыманы сенімді герметизациялауды жұмыстар қайта басталған сәтке дейін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6681,87 +6377,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авариялық жағдайлар туындаған жағдайда қоршаған ортаның авариялық ластануының салдарына мониторинг жүргізу</w:t>
+Авариялық жағдайдың туындау қаупін қоспағанда, ұңғымаларды пайдалану кезінде алауларда флюидтерді жағуға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6794,200 +6490,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер қойнауын пайдаланушы сынау аяқталғаннан кейін ұңғымаларды консервациялау жағдайында ұңғыманы консервациялау бойынша жұмыстарды жүргізу, Бұрғылау негізінің сақталуын және ұңғыманы сенімді герметизациялауды жұмыстар қайта басталған сәтке дейін қамтамасыз ету</w:t>
+Кемелерден мұнайды, ластаушы заттарды және олардың құрамындағы сарқынды суларды, тазартылмаған балласты суларды, тамақ қалдықтарын, тұрмыстық қоқыстарды және пластмассалардың барлық түрлерін су объектілеріне тастауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авариялық жағдайдың туындау қаупін қоспағанда, ұңғымаларды пайдалану кезінде алауларда флюидтерді жағуға жол бермеу</w:t>
+Көмірсутектер саласындағы уәкілетті орган технологиялық жабдықтың технологиялық істен шығуы, істен шығуы немесе жұмысынан ауытқуы кезінде технологиялық еріксіз жағу ретінде мойындамаған алауда шикі газды жағу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7020,87 +6716,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кемелерден мұнайды, ластаушы заттарды және олардың құрамындағы сарқынды суларды, тазартылмаған балласты суларды, тамақ қалдықтарын, тұрмыстық қоқыстарды және пластмассалардың барлық түрлерін су объектілеріне тастауға жол бермеу</w:t>
+Жер қойнауын пайдаланушылар келісімшарттық аумақ шегінде бұрын бұрғыланған ұңғымаларды анықтаған кезде олардың балансқа қабылдануын қамтамасыз ету және олар бойынша мониторинг жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7133,87 +6829,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көмірсутектер саласындағы уәкілетті орган технологиялық жабдықтың технологиялық істен шығуы, істен шығуы немесе жұмысынан ауытқуы кезінде технологиялық еріксіз жағу ретінде мойындамаған алауда шикі газды жағу</w:t>
+Қалдықтарды жинақтауға және (немесе) көмуге арналған арнайы белгіленген орындардан тыс жинауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7246,87 +6942,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер қойнауын пайдаланушылар келісімшарттық аумақ шегінде бұрын бұрғыланған ұңғымаларды анықтаған кезде олардың балансқа қабылдануын қамтамасыз ету және олар бойынша мониторинг жүргізу</w:t>
+Қалдықтарды жинау жөніндегі операцияларды жүзеге асыратын адамдардың қалдықтарын бөлек жинауды қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7359,87 +7055,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтарды жинақтауға және (немесе) көмуге арналған арнайы белгіленген орындардан тыс жинауға жол бермеу</w:t>
+Қалдықтарды басқарудың барлық одан әрі кезеңдерінде бөлек жинауға ұшыраған қалдықтарды араластыруға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7472,87 +7168,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтарды жинау жөніндегі операцияларды жүзеге асыратын адамдардың қалдықтарын бөлек жинауды қамтамасыз ету</w:t>
+Заңды тұлғалар мен дара кәсіпкерлердің қызметі атмосфералық ауаны ластау көздері болып табылатын мамандандырылған сақтау, залалсыздандыру, қайта өңдеу, кәдеге жарату немесе жою орындарына қалдықтарды уақтылы әкетуді қамтамасыз етуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7585,313 +7281,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтарды басқарудың барлық одан әрі кезеңдерінде бөлек жинауға ұшыраған қалдықтарды араластыруға жол бермеу</w:t>
+Қауіпті қалдықтар паспортының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғалар мен дара кәсіпкерлердің қызметі атмосфералық ауаны ластау көздері болып табылатын мамандандырылған сақтау, залалсыздандыру, қайта өңдеу, кәдеге жарату немесе жою орындарына қалдықтарды уақтылы әкетуді қамтамасыз ету</w:t>
+Егер техникалық, экономикалық және экологиялық тұрғыдан негізделген болса, пайда болған қалдықтарды олардың пайда болу көзіне мүмкіндігінше жақын қалпына келтіруді немесе жоюды қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елеулі </w:t>
+              <w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтар паспортының болуы</w:t>
+Қауіпті қалдықтарды жинау, тасымалдау, қалпына келтіру және (немесе) жою жөніндегі кәсіпкерлік қызметті жүзеге асыратын кәсіпкерлік субъектісінің қауіпті қалдықтарды басқару кезінде туындауы мүмкін төтенше және авариялық жағдайлар кезіндегі іс-қимыл жоспарын әзірлеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7924,765 +7620,765 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер техникалық, экономикалық және экологиялық тұрғыдан негізделген болса, пайда болған қалдықтарды олардың пайда болу көзіне мүмкіндігінше жақын қалпына келтіруді немесе жоюды қамтамасыз ету</w:t>
+Қауіпті қалдықтарды көму орнында қалдықтың түрін, оның қауіптілік дәрежесін және көму күнін көрсете отырып, айқын көрінетін тану белгілерінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Болмашы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтарды жинау, тасымалдау, қалпына келтіру және (немесе) жою жөніндегі кәсіпкерлік қызметті жүзеге асыратын кәсіпкерлік субъектісінің қауіпті қалдықтарды басқару кезінде туындауы мүмкін төтенше және авариялық жағдайлар кезіндегі іс-қимыл жоспарын әзірлеуі</w:t>
+Тұрмыстық қатты қалдықтарды алдын ала сұрыптамай көмуге жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтарды көму орнында қалдықтың түрін, оның қауіптілік дәрежесін және көму күнін көрсете отырып, айқын көрінетін тану белгілерінің болуы</w:t>
+I санаттағы объектілер операторында объектілерді пайдалану салдарын жою жөніндегі, оның ішінде болашақта туындайтын талаптарға қатысты өз міндеттемелерінің орындалуын қаржылық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Болмашы</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрмыстық қатты қалдықтарды алдын ала сұрыптамай көмуге жол бермеу</w:t>
+Полигон иесінің учаскеде қабылданған қалдықтардың әрбір партиясын алғаны туралы жазбаша растамасының болуы және осы құжаттаманы бес жыл бойы сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I санаттағы объектілер операторында объектілерді пайдалану салдарын жою жөніндегі, оның ішінде болашақта туындайтын талаптарға қатысты өз міндеттемелерінің орындалуын қаржылық қамтамасыз етудің болуы</w:t>
+Әрбір полигонда атмосфералық шығарындыларды (қоқыс газын), депозитке салынған қалдықтарда пайда болатын фильтрат пен сарқынды суларды олардың қоршаған ортаға теріс әсерін болдырмау үшін мониторингтеудің жабдықталған жүйесінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полигон иесінің учаскеде қабылданған қалдықтардың әрбір партиясын алғаны туралы жазбаша растамасының болуы және осы құжаттаманы бес жыл бойы сақтауы</w:t>
+Полигон жабылғаннан кейін жерді рекультивациялау, қоршаған ортаға әсер ету мониторингін жүргізу және ластануды бақылау үшін тарату қорын құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір полигонда атмосфералық шығарындыларды (қоқыс газын), депозитке салынған қалдықтарда пайда болатын фильтрат пен сарқынды суларды олардың қоршаған ортаға теріс әсерін болдырмау үшін мониторингтеудің жабдықталған жүйесінің болуы</w:t>
+Полигон операторының 1-сыныпты полигондар үшін отыз жыл, 2-сыныпты полигондар үшін жиырма жыл, полигон (полигон бөлігі)жабылғаннан кейін 3-сыныпты полигондар үшін бес жыл ішінде қоқыс газы мен фильтрат шығарындыларына мониторинг жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8715,200 +8411,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полигон жабылғаннан кейін жерді рекультивациялау, қоршаған ортаға әсер ету мониторингін жүргізу және ластануды бақылау үшін тарату қорын құру</w:t>
+Полигон операторының биологиялық ыдырайтын қалдықтарды көму көлемін қысқарту және Полигон операторының қоқыс газын жинау және кәдеге жарату жүйелерін орнату арқылы полигондағы метан шығарындыларын азайту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
+37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полигон операторының 1-сыныпты полигондар үшін отыз жыл, 2-сыныпты полигондар үшін жиырма жыл, полигон (полигон бөлігі)жабылғаннан кейін 3-сыныпты полигондар үшін бес жыл ішінде қоқыс газы мен фильтрат шығарындыларына мониторинг жүргізуі</w:t>
+Қауіпті қалдықтарды қалпына келтіру немесе жою жөніндегі операцияларды жүзеге асыратын адамдардың, қауіпті қалдықтарды түзушілердің, қауіпті қалдықтарды жинау, тасымалдау және (немесе) залалсыздандыру жөніндегі қызметті жүзеге асыратын кәсіпкерлік субъектілерінің қалдықтардың санын, түрін, шығу тегін, межелі пункттерін, жинау жиілігін, тасымалдау әдісін және айналым әдісін хронологиялық есепке алуды жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8941,200 +8637,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полигон операторының биологиялық ыдырайтын қалдықтарды көму көлемін қысқарту және Полигон операторының қоқыс газын жинау және кәдеге жарату жүйелерін орнату арқылы полигондағы метан шығарындыларын азайту</w:t>
+Қауіпті емес қалдықтар полигондарында қауіпті қалдықтарды көмуге жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
+39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтарды қалпына келтіру немесе жою жөніндегі операцияларды жүзеге асыратын адамдардың, қауіпті қалдықтарды түзушілердің, қауіпті қалдықтарды жинау, тасымалдау және (немесе) залалсыздандыру жөніндегі қызметті жүзеге асыратын кәсіпкерлік субъектілерінің қалдықтардың санын, түрін, шығу тегін, межелі пункттерін, жинау жиілігін, тасымалдау әдісін және айналым әдісін хронологиялық есепке алуды жүзеге асыру</w:t>
+Экологиялық залал келтіру фактісі анықталғаннан кейін бір жұмыс күнінен кешіктірмей экологиялық залал келтірген адамның экологиялық залалды немесе халықтың өміріне және (немесе) денсаулығына және қоршаған ортаға зиянды әсерді болдырмау мақсатында факторларды жою (жолын кесу), сондай-ақ экологиялық залалды бақылау, оқшаулау және қысқарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9167,426 +8863,426 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қауіпті емес қалдықтар полигондарында қауіпті қалдықтарды көмуге жол бермеу</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының аумағында өндіруді және (немесе) Қазақстан Республикасының аумағына әкелуді жүзеге асыратын жеке және заңды тұлғалардың тұтынушылық қасиеттері жоғалғаннан кейін пайда болатын қалдықтарды өндірушілердің (импорттаушылардың), жинаудың, тасымалдаудың, қайта өңдеудің, залалсыздандырудың, пайдаланудың және (немесе) кәдеге жаратудың кеңейтілген міндеттемелері қолданылатын өнімдерді (тауарларды) қамтамасыз етуі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
+41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экологиялық залал келтіру фактісі анықталғаннан кейін бір жұмыс күнінен кешіктірмей экологиялық залал келтірген адамның экологиялық залалды немесе халықтың өміріне және (немесе) денсаулығына және қоршаған ортаға зиянды әсерді болдырмау мақсатында факторларды жою (жолын кесу), сондай-ақ экологиялық залалды бақылау, оқшаулау және қысқарту</w:t>
+Бағдарламаны әзірлеу және табиғи орта компоненттерін ремедиациялауды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұтынушылық қасиеттері жоғалғаннан кейін пайда болатын қалдықтарды өндірушілердің (импорттаушылардың), жинаудың, тасымалдаудың, қайта өңдеудің, залалсыздандырудың, пайдаланудың және (немесе) кәдеге жаратудың кеңейтілген міндеттемелері қолданылатын өнімдерді (тауарларды) Қазақстан Республикасының аумағында өндіруді және (немесе) Қазақстан Республикасының аумағына әкелуді жүзеге асыратын жеке және заңды тұлғалардың қамтамасыз етуі өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері қолданылатын өнімдердің (тауарлардың) және олардың (олардың) қаптамаларының</w:t>
+Құрылыс қалдықтарын қалпына келтіру жағдайларын қоспағанда, тамақ, тұрмыстық, медициналық, биологиялық, радиоактивті қалдық түрлерімен араластыруға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері операторының өндірушілердің (импорттаушылардың) төлемақысын мақсатты пайдаланғаны, өзіне жүктелген міндеттер мен функцияларды орындамағаны немесе тиісінше орындамағаны, өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерін іске асыру жөніндегі мүмкіндіктерді пайдаланбағаны және (немесе)тиісінше пайдаланбағаны үшін талаптарды сақтауы</w:t>
+Тау-кен өндіру өнеркәсібінің қалдықтарын арнайы белгіленген орындардан тыс қоймалауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9619,87 +9315,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламаны әзірлеу және табиғи орта компоненттерін ремедиациялауды жүргізу</w:t>
+Құрылыс қалдықтарының арнайы белгіленген орындардан тыс жиналуына жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9732,200 +9428,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс қалдықтарын қалпына келтіру жағдайларын қоспағанда, құрылыс қалдықтарын қалдықтардың басқа түрлерімен араластыруға жол бермеу</w:t>
+Құрамында тұрақты органикалық ластағыштар бар қалдықтарды сақтау пункттерінде тұрақты органикалық ластағыштардың қоршаған ортаға және халықтың денсаулығына әсерін болдырмауды қамтамасыз ететін қорғау құралдарының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
+46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тау-кен өндіру өнеркәсібінің қалдықтарын арнайы белгіленген орындардан тыс қоймалауға жол бермеу</w:t>
+Құрамында тұрақты органикалық ластағыштар бар пестицидтерді өндіруге және пайдалануға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9958,87 +9654,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
+47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс қалдықтарының арнайы белгіленген орындардан тыс жиналуына жол бермеу</w:t>
+Квоталау субъектісі квоталайтын қондырғыны көміртегі квоталарын алмай пайдалануға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10071,539 +9767,539 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
+48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында тұрақты органикалық ластағыштар бар қалдықтарды сақтау пункттерінде тұрақты органикалық ластағыштардың қоршаған ортаға және халықтың денсаулығына әсерін болдырмауды қамтамасыз ететін қорғау құралдарының болуы</w:t>
+Квоталанатын қондырғы операторының көміртегі бірліктерінің мемлекеттік тізіліміндегі тиісті шотындағы көміртегі бірліктерінің санынан асатын көлемде квоталанатын қондырғының парниктік газдар шығарындыларын жүзеге асыруына жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
+49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында тұрақты органикалық ластағыштар бар пестицидтерді өндіруге және пайдалануға жол бермеу</w:t>
+Квоталау субъектісінің парниктік газдар шығарындыларының мониторингі жоспарын ұлттық көміртегі квоталары жоспарының қолданылу кезеңіне квоталанатын қондырғыны әзірлеуі және орындауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квоталау субъектісі квоталайтын қондырғыны көміртегі квоталарын алмай пайдалануға жол бермеу</w:t>
+Тәуелсіз аккредиттелген ұйымдардың, валидация және верификация жөніндегі аккредиттелген органдардың валидация және верификация туралы дәйекті деректерді ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квоталанатын қондырғы операторының көміртегі бірліктерінің мемлекеттік тізіліміндегі тиісті шотындағы көміртегі бірліктерінің санынан асатын көлемде квоталанатын қондырғының парниктік газдар шығарындыларын жүзеге асыруына жол бермеу</w:t>
+Қалдықтардың мемлекеттік кадастрын жүргізу үшін деректер беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрескел</w:t>
+Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квоталау субъектісінің парниктік газдар шығарындыларының мониторингі жоспарын ұлттық көміртегі квоталары жоспарының қолданылу кезеңіне квоталанатын қондырғыны әзірлеуі және орындауы</w:t>
+Ластауыштардың шығарындылары мен тасымалы тіркеліміне есеп беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10636,87 +10332,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
+53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуелсіз аккредиттелген ұйымдардың, валидация және верификация жөніндегі аккредиттелген органдардың валидация және верификация туралы дәйекті деректерді ұсынуы</w:t>
+Квоталау субъектісінің өткен жылғы валидация және верификация жөніндегі аккредиттелген органға верификациялау үшін парниктік газдар шығарындыларын түгендеу туралы есепті ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10749,87 +10445,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтардың мемлекеттік кадастрын жүргізу үшін деректер беру</w:t>
+Квоталау субъектісінің ағымдағы жылдың бірінші сәуіріне дейін мемлекеттік көміртегі кадастрына өткен жылғы парниктік газдар шығарындыларын түгендеу туралы есепті ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10862,598 +10558,144 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ластауыштардың шығарындылары мен тасымалы тіркеліміне есеп беру</w:t>
-[...451 lines deleted...]
-Бақылау субъектісінің қоршаған ортаны қорғау саласындағы уәкілетті органға бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою жөніндегі іс-шаралар жоспарын ұсынуы</w:t>
+Бақылау субъектісінің қоршаған ортаны қорғау саласындағы уәкілетті органға бақылау субъекттісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою жөніндегі іс-шаралар жоспарын ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Талаптарға сәйкестігіне тексеру жүргізу кезінде бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11466,182 +10708,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...17 lines deleted...]
-п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11710,51 +11002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11823,51 +11115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11936,51 +11228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12049,51 +11341,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12162,51 +11454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12275,87 +11567,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I және II санаттағы объектілерге экологиялық рұқсаттың болуы</w:t>
+I және II санаттағы объектілерде экологиялық рұқсаттың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12388,51 +11680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12501,51 +11793,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12614,51 +11906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12727,51 +12019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12840,51 +12132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12953,51 +12245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13066,51 +12358,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13179,51 +12471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13292,87 +12584,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияны ұсыну</w:t>
+ІІІ санаттағы объектілерде қызметті жүзеге асыратын адамдардың қоршаған ортаға әсері туралы декларацияны ұсынбауы және (немесе) осы декларацияда қамтылған анық емес ақпаратты ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13405,51 +12697,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13518,51 +12810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13631,51 +12923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13744,51 +13036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13857,51 +13149,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13970,51 +13262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14083,87 +13375,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озонды бұзатын заттарды пайдалана отырып жұмыстарды жүргізуге, озонды бұзатын заттары бар Жабдықты жөндеуге, монтаждауға, қызмет көрсетуге, озонды бұзатын заттарды тасымалдауға, сақтауға, рекуперациялауға, қалпына келтіруге, кәдеге жаратуға рұқсаттардың болуы</w:t>
+Озонды бұзатын заттарды пайдалана отырып жұмыстарды жүргізуге, озонды бұзатын заттары бар жабдықты жөндеуге, монтаждауға, қызмет көрсетуге, озонды бұзатын заттарды тасымалдауға, сақтауға, рекуперациялауға, қалпына келтіруге, кәдеге жаратуға рұқсаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14196,51 +13488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14309,51 +13601,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14422,51 +13714,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14535,51 +13827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14648,51 +13940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14720,128 +14012,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтарды қабылдауға, қалпына келтіруге және/немесе жоюға арналған өндірістік объектінің (ғимараттың, құрылыстың, құрылыстың, үй-жайдың және/немесе қауіпті қалдықтар полигонының) меншік иесінің меншігінде немесе жалға алуында (әкімшілік – аумақтық бірлікте-қауіпті қалдықтарды қабылдау және басқару жөніндегі операциялар жүргізілетін облыста, республикалық маңызы бар қалада немесе Астанада) болуы</w:t>
+Қауіпті қалдықтарды қабылдауға, қалпына келтіруге және/немесе жоюға арналған өндірістік объектінің (ғимараттың, құрылыстың, құрылыстың, үй-жайдың және/немесе қауіпті қалдықтар полигонының) меншік иесінің меншігінде немесе жалға алуында (әкімшілік – аумақтық бірлікте-қауіпті қалдықтарды қабылдау және басқару жөніндегі операциялар жүргізілетін облыста, республикалық маңызы бар қалада немесе астанада) болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14874,51 +14166,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14987,51 +14279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15100,51 +14392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15213,51 +14505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15286,171 +14578,2873 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық рұқсатта берілген эмиссиялар нормативтерінің артуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік экологиялық бақылау бағдарламасында мынадай ақпарат қамтылуға тиіс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ластағыш заттар эмиссияларының сандық және сапалық көрсеткіштерінің және өндірістік мониторинг процесінде қадағаланатын өзге де параметрлердің міндетті тізбесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өндірістік мониторингтің кезеңділігі мен ұзақтығы, өлшеуді жүзеге асырудың жиілігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өндірістік мониторинг жүргізудің пайдаланылатын аспаптық және есептік әдістері туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) өндірістік мониторинг процесінде қадағаланатын параметрлер үшін сынамаларды іріктеу нүктелерінің қажетті саны (құрамдастар бойынша: атмосфералық ауа, су, топырақ) және өлшеу жүргізу орындарын көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) деректерді есепке алуды, талдау мен хабарлауды жүргізу әдістері мен жиілігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) ішкі тексерулердің жоспар-графигі және Қазақстан Республикасының экология заңнамасын бұзушылықтарды жою рәсімі, оған қоса олардың сақталмауына ден қоюдың ішкі құралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) аспаптық өлшеу сапасын қамтамасыз ету тетіктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) тосын жағдайлардағы іс-қимыл хаттамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) өндірістік экологиялық бақылауды жүргізу үшін жұмыскерлердің ішкі жауапкершілігінің ұйымдық және функционалдық құрылымы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаға әсерді алдын ала бағалауды жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарланған қызметтің әсеріне скрининг жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көзделіп отырған қызметті іске асыру кезіндегі нақты әсерлерге жобадан кейінгі талдау жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газды тазарту қондырғыларымен жобалық тазалауды және (немесе) ластаушы заттарды шығару көзінен залалсыздандырудың қамтамасыз етілмеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды түгендеу бойынша есептерді беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинақтауға және (немесе) көмуге арналған арнайы белгіленген орындардан тыс жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлек жинауға жатқызылған қалдықтарды араластыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді рекультивациялау, қоршаған ортаға әсер ету мониторингін жүргізу және полигон жабылғаннан кейін ластануды бақылау үшін тарату қорының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) полигонды қалпына келтіру жұмыстарының жалпы сметалық құны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) полигон операторының жыл сайынғы аударымдарының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті емес қалдықтар полигондарында қауіпті қалдықтарды көму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет нәтижесінде зиян келтірілген табиғи орта компоненттерін ремедиациялаудың жүргізілмеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс қалдықтарын тамақ, тұрмыстық, медициналық, биологиялық, радиоактивті қалдықтармен араластыруға жол беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен өнеркәсібінің қалдықтарын арнайы белгіленген орындардың тыс жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полигондар үшін қолайсыз қалдықтарды көму:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сұйық түрдегі кез келген қалдықтар (сұйық қалдықтар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) полигон жағдайында жарылғыш, коррозиялық, тотығатын, жоғары жанғыш немесе отқа қауіпті болып табылатын қауіпті қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сумен әрекеттесетін қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медициналық қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының ветеринария саласындағы заңнамасына сәйкес айқындалған биологиялық қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) рекультивация кезінде тұрақтандырушы материал ретінде қолдануды қоспағанда, пайдаланылған тұтас шиналар мен олардың фрагменттері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) құрамында тұрақты органикалық ластаушы заттар бар қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) пестицидтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) қабылдау өлшемшарттарына сәйкес келмейтін қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) пластмасса, пластик және полиэтилен қалдықтары, полиэтилентерефталат қаптамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) макулатура, картон және қағаз қалдықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) құрамында сынап бар шамдар мен құрылғылар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) шыны ыдыстар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) шыны сынықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) түсті және қара металдардың сынықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) литий, қорғасын-қышқылды батареялар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) электрондық және электр жабдықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) пайдаланудан шыққан көлік құралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) құрылыс қалдықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) тамақ қалдықтары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды қалпына келтіру немесе жою жөніндегі операцияларды жүзеге асыратын адамдарға, қауіпті қалдықтарды түзушілерге, қауіпті қалдықтарды жинау, тасымалдау және (немесе) залалсыздандыру жөніндегі қызметті жүзеге асыратын кәсіпкерлік субъектілеріне қалдықтардың санын, түрін, шығу тегін, межелі пункттерін, жинау жиілігін, тасымалдау әдісін және айналым әдісін хронологиялық есепке алуды жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған ауыз сумен жабдықтау көздерінің санитарлық қорғау аймақтарындағы, курорттардағы, шомылуға бөлінген орындардағы сарқынды суларды тазарту дәрежесіне қарамастан жер үсті су объектілеріне ағызуға жол бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен металлургия кәсіпорындарының шахталық және карьерлік суларын жинақтаушы тоғандарға және (немесе) буландырғыш тоғандарға, сондай-ақ суды салқындату үшін пайдаланылатын суларды тұйық (айналымды) сумен жабдықтау жүйесінде орналасқан жинақтағыштарға ағызуды қоспағанда, сарқынды суларды алдын ала тазартусыз ағызуға жол бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайдың теңізде және Қазақстан Республикасының қорғау аймағында апаттық төгілуі кезінде жою жұмыстарын бақылау және бағалау; судың бетіндегі мұнайды механикалық түрде ұстау және жинау (мұнай дағын сезімтал ресурстардан бұруды қоса алғанда); мұнай дағын бақыланатын түрде жағу; химиялық құралдарды қолдану; жиынтық экологиялық пайда талдауы негізінде қорғау аймағын қорғау және тазалау әдістері арқылы жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмірсутектер саласындағы уәкілетті орган технологиялық жабдықтың технологиялық ақауы, істен шығу немесе жұмыстан ауытқуы кезінде технологиялық еріксіз жағу ретінде мойындамаған жағдайда, шикі газды алауда жағу кезінде рұқсат етілмеген артық шығарындыларға жол бермеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15484,3196 +17478,5362 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қоршаған ортаны қорғау, табиғи</w:t>
+              <w:t>Қоршаған ортаны қорғау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресурстарды молайту және</w:t>
+              <w:t>табиғи ресурстарды молайту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану саласындағы бақылау</w:t>
+              <w:t>мен пайдалану саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектілерін (объектілерін)</w:t>
+              <w:t>тәуекел дәрежесін бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>іріктеу үшін тәуекел дәрежесін</w:t>
+              <w:t>өлшемшарттарына және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалау және тәуекелдерді</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>тексеру парақтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2940 lines deleted...]
-        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Қоршаған ортаны қорғау, табиғи ресурстарды молайту және пайдалану саласындағы меншік құқығында немесе өзге де заңды негізде пайдалану үшін қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты __________ Қазақстан Республикасы Кәсіпкерлік кодексінің саласында/аясында 138-бабына сәйкес бақылау субъектілеріне (объектілеріне) қатысты біртекті тобының атауы</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Субъективті өлшемшарттар көрсеткіші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болуы тиіс), wi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шарттар / мәндер, xi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-шарты / мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-шарты / мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бара отырып профилактикалық бақылау үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекітілген нысанға, верификацияның болуына, парниктік газдар шығарындыларын бекітілген есептеудің дұрыстығына және парниктік газдар шығарындыларын түгендеу туралы верификацияланған есептің парниктік газдар шығарындыларын есептеу үшін пайдаланылған коэффициенттерді қолдануға сәйкес келмеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды түгендеу жөніндегі есептерді, өндірістік экологиялық бақылау жөніндегі есептерді, табиғатты қорғау іс-шараларының жоспары бойынша есептерді, парниктік газдар жөніндегі есепті ұсынбау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды белгіленген мерзімде жоймау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша берілген қорытынды құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат құжаттар бойынша талаптарға сәйкестігін тексеру үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық рұқсаттың немесе III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияның болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік экологиялық бақылау бойынша есептерді ұсынбау, толық ұсынбау немесе уақтылы ұсынбау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік пен мәліметтердің мониторингі және мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық рұқсат алған оператордың экологиялық рұқсат шарттарын орындауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік пен мәліметтердің мониторингі және мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық рұқсатта, оның ішінде мониторингтің автоматтандырылған жүйесінде берілген эмиссиялар нормативтерінің орындалуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік пен мәліметтердің мониторингі, мониторингтің автоматтандырылған жүйесінің көрсеткіштері, мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинақтау лимиттерінен асып кетуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік пен мәліметтердің мониторингі және мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық рұқсатсыз қалдықтарды немесе қоршаған ортаға әсер ету туралы декларацияда мәлімделмеген қалдықтарды көму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік пен мәліметтердің мониторингі мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері, алдыңғы тексерулердің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл сайын қоршаған ортаны қорғау жөніндегі іс-шаралар жоспарының орындалуы туралы есеп беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік пен мәліметтердің мониторингі және мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұсқаманың орындалмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алдыңғы тексеріс нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаның ластануына байланысты штаттан тыс жағдайлар (оқиғалар, апаттар, өрттер және оқыс оқиғалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісінің (объектісінің) кінәсінен туындаған қолайсыз оқиғалардың болуы (оқиғалар, апаттар, өрттер және оқыс оқиғалар), мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері, алдыңғы тексерулердің, шағымдардың және мемлекеттік органға келіп түскен өтініштердің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі немесе одан да көп бір сипаттағы расталған шағымдар немесе өтініштердің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органға келіп түскен шағымдар мен өтініштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинау, сұрыптау және (немесе) тасымалдау, қауіпті емес қалдықтарды қалпына келтіру және (немесе) жою жөніндегі қызметтің талаптарға сәйкестігін тексеру үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинау, сұрыптау және (немесе) тасымалдау, қауіпті емес қалдықтарды қалпына келтіру және (немесе) жою жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаның болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды қайта өңдеу, залалсыздандыру, кәдеге жарату және (немесе) жою жөніндегі жұмыстарды орындау (қызметтер көрсету) бойынша талаптарға сәйкестігін тексеру үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды қайта өңдеу, залалсыздандыру, кәдеге жарату және (немесе) жою жөніндегі жұмыстарды орындау (қызметтер көрсету) үшін лицензияның болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18720,394 +22880,379 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық экономика министрінің</w:t>
+              <w:t>Ұлттық экономика министрінің м.а.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>міндетін атқарушының</w:t>
+              <w:t>2015 жылғы 30 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2015 жылғы 30 желтоқсандағы</w:t>
+              <w:t>№835 және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№835 және</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Энергетика министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Энергетика министрінің</w:t>
+              <w:t>2015 жылғы 15 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2015 жылғы 15 желтоқсандағы</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>№721 бірлескен бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молықтыру және пайдалану саласында меншігінде немесе өзге де заңды пайдалануында қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты тексеру парағы</w:t>
+        <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молайту және пайдалану саласындағы Қазақстан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес, меншігінде немесе өзге де заңды пайдалануда қоршаған ортаға теріс әсер ететін объектісі бар жеке немесе заңды тұлғаларға қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің м.а. 14.06.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 191</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 111 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісіне (объектісіне) бара отырып, тексерулерді/профилактикалық бақылауды тағайындаған мемлекеттік орган ________________________________</w:t>
-[...17 lines deleted...]
-      ____________________________________________________________________</w:t>
+      Бақылау субъектісіне (объектісіне) бара отырып, тексерулерді/профилактикалық бақылауды тағайындаған мемлекеттік орган ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау субъектісіне (объектісіне) бара отырып, тексерулерді/профилактикалық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындау туралы акті_______________________________</w:t>
+      бақылауды тағайындау туралы акті__________________________________________________ (№, күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (№, күні)</w:t>
-[...35 lines deleted...]
-      ____________________________________________________________________</w:t>
+      Бақылау субъектісінің (объектісінің) атауы ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау субъектісінің (объектісінің) жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________</w:t>
+      _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жерінің мекенжайы ________________________________________ ____________________________________________________________________</w:t>
+      Орналасқан жерінің мекенжайы _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19123,385 +23268,425 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...107 lines deleted...]
-Талаптарға сәйкес емес</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...107 lines deleted...]
-4.</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...35 lines deleted...]
-Қоршаған ортаға теріс әсер ететін автомобильдер мен өзге де көлік құралдары үшін белгіленген жол берілетін шығарындылар нормативтерін сақтау</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаға теріс әсер ететін автомобильдер мен өзге де көлік құралдары үшін белгіленген жол берілетін шығарындылар нормативтерінің сақталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19562,87 +23747,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Шаруашылық және өзге де қызметтің экологиялық қауіпті түрлерінің тізбесіне енгізілген объектілерді пайдалану кезінде оператор жасасқан міндетті экологиялық сақтандыру шартының болуы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаруашылық және өзге де қызметтің экологиялық қауіпті түрлерінің тізбесіне қосылған объектілерді пайдалану кезінде оператор жасасқан міндетті экологиялық сақтандыру шартының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19703,51 +23888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19844,51 +24029,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19985,87 +24170,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Су объектілерінің, су объектілерінің су жинау алаңдарында, су объектілерінің мұзды және қар жамылғысының, мұздықтардың қоқыстануына жол бермеу </w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су объектілерінің, су объектілерінің су жинау алаңдарында, су объектілерінің мұзды және қар жамылғысының, мұздықтардың қоқыстануына жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20126,87 +24311,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Жерасты су объектілерінен, жер қойнауынан, сарқынды су жинақтағыштарынан, жергілікті жердің рельефінен және сарқынды суларды алуды және (немесе) ағызуды жүзеге асыратын немесе тұйық циклі бар су бұруда, табиғат пайдаланушылар су тұтыну мен су бұруда су көлемін есепке алу аспаптарын пайдалану және есепке алу журналын жүргізу</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылу дәрежесіне қарамастан, сарқынды суларды орталықтандырылған ауызсумен жабдықтау көздерін, курорттарды санитариялық қорғау аймақтарында, шомылуға бөлінген жерлерде жер үсті су объектілеріне төгуге жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20267,87 +24452,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Тазартылу дәрежесіне қарамастан, сарқынды суларды орталықтандырылған ауызсумен жабдықтау көздерін, курорттарды санитариялық қорғау аймақтарында, шомылуға бөлінген жерлерде жер үсті су объектілеріне төгуге жол берілмейді</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Тау-кен металлургия кәсіпорындарының шахта және карьер суларының жинақтағыш тоғандарға және (немесе) буландырғыш тоғандарға, сондай-ақ сумен салқындату үшін пайдаланылатын сулардың тұйықталған (айналмалы) сумен жабдықтау жүйесінде орналасқан жинақтағыштарға төгілуін қоспағанда, алдын ала тазартпай сарқынды суларды төгуге тыйым салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20408,87 +24593,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Тау-кен металлургия кәсіпорындарының шахта және карьер суларының жинақтағыш тоғандарға және (немесе) буландырғыш тоғандарға, сондай-ақ сумен салқындату үшін пайдаланылатын сулардың тұйықталған (айналмалы) сумен жабдықтау жүйесінде орналасқан жинақтағыштарға төгілуін қоспағанда, алдын ала тазартпай сарқынды суларды төгуге тыйым салынады </w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I және (немесе) II санаттағы объектілердің операторлары су ресурстарын ұтымды пайдалану мақсатында суды қайтадан пайдалану, айналмалы сумен жабдықтау жөніндегі іс-шараларды әзірлеу және жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20549,87 +24734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-I және (немесе) II санаттағы объектілердің операторлары су ресурстарын ұтымды пайдалану мақсатында суды қайтадан пайдалану, айналмалы сумен жабдықтау жөніндегі іс-шараларды әзірлеу және жүзеге асыру </w:t>
+ Табиғи биологиялық тазартуға арналған сарқынды суларды және (немесе) жасанды су объектілерінің жинақтауыштарын пайдалану тоқтатылғаннан кейін қоршаған ортаға әсерді болғызбауды және жерді рекультивациялауды жүзеге асыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20690,87 +24875,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-Табиғи биологиялық тазартуға арналған сарқынды суларды және (немесе) жасанды су объектілерінің жинақтауыштарын пайдалану тоқтатылғаннан кейін қоршаған ортаға әсерді болғызбауды және жерді рекультивациялауды жүзеге асыру </w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топырақтың ластануына, қоқыстануына, тозуына, сондай-ақ құнарлы қабаттың қайтымсыз жоғалуын болдырмау үшін мұндай алып тастау қажет болған жағдайларды қоспағанда құнарлылығының нашарлауына жәнеде оны сату немесе басқа тұлғаларға беру мақсатында топырақтың құнарлы қабатын алып тастауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20831,87 +25016,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...35 lines deleted...]
-Топырақтың ластануына, қоқыстануына, тозуына және құнарлылығының нашарлауына жәнеде оны сату немесе басқа тұлғаларға беру мақсатында топырақтың құнарлы қабатын алып тастауға жол бермеу, сондай-ақ құнарлы қабаттың қайтымсыз жоғалуын болдырмау үшін мұндай алып тастау қажет болған жағдайларды қоспағанда</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Теңізде және Қазақстан Республикасының сақтандыру аймағында мұнайдың авариялық төгілуі туындаған кезде жиынтық экологиялық пайданы талдау негізінде жоюды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20972,87 +25157,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...35 lines deleted...]
-Жер қойнауын пайдалану жөніндегі операцияларды жүргізу кезінде жер қойнауын пайдаланушылар, сондай-ақ жерді бүлдіруге байланысты құрылыс және басқа да жұмыстарды орындау кезінде өзге де тұлғалар бүлінген жерлерді рекультивациялауды жүргізу</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаға түсуін болдырмайтын сусымалы материалдарды, химиялық реагенттерді және қауіпті жүктерді тасымалдауға арналған жабық контейнерлер мен арнайы ыдыстардың болуы және қолданылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21113,87 +25298,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...35 lines deleted...]
-Теңізде, ішкі су айдындарында және Қазақстан Республикасының сақтандыру аймағында мұнайдың авариялық төгілуі туындаған кезде жиынтық экологиялық пайданы талдау негізінде жоюды жүргізу </w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңізде отынның және жанар-жағармай материалдарының төгілуін және ағып кетуін болғызбайтын жүйелердің көмегімен кемелерге май құюды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21254,87 +25439,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...35 lines deleted...]
-Қоршаған ортаға түсуін болдырмайтын сусымалы материалдарды, химиялық реагенттерді және қауіпті жүктерді тасымалдауға арналған жабық контейнерлер мен арнайы ыдыстардың болуы және қолданылуы</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Кемелерді кеме палубаларының мұнай өнімдерімен ластануына, ластанған сарқынды сулардың су айдындарына төгілуіне жол бермейтін жабдықпен жарақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21395,87 +25580,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...35 lines deleted...]
-Теңізде кемелерге май құю отынның және жанар-жағармай материалдарының төгілуін және ағып кетуін болғызбайтын жүйелердің көмегімен жүргізілуге тиіс</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каспий теңізінің солтүстік бөлігіндегі мемлекеттік қорық аймағында жер қойнауын пайдалану жөніндегі операцияларды жүргізетін жер қойнауын пайдаланушының бүкіл келісімшарттық аумақ бойынша қоршаған ортаның (Климаттық маусымдар бойынша) жыл сайынғы өндірістік мониторингін жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21536,87 +25721,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-Кемелер кеме палубаларының мұнай өнімдерімен ластануына, ластанған сарқынды сулардың су айдындарына төгілуіне жол бермейтін жабдықпен жарақтандыру </w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авариялық жағдайлар туындаған жағдайда қоршаған ортаның авариялық ластануының салдарына мониторинг жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21677,87 +25862,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-Каспий теңізінің солтүстік бөлігіндегі мемлекеттік қорық аймағында жер қойнауын пайдалану жөніндегі операцияларды жүргізетін жер қойнауын пайдаланушының бүкіл келісімшарттық аумақ бойынша қоршаған ортаның (Климаттық маусымдар бойынша) жыл сайынғы өндірістік мониторингін жүргізуі</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдаланушы сынау аяқталғаннан кейін ұңғымаларды консервациялау жағдайында ұңғыманы консервациялау бойынша жұмыстарды жүргізу, бұрғылау негізінің сақталуын және ұңғыманы сенімді герметизациялауды жұмыстар қайта басталған сәтке дейін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21818,87 +26003,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-Авариялық жағдайлар туындаған жағдайда қоршаған ортаның авариялық ластануының салдарына мониторинг жүргізу</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авариялық жағдайдың туындау қаупін қоспағанда, ұңғымаларды пайдалану кезінде алауларда флюидтерді жағуға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21959,87 +26144,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...35 lines deleted...]
-Жер қойнауын пайдаланушы сынау аяқталғаннан кейін ұңғымаларды консервациялау жағдайында ұңғыманы консервациялау бойынша жұмыстарды жүргізу, Бұрғылау негізінің сақталуын және ұңғыманы сенімді герметизациялауды жұмыстар қайта басталған сәтке дейін қамтамасыз ету</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемелерден мұнайды, ластаушы заттарды және олардың құрамындағы сарқынды суларды, тазартылмаған балласты суларды, тамақ қалдықтарын, тұрмыстық қоқыстарды және пластмассалардың барлық түрлерін су объектілеріне тастауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22100,87 +26285,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...35 lines deleted...]
-Авариялық жағдайдың туындау қаупін қоспағанда, ұңғымаларды пайдалану кезінде алауларда флюидтерді жағуға жол бермеу</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмірсутектер саласындағы уәкілетті орган технологиялық жабдықтың технологиялық істен шығуы, істен шығуы немесе жұмысынан ауытқуы кезінде технологиялық еріксіз жағу ретінде мойындамаған алауда шикі газды жағу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22241,87 +26426,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...35 lines deleted...]
-Кемелерден мұнайды, ластаушы заттарды және олардың құрамындағы сарқынды суларды, тазартылмаған балласты суларды, тамақ қалдықтарын, тұрмыстық қоқыстарды және пластмассалардың барлық түрлерін су объектілеріне тастауға жол бермеу</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдаланушылар келісімшарттық аумақ шегінде бұрын бұрғыланған ұңғымаларды анықтаған кезде олардың балансқа қабылдануын қамтамасыз ету және олар бойынша мониторинг жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22382,87 +26567,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...35 lines deleted...]
-Көмірсутектер саласындағы уәкілетті орган технологиялық жабдықтың технологиялық істен шығуы, істен шығуы немесе жұмысынан ауытқуы кезінде технологиялық еріксіз жағу ретінде мойындамаған алауда шикі газды жағу</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинақтауға және (немесе) көмуге арналған арнайы белгіленген орындардан тыс жинауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22523,87 +26708,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...35 lines deleted...]
-Жер қойнауын пайдаланушылар келісімшарттық аумақ шегінде бұрын бұрғыланған ұңғымаларды анықтаған кезде олардың балансқа қабылдануын қамтамасыз ету және олар бойынша мониторинг жүргізу</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинау жөніндегі операцияларды жүзеге асыратын адамдардың қалдықтарын бөлек жинауды қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22664,87 +26849,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...35 lines deleted...]
-Қалдықтарды жинақтауға және (немесе) көмуге арналған арнайы белгіленген орындардан тыс жинауға жол бермеу</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды басқарудың барлық одан әрі кезеңдерінде бөлек жинауға ұшыраған қалдықтарды араластыруға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22805,87 +26990,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...35 lines deleted...]
-Қалдықтарды жинау жөніндегі операцияларды жүзеге асыратын адамдардың қалдықтарын бөлек жинауды қамтамасыз ету</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалар мен дара кәсіпкерлердің қызметі атмосфералық ауаны ластау көздері болып табылатын мамандандырылған сақтау, залалсыздандыру, қайта өңдеу, кәдеге жарату немесе жою орындарына қалдықтарды уақтылы әкетуді қамтамасыз етуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22946,87 +27131,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...35 lines deleted...]
-Қалдықтарды басқарудың барлық одан әрі кезеңдерінде бөлек жинауға ұшыраған қалдықтарды араластыруға жол бермеу</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтар паспортының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23087,87 +27272,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...35 lines deleted...]
-Заңды тұлғалар мен дара кәсіпкерлердің қызметі атмосфералық ауаны ластау көздері болып табылатын мамандандырылған сақтау, залалсыздандыру, қайта өңдеу, кәдеге жарату немесе жою орындарына қалдықтарды уақтылы әкетуді қамтамасыз ету</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер техникалық, экономикалық және экологиялық тұрғыдан негізделген болса, пайда болған қалдықтарды олардың пайда болу көзіне мүмкіндігінше жақын қалпына келтіруді немесе жоюды қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23228,87 +27413,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...35 lines deleted...]
-Қауіпті қалдықтар паспортының болуы</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды жинау, тасымалдау, қалпына келтіру және (немесе) жою жөніндегі кәсіпкерлік қызметті жүзеге асыратын кәсіпкерлік субъектісінің қауіпті қалдықтарды басқару кезінде туындауы мүмкін төтенше және авариялық жағдайлар кезіндегі іс-қимыл жоспарын әзірлеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23369,87 +27554,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...35 lines deleted...]
-Егер техникалық, экономикалық және экологиялық тұрғыдан негізделген болса, пайда болған қалдықтарды олардың пайда болу көзіне мүмкіндігінше жақын қалпына келтіруді немесе жоюды қамтамасыз ету</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды көму орнында қалдықтың түрін, оның қауіптілік дәрежесін және көму күнін көрсете отырып, айқын көрінетін тану белгілерінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23510,87 +27695,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...35 lines deleted...]
-Қауіпті қалдықтарды жинау, тасымалдау, қалпына келтіру және (немесе) жою жөніндегі кәсіпкерлік қызметті жүзеге асыратын кәсіпкерлік субъектісінің қауіпті қалдықтарды басқару кезінде туындауы мүмкін төтенше және авариялық жағдайлар кезіндегі іс-қимыл жоспарын әзірлеуі</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстық қатты қалдықтарды алдын ала сұрыптамай көмуге жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23651,87 +27836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...35 lines deleted...]
-Қауіпті қалдықтарды көму орнында қалдықтың түрін, оның қауіптілік дәрежесін және көму күнін көрсете отырып, айқын көрінетін тану белгілерінің болуы</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I санаттағы объектілер операторында объектілерді пайдалану салдарын жою жөніндегі, оның ішінде болашақта туындайтын талаптарға қатысты өз міндеттемелерінің орындалуын қаржылық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23792,87 +27977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...35 lines deleted...]
-Тұрмыстық қатты қалдықтарды алдын ала сұрыптамай көмуге жол бермеу</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полигон иесінің учаскеде қабылданған қалдықтардың әрбір партиясын алғаны туралы жазбаша растамасының болуы және осы құжаттаманы бес жыл бойы сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23933,87 +28118,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...35 lines deleted...]
-I санаттағы объектілер операторында объектілерді пайдалану салдарын жою жөніндегі, оның ішінде болашақта туындайтын талаптарға қатысты өз міндеттемелерінің орындалуын қаржылық қамтамасыз етудің болуы</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрбір полигонда атмосфералық шығарындыларды (қоқыс газын), депозитке салынған қалдықтарда пайда болатын фильтрат пен сарқынды суларды олардың қоршаған ортаға теріс әсерін болдырмау үшін мониторингтеудің жабдықталған жүйесінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24074,87 +28259,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...35 lines deleted...]
-Полигон иесінің учаскеде қабылданған қалдықтардың әрбір партиясын алғаны туралы жазбаша растамасының болуы және осы құжаттаманы бес жыл бойы сақтауы</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полигон жабылғаннан кейін жерді рекультивациялау, қоршаған ортаға әсер ету мониторингін жүргізу және ластануды бақылау үшін тарату қорын құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24215,87 +28400,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...35 lines deleted...]
-Әрбір полигонда атмосфералық шығарындыларды (қоқыс газын), депозитке салынған қалдықтарда пайда болатын фильтрат пен сарқынды суларды олардың қоршаған ортаға теріс әсерін болдырмау үшін мониторингтеудің жабдықталған жүйесінің болуы</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полигон операторының 1-сыныпты полигондар үшін отыз жыл, 2-сыныпты полигондар үшін жиырма жыл, полигон (полигон бөлігі)жабылғаннан кейін 3-сыныпты полигондар үшін бес жыл ішінде қоқыс газы мен фильтрат шығарындыларына мониторинг жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24356,87 +28541,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...35 lines deleted...]
-Полигон жабылғаннан кейін жерді рекультивациялау, қоршаған ортаға әсер ету мониторингін жүргізу және ластануды бақылау үшін тарату қорын құру</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полигон операторының биологиялық ыдырайтын қалдықтарды көму көлемін қысқарту және Полигон операторының қоқыс газын жинау және кәдеге жарату жүйелерін орнату арқылы полигондағы метан шығарындыларын азайту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24497,87 +28682,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...35 lines deleted...]
-Полигон операторының 1-сыныпты полигондар үшін отыз жыл, 2-сыныпты полигондар үшін жиырма жыл, полигон (полигон бөлігі)жабылғаннан кейін 3-сыныпты полигондар үшін бес жыл ішінде қоқыс газы мен фильтрат шығарындыларына мониторинг жүргізуі</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды қалпына келтіру немесе жою жөніндегі операцияларды жүзеге асыратын адамдардың, қауіпті қалдықтарды түзушілердің, қауіпті қалдықтарды жинау, тасымалдау және (немесе) залалсыздандыру жөніндегі қызметті жүзеге асыратын кәсіпкерлік субъектілерінің қалдықтардың санын, түрін, шығу тегін, межелі пункттерін, жинау жиілігін, тасымалдау әдісін және айналым әдісін хронологиялық есепке алуды жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24638,87 +28823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...35 lines deleted...]
-Полигон операторының биологиялық ыдырайтын қалдықтарды көму көлемін қысқарту және Полигон операторының қоқыс газын жинау және кәдеге жарату жүйелерін орнату арқылы полигондағы метан шығарындыларын азайту</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті емес қалдықтар полигондарында қауіпті қалдықтарды көмуге жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24779,87 +28964,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...35 lines deleted...]
-Қауіпті қалдықтарды қалпына келтіру немесе жою жөніндегі операцияларды жүзеге асыратын адамдардың, қауіпті қалдықтарды түзушілердің, қауіпті қалдықтарды жинау, тасымалдау және (немесе) залалсыздандыру жөніндегі қызметті жүзеге асыратын кәсіпкерлік субъектілерінің қалдықтардың санын, түрін, шығу тегін, межелі пункттерін, жинау жиілігін, тасымалдау әдісін және айналым әдісін хронологиялық есепке алуды жүзеге асыру</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық залал келтіру фактісі анықталғаннан кейін бір жұмыс күнінен кешіктірмей экологиялық залал келтірген адамның экологиялық залалды немесе халықтың өміріне және (немесе) денсаулығына және қоршаған ортаға зиянды әсерді болдырмау мақсатында факторларды жою (жолын кесу), сондай-ақ экологиялық залалды бақылау, оқшаулау және қысқарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24920,87 +29105,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...35 lines deleted...]
-Қауіпті емес қалдықтар полигондарында қауіпті қалдықтарды көмуге жол бермеу</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының аумағында өндіруді және (немесе) Қазақстан Республикасының аумағына әкелуді жүзеге асыратын жеке және заңды тұлғалардың тұтынушылық қасиеттері жоғалғаннан кейін пайда болатын қалдықтарды өндірушілердің (импорттаушылардың), жинаудың, тасымалдаудың, қайта өңдеудің, залалсыздандырудың, пайдаланудың және (немесе) кәдеге жаратудың кеңейтілген міндеттемелері қолданылатын өнімдерді (тауарларды) қамтамасыз етуі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25061,87 +29246,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...35 lines deleted...]
-Экологиялық залал келтіру фактісі анықталғаннан кейін бір жұмыс күнінен кешіктірмей экологиялық залал келтірген адамның экологиялық залалды немесе халықтың өміріне және (немесе) денсаулығына және қоршаған ортаға зиянды әсерді болдырмау мақсатында факторларды жою (жолын кесу), сондай-ақ экологиялық залалды бақылау, оқшаулау және қысқарту</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарламаны әзірлеу және табиғи орта компоненттерін ремедиациялауды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25202,87 +29387,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...35 lines deleted...]
-Тұтынушылық қасиеттері жоғалғаннан кейін пайда болатын қалдықтарды өндірушілердің (импорттаушылардың), жинаудың, тасымалдаудың, қайта өңдеудің, залалсыздандырудың, пайдаланудың және (немесе) кәдеге жаратудың кеңейтілген міндеттемелері қолданылатын өнімдерді (тауарларды) Қазақстан Республикасының аумағында өндіруді және (немесе) Қазақстан Республикасының аумағына әкелуді жүзеге асыратын жеке және заңды тұлғалардың қамтамасыз етуі өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері қолданылатын өнімдердің (тауарлардың) және олардың (олардың) қаптамаларының</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс қалдықтарын қалпына келтіру жағдайларын қоспағанда, құрылыс қалдықтарын қалдықтардың басқа түрлерімен араластыруға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25343,87 +29528,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...35 lines deleted...]
-Өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері операторының өндірушілердің (импорттаушылардың) төлемақысын мақсатты пайдаланғаны, өзіне жүктелген міндеттер мен функцияларды орындамағаны немесе тиісінше орындамағаны, өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерін іске асыру жөніндегі мүмкіндіктерді пайдаланбағаны және (немесе)тиісінше пайдаланбағаны үшін талаптарды сақтауы</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен өндіру өнеркәсібінің қалдықтарын арнайы белгіленген орындардан тыс қоймалауға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25484,87 +29669,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...35 lines deleted...]
-Бағдарламаны әзірлеу және табиғи орта компоненттерін ремедиациялауды жүргізу</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс қалдықтарының арнайы белгіленген орындардан тыс жиналуына жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25625,87 +29810,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...35 lines deleted...]
-Құрылыс қалдықтарын қалпына келтіру жағдайларын қоспағанда, құрылыс қалдықтарын қалдықтардың басқа түрлерімен араластыруға жол бермеу</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамында тұрақты органикалық ластағыштар бар қалдықтарды сақтау пункттерінде тұрақты органикалық ластағыштардың қоршаған ортаға және халықтың денсаулығына әсерін болдырмауды қамтамасыз ететін қорғау құралдарының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25766,87 +29951,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...35 lines deleted...]
-Тау-кен өндіру өнеркәсібінің қалдықтарын арнайы белгіленген орындардан тыс қоймалауға жол бермеу</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамында тұрақты органикалық ластағыштар бар пестицидтерді өндіруге және пайдалануға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25907,87 +30092,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...35 lines deleted...]
-Құрылыс қалдықтарының арнайы белгіленген орындардан тыс жиналуына жол бермеу</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квоталау субъектісі квоталайтын қондырғыны көміртегі квоталарын алмай пайдалануға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26048,87 +30233,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...35 lines deleted...]
-Құрамында тұрақты органикалық ластағыштар бар қалдықтарды сақтау пункттерінде тұрақты органикалық ластағыштардың қоршаған ортаға және халықтың денсаулығына әсерін болдырмауды қамтамасыз ететін қорғау құралдарының болуы</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квоталанатын қондырғы операторының көміртегі бірліктерінің мемлекеттік тізіліміндегі тиісті шотындағы көміртегі бірліктерінің санынан асатын көлемде квоталанатын қондырғының парниктік газдар шығарындыларын жүзеге асыруына жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26189,87 +30374,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...35 lines deleted...]
-Құрамында тұрақты органикалық ластағыштар бар пестицидтерді өндіруге және пайдалануға жол бермеу</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квоталау субъектісінің парниктік газдар шығарындыларының мониторингі жоспарын ұлттық көміртегі квоталары жоспарының қолданылу кезеңіне квоталанатын қондырғыны әзірлеуі және орындауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26330,87 +30515,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...35 lines deleted...]
-Квоталау субъектісі квоталайтын қондырғыны көміртегі квоталарын алмай пайдалануға жол бермеу</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіз аккредиттелген ұйымдардың, валидация және верификация жөніндегі аккредиттелген органдардың валидация және верификация туралы дәйекті деректерді ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26471,87 +30656,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...35 lines deleted...]
-Квоталанатын қондырғы операторының көміртегі бірліктерінің мемлекеттік тізіліміндегі тиісті шотындағы көміртегі бірліктерінің санынан асатын көлемде квоталанатын қондырғының парниктік газдар шығарындыларын жүзеге асыруына жол бермеу</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтардың мемлекеттік кадастрын жүргізу үшін деректер беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26612,87 +30797,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...35 lines deleted...]
-Квоталау субъектісінің парниктік газдар шығарындыларының мониторингі жоспарын ұлттық көміртегі квоталары жоспарының қолданылу кезеңіне квоталанатын қондырғыны әзірлеуі және орындауы</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ластауыштардың шығарындылары мен тасымалы тіркеліміне есеп беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26753,87 +30938,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...35 lines deleted...]
-Тәуелсіз аккредиттелген ұйымдардың, валидация және верификация жөніндегі аккредиттелген органдардың валидация және верификация туралы дәйекті деректерді ұсынуы</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квоталау субъектісінің өткен жылғы валидация және верификация жөніндегі аккредиттелген органға верификациялау үшін парниктік газдар шығарындыларын түгендеу туралы есепті ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26894,87 +31079,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...35 lines deleted...]
-Қалдықтардың мемлекеттік кадастрын жүргізу үшін деректер беру</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квоталау субъектісінің ағымдағы жылдың бірінші сәуіріне дейін мемлекеттік көміртегі кадастрына өткен жылғы парниктік газдар шығарындыларын түгендеу туралы есепті ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27035,615 +31220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...563 lines deleted...]
-59.</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27720,303 +31341,170 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лауазымды тұлға (лар) </w:t>
+      Лауазымды тұлға(лар) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________ ______________ __________________________________________ </w:t>
+        <w:t xml:space="preserve">_________ ______________ __________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лауазымы       қолы             тегі, аты, әкесінің аты (бар болса) </w:t>
+        <w:t>лауазымы қолы тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ______________________ __________________________________________ </w:t>
+        <w:t xml:space="preserve">______________________ __________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лауазымы       қолы             тегі, аты, әкесінің аты (бар болса) </w:t>
+        <w:t>лауазымы қолы тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектісінің басшысы </w:t>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________ ______________ __________________________________________ </w:t>
+        <w:t>__________ ______________ __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...126 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> лауазымы қолы тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28065,430 +31553,381 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық экономика министрінің</w:t>
+              <w:t>Ұлттық экономика министрінің м.а.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>міндетін атқарушының</w:t>
+              <w:t>2015 жылғы 30 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2015 жылғы 30 желтоқсандағы</w:t>
+              <w:t>№ 835 және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 835 және</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Энергетика министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Энергетика министрінің</w:t>
+              <w:t>2015 жылғы 15 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2015 жылғы 15 желтоқсандағы</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>№ 721 бірлескен бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">3-қосымша </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молықтыру және пайдалану саласында меншігінде немесе өзге де заңды пайдалануында қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты тексеру парағы</w:t>
+        <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молайту және пайдалану саласындағы Қазақстан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес, меншігінде немесе өзге де заңды пайдалануда қоршаған ортаға теріс әсер ететін объектісі бар жеке немесе заңды тұлғаларға қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрық 3-қосымшамен толықтырылды – ҚР Энергетика министрінің 19.11.2018 </w:t>
+      Ескерту. Бұйрық 3-қосымшамен толықтырылды - ҚР Энергетика министрінің 19.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 448</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 80 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 14.06.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 80 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 191</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 111 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
-[...179 lines deleted...]
-      Орналасқан жерінің мекенжайы ________________________________________ </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 19.03.2026 № 18 (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді тағайындаған мемлекеттік орган ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді тағайындау туралы акт___________________________________________________ (№, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің (объектісінің) атауы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі / бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жерінің мекенжайы _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -28504,349 +31943,389 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...107 lines deleted...]
-Талаптарға сәйкес емес</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...107 lines deleted...]
-4.</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28943,87 +32422,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Өндірістік экологиялық бақылау бағдарламасына сәйкес өндірістік экологиялық бақылауды орындау</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік экологиялық бақылау бағдарламасына сәйкес өндірістік экологиялық бақылаудың орындалуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29084,87 +32563,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Аккредиттелген өндірістік немесе тәуелсіз зертханалардың өндірістік экологиялық мониторингін жүзеге асыру</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккредиттелген өндірістік немесе тәуелсіз зертханалардың өндірістік экологиялық мониторингінің жүзеге асырлуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29225,87 +32704,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Объектінің операторының ішкі тексеру жүргізуі және өндірістік экологиялық бақылау нәтижелерін экологиялық рұқсат ету шарттарымен салыстыру</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объект операторының ішкі тексеру жүргізуі және өндірістік экологиялық бақылау нәтижелерін экологиялық рұқсат ету шарттарымен салыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29366,87 +32845,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Объектінің операторының өндірістік экологиялық бақылауды жүзеге асыру барысында анықталған экологиялық заңнама талаптарын бұзу фактілері туралы үш жұмыс күні ішінде қоршаған ортаны қорғау саласындағы уәкілетті органға хабарлауы</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объект операторының өндірістік экологиялық бақылауды жүзеге асыру барысында анықталған экологиялық заңнама талаптарын бұзу фактілері туралы үш жұмыс күні ішінде қоршаған ортаны қорғау саласындағы уәкілетті органға хабарлауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29507,51 +32986,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29648,51 +33127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29789,51 +33268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29930,51 +33409,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30071,51 +33550,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30212,51 +33691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30353,51 +33832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30494,51 +33973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30635,51 +34114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30776,51 +34255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30917,87 +34396,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияны ұсыну</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияны ұсынбау және (немесе) осы декларацияда көрсетілген жалған ақпаратты ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31058,51 +34537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31199,51 +34678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31340,51 +34819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31481,51 +34960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31622,51 +35101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31763,51 +35242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31904,51 +35383,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32045,51 +35524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32186,51 +35665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32327,51 +35806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32468,51 +35947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32609,87 +36088,3606 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтарды басқару бойынша есептерді ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық рұқсатта берілген эмиссиялар нормативтерінің артуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік экологиялық бақылау бағдарламасы келесідей ақпаратты қамтуы тиіс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өндірістік мониторинг процесінде бақыланатын ластағыш заттар эмиссияларының сандық және сапалық көрсеткіштерінің және өзге де параметрлердің міндетті тізбесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өндірістік мониторингтің кезеңділігі мен ұзақтығы, өлшеуді жүзеге асыру жиілігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өндірістік мониторинг жүргізудің пайдаланылатын аспаптық және есептік әдістері туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) өндірістік мониторинг процесінде бақыланатын параметрлер үшін сынама алу нүктелерінің қажетті саны (компоненттер бойынша: атмосфералық ауа, су, топырақ) және өлшеу жүргізілетін орындарды көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) деректерді есепке алу, талдау және хабарлау әдістері мен жиілігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) ішкі тексерулердің жоспар-кестесі және оларды сақтамауға ден қоюдың ішкі құралдарын қоса алғанда, Қазақстан Республикасының экологиялық заңнамасын бұзушылықтарды жою рәсімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) аспаптық өлшеулердің сапасын қамтамасыз ету тетіктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) штаттан тыс жағдайларда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) өндірістік экологиялық бақылауды жүргізу үшін қызметкерлердің ішкі жауапкершілігінің ұйымдастырушылық және функционалдық құрылымы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Қоршаған ортаға әсерді алдын ала бағалауды жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Жоспарланған қызметтің әсеріне скрининг жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көзделіп отырған қызметті іске асыру кезіндегі нақты әсерлерге жобадан кейінгі талдау жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газды тазарту қондырғыларымен жобалық тазалауды және (немесе) ластағыш заттарды шығару көзінен залалсыздандыруды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды түгендеу бойынша есептерді беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалдықтарды жинақтауға және (немесе) көмуге арналған арнайы белгіленген орындардан тыс жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлек жинауға жатқызылған қалдықтарды араластыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді рекультивациялау, қоршаған ортаға әсер ету мониторингін жүргізу және полигон жабылғаннан кейін ластануды бақылау үшін тарату қорының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) полигонды қалпына келтіру жұмыстарының жалпы сметалық құны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) полигон операторының жыл сайынғы аударымдарының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті емес қалдықтар полигондарында қауіпті қалдықтарды көму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет нәтижесінде зиян келтірілген табиғи орта компоненттерін ремедиациялауды жүргізбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс қалдықтарын қауіпті, тамақ, тұрмыстық, медициналық, биологиялық, радиоактивті қалдықтармен араластыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен өнеркәсібінің қалдықтарын арнайы белгіленген орындардан тыс жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полигондар үшін қолайсыз қалдықтарды көму:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сұйық түрдегі кез келген қалдықтар (сұйық қалдықтар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) полигон жағдайында жарылғыш, коррозиялық, тотығатын, жоғары жанғыш немесе отқа қауіпті болып табылатын қауіпті қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сумен әрекеттесетін қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медициналық қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының ветеринария саласындағы заңнамасына сәйкес айқындалған биологиялық қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) рекультивация кезінде тұрақтандырушы материал ретінде қолдануды қоспағанда, пайдаланылған тұтас шиналар мен олардың фрагменттері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) құрамында тұрақты органикалық ластаушы заттар бар қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) пестицидтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) қабылдау өлшемшарттарына сәйкес келмейтін қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) пластмасса, пластик және полиэтилен қалдықтары, полиэтилентерефталат қаптамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) макулатура, картон және қағаз қалдықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) құрамында сынап бар шамдар мен құрылғылар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) шыны ыдыстар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) шыны маңдай;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) түсті және қара металдардың сынықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) литий, қорғасын-қышқылды батареялар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) электрондық және электр жабдықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) пайдаланудан шыққан көлік құралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) құрылыс қалдықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) тамақ қалдықтары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті қалдықтарды қалпына келтіру немесе жою жөніндегі операцияларды жүзеге асыратын адамдарға, қауіпті қалдықтарды түзушілерге, қауіпті қалдықтарды жинау, тасымалдау және (немесе) залалсыздандыру жөніндегі қызметті жүзеге асыратын кәсіпкерлік субъектілеріне қалдықтардың санын, түрін, шығу тегін, межелі пункттерін, жинау жиілігін, тасымалдау әдісін және айналым әдісін хронологиялық есепке алуды жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған ауыз сумен жабдықтау көздерінің санитарлық қорғау аймақтарындағы, курорттардағы, шомылуға бөлінген орындардағы сарқынды суларды тазарту дәрежесіне қарамастан жер үсті су объектілеріне ағызуға жол бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су объектілерінің, су объектілерінің су жинау алаңдарының, су объектілерінің мұзды және қар жамылғысының, бітелуіне жол бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен металлургия кәсіпорындарының шахталық және карьерлік суларын жинақтаушы тоғандарға және (немесе) буландырғыш тоғандарға, сондай-ақ суды салқындату үшін пайдаланылатын суларды тұйық (айналымды) сумен жабдықтау жүйесінде орналасқан жинақтағыштарға ағызуды қоспағанда, сарқынды суларды алдын ала тазартусыз ағызуға жол бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайдың теңізде және Қазақстан Республикасының қорғау аймағында апаттық төгілуі кезінде жою жұмыстарын бақылау және бағалау; судың бетіндегі мұнайды механикалық түрде ұстау және жинау (мұнай дағын сезімтал ресурстардан бұруды қоса алғанда); мұнай дағын бақыланатын түрде жағу; химиялық құралдарды қолдану; жиынтық экологиялық пайда талдауы негізінде қорғау аймағын қорғау және тазалау әдістері арқылы жүргізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмірсутек саласындағы уәкілетті орган технологиялық жабдықтың технологиялық істен шығуы, істен шығуы немесе жұмысынан ауытқуы кезінде технологиялық еріксіз жағы ретінде танымайтын алауда шикі газды жағы кезінде нормативтен тыс шығарындыларға жол бермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32729,178 +39727,171 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Лауазымды тұлға (лар) </w:t>
+        <w:t>
+      Лауазымды тұлға(лар)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________ ______________ __________________________________________ </w:t>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лауазымы       қолы             тегі, аты, әкесінің аты (бар болса) </w:t>
+        <w:t>ауазымы қолы тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________ _____________ __________________________________________ </w:t>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лауазымы       қолы             тегі, аты, әкесінің аты (бар болса) </w:t>
+        <w:t>ауазымы қолы тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектісінің басшысы </w:t>
+        <w:t>Бақылау субъектісінің басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________ ______________ __________________________________________ </w:t>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      лауазымы       қолы             тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t>лауазымы қолы тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33059,68 +40050,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№721 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоршаған ортаны қорғау, табиғи ресурстарды молайту және пайдалану саласында меншігінде немесе өзге де заңды пайдалануында қоршаған ортаға теріс әсер ететін объект бар жеке немесе заңды тұлғаларға қатысты қауіпті қалдықтарды қайта өңдеу, залалсыздандыру, кәдеге жарату және (немесе) жою жөніндегі жұмыстарды орындау (қызметтер көрсету) бойынша тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 4-қосымшамен толықтырылды – ҚР Экология және табиғи ресурстар министрінің м.а. 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34722,55 +41713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35096,31 +42087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>