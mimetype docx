--- v1 (2025-11-26)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a90483e" w14:textId="a90483e">
+    <w:p w14:paraId="0553c3d" w14:textId="0553c3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 31 желтоқсанда № 12752 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,51 +316,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-20)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -218,204 +378,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидалар және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...69 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күннен кейiн күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -795,464 +955,548 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 735 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидалар мен рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="6"/>
+    <w:bookmarkStart w:name="z422" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z376" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z376" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидалар мен рұқсат беру талаптары (бұдан әрі - Қағидалар мен рұқсат беру талаптары) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңының 20-бабының 23-24)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1)-тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z377" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидалар мен рұқсат беру талаптары жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша аттестаттау орталықтарын аккредиттеу рәсімін регламенттейді және "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметтің көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z377" w:id="8"/>
-[...15 lines deleted...]
-      2. Қағидалар мен рұқсат беру талаптары жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша аттестаттау орталықтарын аккредиттеу рәсімін регламенттейді және "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметтің көрсету тәртібін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидалар мен рұқсат беру талаптарында мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z378" w:id="9"/>
-[...15 lines deleted...]
-      3. Осы Қағидалар мен рұқсат беру талаптарында мынадай ұғымдар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z379" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттеу - аккредиттеу жөніндегі уәкілетті органның жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша аттестаттау орталықтарының құзыретін ресми мойындау рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z379" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z380" w:id="11"/>
+    <w:bookmarkStart w:name="z380" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) аккредиттеу туралы куәлік - осы Қағидалар мен рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленген аттестаттау орталығының мәртебесін куәландыратын белгіленген үлгідегі куәлік;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z381" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аттестаттау орталығы - белгіленген тәртіппен уәкілетті органда аккредиттеу рәсімінен өткен заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z381" w:id="12"/>
-[...15 lines deleted...]
-      3) аттестаттау орталығы - белгіленген тәртіппен уәкілетті органда аккредиттеу рәсімінен өткен заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z382" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инженер-техник жұмыскер - орташа кәсіби немесе жоғары білімі бар, сәулет, қала құрылысы және құрылыс саласындағы өндірістік процесті ұйымдастыруды және оған басшылық жасауды жүзеге асыратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z382" w:id="13"/>
-[...15 lines deleted...]
-      4) инженер-техник жұмыскер - орташа кәсіби немесе жоғары білімі бар, сәулет, қала құрылысы және құрылыс саласындағы өндірістік процесті ұйымдастыруды және оған басшылық жасауды жүзеге асыратын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтініш беруші - аттестаттау орталығы ретінде аккредиттеуге үміткер мемлекеттік емес заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z383" w:id="14"/>
-[...15 lines deleted...]
-      5) өтініш беруші - аттестаттау орталығы ретінде аккредиттеуге үміткер мемлекеттік емес заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уәкілетті орган - сәулет, қала құрылысы және құрылыс қызметін мемлекеттік басқару саласындағы басшылықты жүзеге асыратын орталық мемлекеттік органның ведомствосы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z384" w:id="15"/>
-[...15 lines deleted...]
-      6) уәкілетті орган - сәулет, қала құрылысы және құрылыс қызметін мемлекеттік басқару саласындағы басшылықты жүзеге асыратын орталық мемлекеттік органның ведомствосы.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға және рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z385" w:id="16"/>
-[...15 lines deleted...]
-      4. "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға және рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 367</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z386" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 367</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="18"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1309,70 +1553,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="19"/>
+    <w:bookmarkStart w:name="z388" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағында айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1391,700 +1635,794 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="20"/>
+    <w:bookmarkStart w:name="z389" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Куәлікті алу кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z423" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z423" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті беруші өтінішті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттармен және рұқсат беру талаптарымен бірге олар келіп түскен күні тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="22"/>
+    <w:bookmarkStart w:name="z424" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті беруші құжаттармен бірге өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген рұқсат беру талаптарына және рұқсат беру талаптарына сәйкестігін қарайды – 7 (жеті) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және рұқсат беру талаптарында көрсетілген ұсынылған құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және "жеке кабинетке" жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z425" w:id="23"/>
+    <w:bookmarkStart w:name="z425" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша негізгі талаптар тізбесінің 9-тармағына сәйкес аккредиттеу туралы куәлікті ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды – (2 екі) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші аккредиттеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 19.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z393" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Қағидалардың және рұқсат беру талаптарының 9-тармағында көрсетілген жағдайларда куәлікті қайта ресімдеу кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z394" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті беруші өтінішті осы Қағидалардың 6-тармағының 2) тармақшасында көрсетілген құжаттармен бірге олар түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
-[...154 lines deleted...]
-        <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="26"/>
+    <w:bookmarkStart w:name="z395" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті беруші өтінішті құжаттармен қарайды аккредиттеу туралы куәлікті ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 2 (екі) жұмыс күні ішінде. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z396" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z396" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аккредиттеу туралы куәлік заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген жағдайларда қайта ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z397" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z397" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z398" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z398" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Аккредиттеу туралы куәліктің қолданылуын тоқтата тұру, қайта бастау, одан айыру (қайтарып алу) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z399" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z399" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қолданыстағы аккредиттеу туралы куәлік болмаса, ұйымның қызметін жүзеге асыруына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z400" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z400" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Аккредиттеуден өткен аттестаттау орталықтары осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес нысан бойынша жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарының тізіліміне енгізіледі,онда заңды тұлғаның деректемелері туралы ақпарат жиынтығы, аккредиттеу туралы куәліктің берілген күні мен нөмірі, штатында мамандардың болуы туралы, сондай-ақ осы заңды тұлғаға қатысты Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер қамтылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-1-тармақ жаңа редакцияда көзделген – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және мемлекеттік қызмет көрсетушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторы және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 13-1-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 19.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z402" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z426" w:id="32"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2519,55 +2857,141 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5532,68 +5956,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z414" w:id="35"/>
+    <w:bookmarkStart w:name="z414" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау бойынша аттестаттау орталықтарына қойылатын рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7968,68 +8392,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z419" w:id="36"/>
+    <w:bookmarkStart w:name="z419" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс салу процесіне қатысушы инженерлік-техникалық жұмыскерлерді аттестаттау жөніндегі аккредиттелген мемлекеттік емес аттестаттау орталықтарының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9430,55 +9854,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>