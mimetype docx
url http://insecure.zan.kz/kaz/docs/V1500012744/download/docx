--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad62afc" w14:textId="ad62afc">
+    <w:p w14:paraId="9470a2f" w14:textId="9470a2f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -653,51 +653,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8) алып тасталды - ҚР Ауыл шаруашылығы министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 15.02.2023 № 23 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -915,71 +915,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 108</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 06.04.2021 № 37 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 15.02.2023 № 23 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3207,652 +3207,766 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z169" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Адал бақылау субъектілерін көтермелеу және бұзушыларға бақылау шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) осы Өлшемшарттардың 19 және 20-тармақтарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) біліктілік талаптарына сәйкестігін тексеру жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z170" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 15.05.2026 № 49 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу графиктерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) біліктілік талаптарына сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың өсімдіктерді қорғау саласында осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="45"/>
+    <w:bookmarkStart w:name="z171" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z172" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z172" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік орган осы Өлшемшарттардың 10-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және деректер базасын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бара отырып профилактикалық бақылау нәтижелері бойынша осы Өлшемшарттардың (SC) 12-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rарал = SP + SC, мұнда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SC – осы Өлшемшарттардың 12-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептеу өсімдіктерді қорғау саласындағы бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бара отырып профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі балмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бара отырып профилактикалық бақылау нәтижелері бойынша осы Өлшемшарттардың (SC) 12-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
+      Осы Өлшемшарттардың 10-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне тәуекел дәрежесінің 100 көрсеткіші теңестіріледі және оған қатысты біліктілік талаптарына сәйкестігін тексеру немесе бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Rарал = SP + SC, мұнда</w:t>
+      Өрескел бұзушылықтар анықталмаған жағдайда, тәуекел дәрежесінің көрсеткішін айқындау үшін елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткіш есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
+      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады және бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
+      SРз = (SР2 х 100/SР1) х 0,7,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SC – осы Өлшемшарттардың 12-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есептеу өсімдіктерді қорғау саласындағы бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
-[...37 lines deleted...]
-      Осы Өлшемшарттардың 10-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне тәуекел дәрежесінің 100 көрсеткіші теңестіріледі және оған қатысты біліктілік талаптарына сәйкестігін тексеру немесе бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі.</w:t>
+      SР3 – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өрескел бұзушылықтар анықталмаған жағдайда, тәуекел дәрежесінің көрсеткішін айқындау үшін елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткіш есептеледі.</w:t>
+      ЅР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады және бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
+      ЅР2 – анықталған елеулі бұзушылықтардың саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз = (SР2 х 100/SР1) х 0,7,</w:t>
+      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады және бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда:</w:t>
+      SРн = (SР2 х 100/SР1) х 0,3,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР3 – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЅР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
+      ЅРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЅР2 – анықталған елеулі бұзушылықтардың саны;</w:t>
+      ЅР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады және бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
+      ЅР2 – анықталған болмашы бұзушылықтардың саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн = (SР2 х 100/SР1) х 0,3,</w:t>
+      Тәуекел дәрежесінің жалпы көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда:</w:t>
+      SР = SРз + SРн,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЅРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЅР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
+      SР – тәуекел дәрежесінің жалпы көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЅР2 – анықталған болмашы бұзушылықтардың саны;</w:t>
+      SР3 – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекел дәрежесінің жалпы көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
+      SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР = SРз + SРн,</w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z174" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда:</w:t>
+      17. Осы Өлшемшарттардың 12-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 баллға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3967,70 +4081,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 12-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="49"/>
+    <w:bookmarkStart w:name="z175" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4145,130 +4259,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың 15-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="50"/>
+    <w:bookmarkStart w:name="z176" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тәуекел дәрежесі жоғары бақылау субъектілеріне (объектілеріне) қатысты біліктілік талаптарына сәйкестігін тексерулер жүргізудің еселігі жылына бір реттен жиілетпей айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z177" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z177" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Субъектіге (объектіге) бара отырып профилактикалық бақылау жүргізудің еселігі субъективті өлшемшарттар бойынша алынған мәліметтерді талдау және бағалау нәтижелері бойынша бірақ жылына екі реттен жиілетпей айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z178" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z178" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатын бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізудің жартыжылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Біліктілік талаптарына сәйкестігін тексеру Кодекстің 144-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23985,68 +24099,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="53"/>
+    <w:bookmarkStart w:name="z36" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы мақсатындағы объектілерде, сондай-ақ автомобиль, теміржол жолдарының бөлінетін жолақтары мен қорғау аймағында және зиянды және аса қауіпті зиянды организмдердің мекендеу орындары болып табылатын басқа да аумақтарда қызметін жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25606,68 +25720,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:bookmarkStart w:name="z111" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау саласында заңнамамен бекітілген фитосанитариялық есепке алу нысандарына сәйкес фитосанитариялық есептілікті ұсынуды, сол сияқты уақытылы ұсынуды жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 3-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25882,68 +25996,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="55"/>
+    <w:bookmarkStart w:name="z113" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 4-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28478,68 +28592,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="56"/>
+    <w:bookmarkStart w:name="z115" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді (аэрозольдік және фумигациялық тәсілдерді қоспағанда) авиациялық және жерүсті тәсілдерімен қолдануды жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 5-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31215,68 +31329,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="57"/>
+    <w:bookmarkStart w:name="z117" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді сақтау жөніндегі қызметті жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 6-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34657,68 +34771,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="58"/>
+    <w:bookmarkStart w:name="z119" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тыйым салынған және (немесе) жарамсыз болып қалған пестицидтерді және олардың ыдыстарын, сондай-ақ пайдаланылған пестицидтердің ыдыстарын зарарсыздандыру жөніндегі қызметті жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 7-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36971,68 +37085,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы сақтау орындарын (көмінділерді) салуды, тиісті жағдайда ұстауды және күтіп-ұстауды жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 8-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37247,68 +37361,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="60"/>
+    <w:bookmarkStart w:name="z123" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді тіркеу (ұсақмөлдекті және өндірістік) сынақтарын жүргізу жөніндегі қызметті жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 9-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39420,68 +39534,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="61"/>
+    <w:bookmarkStart w:name="z125" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді, биоагенттерді өткізу жөніндегі қызметті жүзеге асыратын бақылау субъектілеріне (объектісіне) қатысты өсімдіктерді қорғау саласындағы тексеру парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 10-қосымшамен толықтырылды – ҚР Ауыл шаруашылығы министрінің 05.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42016,68 +42130,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:bookmarkStart w:name="z110" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді өндіру (формуляциялау) жөніндегі қызметті жүзеге асыратын өсімдіктерді қорғау саласындағы бақылау субъектілеріне (объектілеріне) қатысты қойылатын біліктілік талаптарына сәйкестігін тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 11-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42385,143 +42499,243 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар тізбесі</w:t>
+              <w:t>Талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келеді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келмейді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43721,68 +43935,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="63"/>
+    <w:bookmarkStart w:name="z112" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді өткізу жөніндегі қызметті жүзеге асыратын өсімдіктерді қорғау саласындағы бақылау субъектілеріне (объектілеріне) қатысты қойылатын біліктілік талаптарына сәйкестігін тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 12-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44090,143 +44304,243 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар тізбесі</w:t>
+              <w:t>Талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келеді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келмейді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -45021,68 +45335,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 821 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="64"/>
+    <w:bookmarkStart w:name="z114" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыратын өсімдіктерді қорғау саласындағы бақылау субъектілеріне (объектілеріне) қатысты қойылатын біліктілік талаптарына сәйкестігін тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 13-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -46392,55 +46706,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46766,31 +47080,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>