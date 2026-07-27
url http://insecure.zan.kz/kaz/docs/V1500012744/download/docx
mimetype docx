--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9470a2f" w14:textId="9470a2f">
+    <w:p w14:paraId="ca19316" w14:textId="ca19316">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>