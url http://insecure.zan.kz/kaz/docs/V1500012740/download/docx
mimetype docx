--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0109ffb" w14:textId="0109ffb">
+    <w:p w14:paraId="389ec8e" w14:textId="389ec8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2599,146 +2599,260 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Адал бақылау және қадағалау субъектілерін көтермелеу және бұзушыларға бақылау және қадағалау шоғырландыру қағидатын іске асыру мақсатында бақылау және қадағалау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы осы Өлшемшарттардың 19 және 20-тармақтарында айқындалатын кезеңге бақылау және қадағалау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) рұқсат беру талаптары сәйкестігін тексеру жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 15.05.2026 № 49 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тәуекелдерді бағалау және басқару жүйесі бақылау және қадағалау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу графиктерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау және қадағалау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) талаптарға сәйкестігіне тексеру жүзеге асырылатын бақылау және қадағалау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың өсісдіктер карантині саласындағы осындай бақылау және қадағалау субъектілерінің жалпы санының бес пайызынан аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік орган осы Өлшемшартардың 9-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және деректер базасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) бақылау және қадағалау субъектілеріне (объектілеріне) (SP) бару арқылы алдыңғы тексерулер мен профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) қорытындылау жолымен автоматтандырылған режимде жүзеге асырылады, кейіннен деректер мәндерін 0-ден бастап 100 ұпайға дейін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал = SP + SC,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2803,70 +2917,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеу өсімдіктер карантині саласындағы бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобын бақылау мен қадағалаудың әрбір субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылау мен қадағалаудың бір саласының бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобына жататын бағаланатын бақылау және қадағалау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктемелі жиынтықты (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бақылау және қадағалау субъектілеріне (объектілеріне) бару арқылы алдыңғы тексерулер мен профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 9-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау және қадағалау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау және қадағалау субъектісіне (объектісіне) бара отырып, талаптарға сәйкестігіне тексеру немесе профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3237,70 +3351,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлщемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0 ден 100 балға дейінгі шкала бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3415,70 +3529,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Субъектілер (объектілер) бойынша есептелген R көрсеткіші бойынша мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формуланы пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3593,382 +3707,382 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Қағидалардың 15-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тәуекел дәрежесі жоғары бақылау және қадағалау субъектілеріне (объектілеріне) қатысты рұқсат беру талаптарына сәйкестігін тексерулер жүргізудің еселігі жылына бір реттен жиілетпей айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бақылау және қадағалау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізудің еселігі субъективті өлшемшарттар бойынша алынған мәліметтерді және бағалау нәтижелері бойынша бірақ жылына екі реттен жиілетпей айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Бақылау және қадағалау субъектісіне (объектісіне) бара отырып профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатын бақылау және қадағалау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізудің жартыжылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Талаптарға сәйкестігін тексеру Кодекстің 144-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес реттеуші мемлекеттік орган бекітетін рұқсат беру талаптарына сәйкестігіне арналған тексеру графигінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z102" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Өсімдіктер карантині саласындағы жедел ден қою шаралары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z102" w:id="56"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бағалау өлшемшарттары 4-тараумен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2024 № 57 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Осы өлшемшарттар шеңберінде қолданылатын жедел ден қою шараларына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) карантинге жатқызылған өнімді (оның ішінде почта жөнелтілімдерінен, қол жүгінен және багаждан) алып қою немесе карантинге жатқызылған өнімді қайтару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметті немесе оның жекелеген түрлерін тоқтата тұру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="58"/>
+    <w:bookmarkStart w:name="z104" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13 және 14-тармақтарында көрсетілген талаптарды бұзу карантинге жатқызылған өнімді (оның ішінде почта жөнелтілімдерінен, қол жүгінен және багаждан) алып қою немесе карантинге жатқызылған өнімді қайтару түрінде жедел ден қою шараларын қолдану үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z105" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z105" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 және 16-тармақтарында көрсетілген талаптарды бұзу карантинге жатқызылған өнімді (оның ішінде почта жөнелтілімдерінен, қол жүгінен және багаждан) алып қою түрінде жедел ден қою шараларын қолдану үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z106" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Бұзушылықтар қызметті немесе оның жекелеген түрлерін алты ай мерзімге тоқтата тұру түрінде жедел ден қою шараларын қолдану үшін негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4123,68 +4237,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшартарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фитосанитариялық тәуекелі жоғары карантинге жатқызылған өнімді және (немесе) фитосанитариялық тәуекелі жоғары карантинге жатқызылған өнімнен алынған өнімді өндіруді, дайындауды, сақтауды, өңдеуді жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6808,68 +6922,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бағалау өлшемшарттарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантиндік объектілерді және (немесе) бөтен текті түрлерді және (немесе) карантиндік объектілермен және (немесе) бөтен текті түрлермен залалданған (ластанған) карантинге жатқызылған өнімді пайдалана отырып немесе оларға қатысты ғылыми зерттеулерді жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9229,68 +9343,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ағаштан жасалған буып-түю материалын таңбалауды және залалсыздандыруды жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10558,68 +10672,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантиндік арамшөптермен (Striga spp. текті карантиндік арамшөптерді қоспағанда) ластанған астықты және оның өңделген өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеуді жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11548,65 +11662,1017 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантиндік арамшөптермен (Striga spp. текті карантиндік арамшөптерді қоспағанда) ластанған астықты және оның өңделген өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеуге рұқсат беру талаптарына сәйкестігін бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы талаптардың бұзылу дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұзу өлшемшарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұзу дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карантиндік арамшөптердің тұқымдары мен жемістерінің өміршеңдігінен айыруды қамтамасыз ететін технологиялардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пештің, қалдықтарды жағуға арналған жабдықтың, сметалар мен қоқыстардың немесе фитосанитариялық шұңқырлардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатты жабыны бар түсіру алаңының болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қойма бөлмесінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астықпен және оны қайта өңдеу өнімдерімен технологиялық операциялар жүргізілгеннен кейін түсіру алаңдарында, қойма үй-жайларында және технологиялық жабдықтарда қалдықтардың (қоқыстардың, өсімдік қалдықтарының) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өсімдіктер карантині </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">саласындағы тәуекел дәрежесін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау өлшемшарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ағаштан жасалған буып-түю материалын таңбалауды және залалсыздандыру жүзеге асыратын рұқсат беру талаптарына сәйкестігін бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11884,1002 +12950,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карантиндік арамшөптердің тұқымдары мен жемістерінің өміршеңдігінен айыруды қамтамасыз ететін технологиялардың болмауы</w:t>
-[...950 lines deleted...]
-              <w:t>
 Ағаштың терең бөліктерін 30 минут ішінде плюс 56 градустан (бұдан әрі – °С) төмен емес температураға дейін жылытуды қамтамасыз ететін кептіруге арналған камералардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21713,68 +21827,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 819 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="67"/>
+    <w:bookmarkStart w:name="z107" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ағаштан жасалған буып-түю материалын таңбалауды және залалсыздандыруды жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 4-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 11.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23905,68 +24019,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 819 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:bookmarkStart w:name="z100" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантиндік арамшөптермен (Strіga spp. текті карантиндік арамшөптерді қоспағанда) ластанған астықты және оның өңделген өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеуді жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 5-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25620,108 +25734,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 819 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантиндік арамшөптермен (Strіga spp. текті карантиндік арамшөптерді қоспағанда) ластанған астықты және оның өңделген өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеуді жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 6-қосымшамен толықтырылды – ҚР Ауыл шаруашылығы министрінің 09.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 12.06.2023 № 104 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау және қадағалау субъектісіне (объектісіне) тексеруді тағайындаған мемлекеттік орган </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27299,68 +27413,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 819 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="71"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ағаштан жасалған буып-түю материалын таңбалауды және залалсыздандыруды жүзеге асыратын бақылау және қадағалау субъектілеріне (объектілеріне) қатысты өсімдіктер карантині саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 7-қосымшамен толықтырылды – ҚР Ауыл шаруашылығы министрінің 09.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29812,55 +29926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30186,31 +30300,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>