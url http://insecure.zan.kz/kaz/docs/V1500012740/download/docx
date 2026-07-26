--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="389ec8e" w14:textId="389ec8e">
+    <w:p w14:paraId="0293394" w14:textId="0293394">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -29926,55 +29926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30300,31 +30300,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>