--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35cecbb" w14:textId="35cecbb">
+    <w:p w14:paraId="3da8221" w14:textId="3da8221">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1098,6781 +1098,8925 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апелляция – кандидаттың біліктілік емтиханының қорытындысы бойынша қабылданған шешімді қайта қарау туралы жазбаша өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z151" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апелляциялық комиссия – кандидаттардың апелляцияларын қарау үшін құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z152" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) біліктілік емтиханы – кандидаттың сертификаттау пәндері бойынша емтихан модулін орындау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z153" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білімді растау жөніндегі ұйым – мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттарды оқытатын ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z154" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) емтихан модулі – тест сұрақтарынан және тест нысанындағы ахуалдық тапсырмалардан тұратын тапсырмалар көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z155" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кандидат – тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер Қазақстан Республикасының азаматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z156" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кандидаттың білімін растауы – біліктілік емтиханын офлайн режимде тапсыру арқылы кандидаттың білім деңгейін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z157" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қадағалаушылар – біліктілік емтиханын өткізу процесін қадағалауды жүзеге асыратын адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z158" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссия (бұдан әрі – Ұлттық комиссия) – тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер адамдардың кәсіби, іскерлік қасиеттерін айқындайтын консультативтік-кеңесші орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z159" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау (бұдан әрі – сертификаттау) – білімін растау және Ұлттық комиссияда өтетін әңгімелесу арқылы кандидатқа тиісті деңгейдегі мемлекеттік аудитор біліктілігін беру рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z160" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік аудитор сертификаты – Ұлттық комиссия электрондық және қағаз жеткізгіштерде беретін, арнайы қорғау дәрежесі бар, кандидатқа тиісті деңгейдегі мемлекеттік аудитор біліктілігін беруді растайтын белгіленген үлгідегі құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z161" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) Ұлттық комиссияның жұмыс органы (бұдан әрі – Жұмыс органы) – қызметі Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2015 жылғы 21 желтоқсандағы № 23-НҚ нормативтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12680 болып тіркелген) бекітілген Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссия туралы ережемен (бұдан әрі – Ұлттық комиссия туралы ереже) айқындалатын Қазақстан Республикасының Жоғары аудиторлық палатасы (бұдан әрі – Жоғары аудиторлық палата);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z162" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұялы байланыстың абоненттік құрылғысы – абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z163" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін қамтитын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z16" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сертификаттау мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудитор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары санатты мемлекеттік аудитор деңгейлері бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берілген тиісті саладағы ішкі мемлекеттік аудитордың сертификаттары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік аудитор сертификаты берілгенге дейін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) Жоғары аудиторлық палата көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-1-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Кандидаттың білімін растау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалған білімді растау жөніндегі ұйымдар мемлекеттік аудитор біліктілігін иеленуге кандидаттарды оқыту бойынша қызметтер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білімді растау "Зерттеулер, талдау және тиімділікті бағалау орталығы" жауапкершілігі шектеулі серіктестігінің (бұдан әрі - Орталық) базасында "Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің "Қаржылық бұзушылықтарды зерттеу жөніндегі орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 желтоқсандағы № 935 қаулысының 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес компьютерлік техниканы пайдалана отырып, біліктілік емтихандарын тапсыру жолымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді растау жөніндегі ұйымдардың тізімі Жоғары аудиторлық палатаның және уәкілетті органның интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-1. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-параграфты 5-1 және 5-2-тармақтармен толықтыру көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Біліктілік емтиханы тест сұрақтарынан және тест нысанындағы ахуалдық тапсырмалардан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік емтиханы кандидаттың қалауы бойынша мемлекеттік немесе орыс тілдерінде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пәндер бойынша біліктілік емтихандарын өткізудің күнтізбелік жылға арналған кестесін Жоғары аудиторлық палатамен және уәкілетті органмен келісім бойынша Орталық айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кандидат білімін растауға қатысу үшін Орталыққа мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кандидат тапсыруға үміт білдірген біліктілік емтиханы көрсетілген өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке басын куәландыратын құжаттың көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтініш және жеке басын куәландыратын құжаттың көшірмесі құжат тігілетін папкаға бекітіледі, оның беткі жағында: №__ жеке іс, кандидаттың аты және әкесінің аты (ол болған кезде), тегі, ресімделу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік аудитор біліктілігін иеленуге кандидат мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық сектор үшін халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сәйкестік аудиті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиімділік аудиті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қаржылық есептілік аудиті пәндері бойынша біліктілік емтиханын тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Үлгілік тест сұрақтарының және тест нысанындағы ахуалдық тапсырмалардың тізбесін Орталық Жоғары аудиторлық палатамен, уәкілетті органмен келісім бойынша әзірлейді және Орталықтың интернет-ресурсына орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бухгалтерлік есеп және аудит саласында ұлттық және (немесе) халықаралық кәсіби біліктілігі бар, тиісті сертификаттардың бағыттары бойынша жұмыс істейтін кандидаттар сертификаттау пәндері бойынша жекелеген емтихандарды тапсырудан босатылады. Емтихан тапсырудан босату Орталықтың ұлттық және (немесе) халықаралық кәсіби сертификаттарды берген тиісті ұйымдардан алынған растайтын құжаттарды ұсынуы негізінде Жұмыс органының шешімі бойынша мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аудитор";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССА (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСА (Associated Chartered Accountant) (Қауымдастырылған дипломды бухгалтер) біліктіліктерінің бірі болған жағдайда, "Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" және "Қаржылық есептілік аудиті" пәндері бойынша емтихандар тапсырудан босатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "кәсіби бухгалтер";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DipIFR (Diploma in International Financial Reporting) (Халықаралық қаржылық есептілік бойынша диплом) біліктіліктерінің бірі болған жағдайда, "Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" пәні бойынша емтихан тапсырудан босатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (The Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA DipIPSAS-пен (Diploma in international public sector accounting standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша диплом) бірге CIPFA public auditor (Chartered Institute of Public Finance and Accountancy Public Auditor) (Дипломды мемлекеттік қаржы және бухгалтерлік есеп институты мемлекеттік аудитор) біліктіліктерінің бірі болған жағдайда, "Қоғамдық сектор үшін халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" және "Қаржылық есептілік аудиті" пәндері бойынша емтихандар тапсырудан босатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кандидаттар IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша сертификат) біліктілігі болған жағдайда, "Қоғамдық сектор үшін халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" пәні бойынша емтихан тапсырудан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Орталық емтихан модульдері бойынша біліктілік емтиханын олар келіп түскен күннен бастап бір ай мерзімде Жоғары аудиторлық палатамен және уәкілетті органмен келісілгеннен кейін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест сұрақтары мен тест нысанындағы ахуалдық тапсырмаларды қамтитын емтихан модульдері қолданыстағы заңнаманы, халықаралық қаржылық есептілік стандарттарын, мемлекеттік аудит және қаржылық бақылау стандарттарын ескере отырып, мемлекеттік және орыс тілдерінде әзірленеді және жылына 2 (екі) рет жаңартылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-параграфты 15-1 және 15-2-тармақтармен толықтыру көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Емтихан модульдері таратылуы шектелген қызметтік ақпаратқа жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z31" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Біліктілік емтиханын өткізуге арналған үй-жай емтихан процесінің барысын тіркеуді қамтамасыз ететін аудио, бейнежазба құралдарымен жабдықталады. Аудио, бейнежазба деректерін сақтау мерзімі біліктілік емтиханын өткізген күннен бастап кемінде 6 (алты) айды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Біліктілік емтиханынан өту кезінде кандидатқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - біліктілік емтиханын өткізуге арналған үй-жайға электрондық құрылғыларды (соның ішінде ұялы телефондар мен өзге де электрондық жабдықтарды) алып кіруіне. Мұндай құрылғылар біліктілік емтиханын өткізу уақытында ұяшықтары бар арнайы шкафтарға сақтауға қойылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - басқа адамдармен сөйлесуіне, материалдармен алмасуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - біліктілік емтиханын өткізуге арналған үй-жайдан қағаз және электрондық жеткізгіштердегі ақпаратты алып шығуына, қадағалаушылардың еріп жүруінсіз үй-жайдан шығуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кандидат осы тармақтың талаптарын бұзған кезде кандидаттың емтихан процесі тоқтатылып, ол үй-жайдан шығарылады, ал біліктілік емтиханының қолда бар аралық нәтижелерінің күші жойылады. Қадағалаушылар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша біліктілік емтиханы рәсімдерінің бұзылғаны туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қадағалаушылардың құрамына: Жоғары аудиторлық палатаның екі өкілі, уәкілетті органның бір өкілі, Орталықтың бір өкілі кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өзіне қатысты біліктілік емтиханы рәсімінің бұзылғаны туралы акт жасалған кандидат Орталықтың тиісті күнтізбелік жылға бекіткен Біліктілік емтихандарының кестесіне сәйкес бұзушылық анықталған күннен бастап алты ай өткеннен кейін оны қайта өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Біліктілік емтиханын өткізу кезінде Жоғары аудиторлық палатаның және уәкілетті органның өкілдері біліктілік емтиханының барлық кезеңіне қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Жоғары аудиторлық палатасының 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сертификаттаудың әр пәні бойынша біліктілік емтиханының ұзақтығы екі сағаттан (120 минут) аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Жоғары аудиторлық палатасының 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер дұрыс жауаптардың саны тест тапсырмалары бойынша мүмкін болатын жүз (100) пайыздың кемінде жетпіс (70) пайызын құраса, кандидат әр пән бойынша біліктілік емтиханынан өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Тестілеу нәтижелері ведомоспен ресімделеді және оған 2 (екі) жұмыс күні ішінде Орталықтың өкілдері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Біліктілік емтиханын тапсыру қорытындысы бойынша оң нәтиже алған кандидатқа Орталық ведомосқа қол қойылған күннен бастап 10 (он) жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік аудитор біліктілігіне білімін растау туралы құжат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді растау туралы құжаттың көшірмесі кандидаттың жеке ісіне тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік емтиханын тапсыру қорытындысы бойынша білімін растаған адамдардың тізімі ведомосқа қол қойылған күннен бастап 10 (он) жұмыс күні ішінде Орталықтың интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидаттың мемлекеттік аудитор біліктілігіне алған білімін растау туралы құжаты оның білімін растау туралы құжат берілген күннен бастап әңгімелесуге жіберу туралы өтініш берген күнге дейін екі жыл ішінде Ұлттық комиссияда одан әрі әңгімелесуден өтуі үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 24.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Біліктілік емтиханын тапсыра алмаған кандидат оны біліктілік емтиханын 1 (бірінші рет) тапсыра алмаған күнінен бастап күнтізбелік 15 (он бес) күннен ерте емес, бірақ сертификаттаудың белгілі бір пәнінен біліктілік емтиханын тапсырма алмаған күнінен бастап 1 (бір) жылдан кешіктірмей қайта тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Апелляциялық комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Біліктілік емтиханының қорытындыларымен келіспеген кандидаттардың өтініштерін қарау үшін Орталық Жоғары аудиторлық палатамен және уәкілетті органмен келісе отырып, сертификаттаудың тиісті мамандану (пән) салаларының сарапшылары болып табылатын, кемінде үш мүшеден тұратын апелляциялық комиссия құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Кандидат біліктілік емтиханының қорытындыларымен келіспеген жағдайда, апелляциялық комиссияға біліктілік емтиханының қорытындылары туралы хабарланған күннен кейінгі үш жұмыс күнінен кешіктірмей, өзінің негізделген келіспеушілігін (нақты сұрақтардың қисынсыздығы, техникалық ақаулықтарға сілтеме жасай отырып, тестілеу нәтижелері, тестілеудің қалыпты барысына кедергі болған жағдайларға сілтеме жасай отырып, тестілеу нәтижелері) көрсете отырып, жазбаша нысанда немесе электрондық түрде жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Апелляциялық комиссия апелляцияға берілген өтінішті қарау нәтижелері бойынша өтініш келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаттың апелляцияға берген өтінішін қанағаттандыру және біліктілік емтиханының нәтижесіне (балына) балл (-дар) қосу туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апелляцияға берілген өтінішті қанағаттандырусыз, ал біліктілік емтиханының нәтижесін (балын) өзгеріссіз қалдыру туралы шешімдердің бірін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Апелляцияға өтініш берген кандидат біліктілік емтиханының қорытындысымен танысады, өзінің апелляцияға берген өтінішін қарау кезінде қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі апелляцияға берген кандидатқа беріледі және шешім қабылданған күннен бастап үш жұмыс күні ішінде білімді растау жөніндегі ұйымның интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Апелляцияға қайта берілген өтініш қаралмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Апелляциялық комиссияның шешіміне Қазақстан Республикасының әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) нормаларына сәйкес шағым берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мемлекеттік аудитор біліктілігін иелену үшін сертификаттауға: экономика және бизнес (экономика немесе әлемдік экономика немесе қаржы немесе есеп және аудит немесе менеджмент немесе мемлекеттік және жергілікті басқару немесе мемлекеттік аудит) немесе құқық (құқықтану немесе халықаралық құқық) және (немесе) ақпараттық технологиялар жоғары білімі және (немесе) жоғары оқу орнынан кейінгі білімі бар кандидат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Ұлттық комиссияда әңгімелесуден өту үшін мемлекеттік аудитор біліктілігін иеленуге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік аудит және қаржылық бақылау органдарының жүйесінде аудит жүргізумен байланысты бағыттар бойынша (талдамалық, әдіснамалық, сапаны бақылау, заң тұрғысынан сүйемелдеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және (немесе) бухгалтерлік есепті, бюджеттік есепті, салықтық әкімшілендіруді, бюджетті, мемлекеттік қаржыны, мемлекеттік сатып алуды болжауды, жоспарлауды және орындауды жүзеге асыруға байланысты экономикалық, қаржы салаларында, сондай-ақ аудиторлық қызметте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және (немесе) нормативтік құқықтық актілерді әзірлеуге және (немесе) заң тұрғысынан сараптауға байланысты құқықтық салада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және (немесе) аудит саласындағы халықаралық ұйымдарда кемінде 3 (үш) жыл жұмыс тәжірибесі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және (немесе) кемінде 2 (екі) жыл ішкі мемлекеттік аудитор немесе мемлекеттік аудитордың ассистенті жұмыс тәжірибесі бар кандидат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Ұлттық комиссияда әңгімелесу үшін жоғары санатты мемлекеттік аудитор біліктілігін иеленуге мемлекеттік аудит және қаржылық бақылау органдарында мемлекеттік аудитор болып соңғы 5 (бес) жыл бойы жұмыс істейтін және:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудитор сертификаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мына халықаралық кәсіби ұйымдардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ICAEW (Institute of Chartered Accountants in England and Wales) (Англия мен Уэльстің алқа бухгалтерлер институты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССА (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IIA (Institute of Internal Auditors) (Ішкі аудиторлар институты) берген мына кәсіби біліктіліктердің бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ACA (Associated Chartered Accountant) (Қауымдастырылған дипломы бар бухгалтер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ACCA (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA DipIPSAS-пен (Diploma in international public sector accounting standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша диплом) бірге CIPFA public auditor (Chartered Institute of Public Finance and Accountancy Public Auditor) (Дипломды мемлекеттік қаржы және бухгалтерлік есеп институты мемлекеттік аудитор);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIA (Certified Internal Auditor) (Дипломы бар ішкі аудитор);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССА F8 (Audit and Assurance) не АССА F8-пен (Аудит және анықтықты растау) немесе Cert IA ACCA (Certificate in International Auditing) (Халықаралық аудит бойынша сертификат) бірге IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Қоғамдық сектор үшін халықаралық қаржылық есептілік стандарттары бойынша сертификат) (орыс тілінде) бар екенін растайтын құжаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Қаржы министрлігі (бұдан әрі – Министрлік) Дүниежүзілік банкпен бірлесіп әзірлеген, ішкі мемлекет аудит және қаржылық бақылау органдары үшін қолданылатын сертификатпен (Public Audit and Assurance) (Мемлекеттік аудит және анықтықты растау) IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша сертификат) кәсіби біліктілігінің бар екенін растайтын құжаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соңғы 2 (екі) жыл ішінде мемлекеттік қызметшілер қызметінің тиімділігін бағалаудың оң нәтижесі бар кандидат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит және қаржылық бақылау органдары жүйесінде кемінде 5 (бес) жыл жұмыс тәжірибесі бар Жоғары аудиторлық палатаның және тексеру комиссияларының төрағалары, мүшелері, аппарат басшылары, Министрліктің Ішкі мемлекеттік аудит комитетінің төрағасы мен орынбасарлары, Министрліктің Ішкі мемлекеттік аудит комитетінің аумақтық ішкі мемлекеттік аудит департаменттерінің басшылары мен орынбасарлары, орталық мемлекеттік және жергілікті атқарушы органдардың ішкі мемлекеттік аудит қызметтерінің басшылары мен орынбасарлары (болған жағдайда) Қағидалардың осы тармағының 1), 2) және 3) тармақшаларының талаптарына сәйкес жоғары санатты мемлекеттік аудитор біліктілігін иеленуге Ұлттық комиссияға әңгімелесу үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. Алып тасталды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Мемлекеттік қызметті көрсету тәртібі. Мемлекеттік көрсетілетін қызметті алу үшін құжаттарды ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-параграфтың тақырыбы жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге кандидат (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көрсетілген құжаттарды "электрондық үкімет" веб-порталы арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Көрсетілетін қызметті беруші құжаттар мен мәліметтер келіп түскен күні оларды қабылдап, тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және/немесе мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар құрылымдық бөлімшенің жауапты қызметкеріне 2 (екі) жұмыс күні ішінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1-параграф. Көрсетілетін қызметті алушының құжаттарын қарау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-параграфтың тақырыбымен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының ұсынған құжаттарын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көрсетілетін қызметті алушының осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды ресімдеудің толықтығы, анықтығы және дұрыстығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) құжаттарын қайта берген адамдар үшін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген талаптардың сақталуы тұрғысынан тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Осы </w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="25"/>
+        <w:t>Тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тармағының 1), 2), 3), 4), 5), 6), 8) және 9) тармақшаларында көзделген мемлекеттік қызметті көрсетуден бас тартуға негіздер болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес алдын ала шешім бойынша ұстанымын білдіруге мүмкіндік беру үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарау нәтижелері бойынша әңгімелесуге жіберу не Ұлттық комиссияда өтетін әңгімелесуге жіберуден дәлелді бас тарту туралы шешім қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қайта беруге тыйым салуға әкеп соқпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Жұмыс органы кандидатты осы Қағидаларда көзделмеген талаптарға сәйкестігін тексеруге жол бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Алып тасталды - Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 22.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50. Алып тасталды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) Ұлттық комиссияның жұмыс органы (бұдан әрі – Жұмыс органы) – қызметі Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2015 жылғы 21 желтоқсандағы № 23-НҚ нормативтік </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      51. Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында белгіленген талаптарға сәйкес келген жағдайда, көрсетілетін қызметті алушы Ұлттық комиссияда әңгімелесуден өтуге жіберіледі және көрсетілетін қызметті беруші өтініштің тіркелген күнінен бастап 10 (он) жұмыс күні ішінде оған Ұлттық комиссияда әңгімелесуден өтуге жіберу туралы хабарламаны "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік құрылғысы арқылы қысқа мәтіндік хабарлама жолдау арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z15" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      52-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Көрсетілетін қызметті алушылардың кезектілігі олардың өтініштерінің ақпараттық жүйеде тіркелген күні мен нөміріне қарай айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау тәртібі</w:t>
-[...70 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> 3-2-параграф. Ұлттық комиссияда әңгімелесуден өту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Берілген тиісті саладағы ішкі мемлекеттік аудитордың сертификаттары осы Қағидалардың </w:t>
-[...41 lines deleted...]
-    </w:p>
+      Ескерту. Қағидалар 3-2-параграфтың тақырыбымен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52-1. Ұлттық комиссияның отырыстары Ұлттық комиссия туралы ережеге сәйкес тоқсанына кемінде 1 (бір) рет өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 52-1-тармақпен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      53-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      53. Көрсетілетін қызметті беруші әңгімелесу өткізілетін күнге дейін 10 (он) жұмыс күнінен кешіктірмей әңгімелесу өткізілетін орынды, күнді және уақытты көрсете отырып, әңгімелесуге жіберілген адамдардың тізімін өзінің интернет-ресурсына орналастырады және көрсетілетін қызметті алушыға Ұлттық комиссияның отырысына шақыру туралы хабарламаны "электрондық үкімет" веб-порталы арқылы "жеке кабинетіне" жібереді, сондай-ақ осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер әрбір көрсетілетін қызметті алушы бойынша қорытынды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Көрсетілетін қызметті алушы Ұлттық комиссияға әңгімелесуге келмеген жағдайда, оның өтініші қараусыз қалады және мемлекеттік қызмет көрсетуден бас тартуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жұмыс органы кандидаттардың Ұлттық комиссияда әңгімелесуден өтуі үшін білуі қажет нормативтік құқықтық актілердің тізбесін қалыптастырады, ол Жұмыс органының интернет-ресурсына орналастырылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Әрбір кандидатпен әңгімелесу барысы аудиожазба техникалық құралдарының көмегімен тіркеледі. Аудиожазбалар әңгімелесу аяқталған күннен бастап кемінде алты ай Жұмыс органында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Ұлттық комиссияның шешімдері ашық дауыс беру арқылы қабылданады және егер дауыс беруге қатысып отырған Ұлттық комиссия мүшелерінің жалпы санының басым көпшілігі оларға дауыс берсе, шешімдер қабылданған болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда Ұлттық комиссияның төрағасы дауыс берген шешім қабылданған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Ұлттық комиссияның шешімі әңгімелесу аяқталған күннен бастап 7 (жеті) жұмыс күні ішінде хаттамамен ресімделеді және Ұлттық комиссия отырысының хаттамасына қол қойылған күннен бастап 3 (үш) жұмыс күні ішінде Жұмыс органының интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      59-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
+      59. Мемлекеттік қызметті көрсету нәтижесі – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тиісті деңгейдегі мемлекеттік аудитор біліктілігін беру туралы не тиісті деңгейдегі мемлекеттік аудитор біліктілігін беруден бас тарту туралы Ұлттық комиссияның шешімі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-1-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z18" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      60-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ұлттық комиссияда әңгімелесу қорытындысы бойынша теріс нәтиже алған көрсетілетін қызметті алушы осы шешім қабылданған күннен бастап 3 (үш) айдан кейін мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қайта тапсырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Кандидаттың білімін растау</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> 3-3-параграф. Мемлекеттік қызмет көрсету нәтижесіне шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
-[...114 lines deleted...]
-        <w:t>№ 13-НҚ</w:t>
+      Ескерту. Қағидалар 3-3-параграфтың тақырыбымен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...3175 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...734 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">45. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">60-1. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60-2. Мемлекеттік қызметтерді көрсету мәселелері бойынша шағымды қарауды мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік органға, лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы шешім қабылдаса, әрекет жасаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-2-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...314 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1490 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60-3. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7909,90 +10053,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60-4. Егер Қазақстан Республикасының заңында өзгеше көзделмесе, Кодекстің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін сотқа шағым жасауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8011,88 +10155,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="88"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатын беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z78" w:id="89"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Жұмыс органы тиісті деңгейдегі мемлекеттік аудитор сертификатын Ұлттық комиссияда әңгімелесуден табысты өткен кандидаттарға Ұлттық комиссияның шешіміне қол қойылған күннен бастап он жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8110,91 +10254,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z79" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      62-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Қағаз жеткізгіштегі тиісті деңгейдегі мемлекеттік аудитор сертификаты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті деңгейдегі мемлекеттік аудитор сертификаттарын беруді есепке алу журналы бойынша көрсетілетін қызметті алушының жеке өзіне не сенімхат бойынша оның өкіліне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті деңгейдегі мемлекеттік аудитор сертификатының бланкісін үйлестіруді, сақтауды, есепке алуды және пайдалануды көрсетілетін қызметті берушінің Ұлттық комиссия қызметін қамтамасыз етуге жауапты құрылымдық бөлімшесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8285,88 +10525,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="91"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқаларын беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z82" w:id="92"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Электрондық нұсқасы жоқ, қағаз жеткізгіштегі тиісті деңгейдегі мемлекеттік аудитор сертификаты жоғалған, бүлінген кезде көрсетілетін қызметті алушы көрсетілетін қызметті берушіге оның телнұсқасын алу туралы өтінішін көрсетілетін қызметті берушінің кеңсесі арқылы жолдайды, ол электрондық құжат айналымының ақпараттық жүйесінде құжаттар келіп түскен күні тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқасын берген күннен бастап 5 (бес) жұмыс күні ішінде жоғалған, бүлінген, зақымданған сертификаттардың жарамсыздығы туралы ақпаратты өзінің интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8403,70 +10643,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="93"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға не сенімхат бойынша оның өкіліне телнұсқа беру туралы өтінішті алған күннен бастап күнтізбелік 15 (он бес) күн ішінде "телнұсқа" деген мөртаңба қойып, тиісті деңгейдегі мемлекеттік аудитор сертификаты бар адамдардың тізіліміне тиісті толықтырулар енгізе отырып, тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқасын беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8485,128 +10725,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="94"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z85" w:id="95"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Ұлттық комиссия Заңның 39-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z86" w:id="96"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Мемлекеттік аудит және қаржылық бақылау органдары мемлекеттік аудиторға қатысты тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алу үшін негіздің болуы туралы шешім қабылданған күннен бастап он жұмыс күні ішінде мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудит және қаржылық бақылау органының тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алуға негіздің болуы туралы хаттамасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8753,148 +10993,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="97"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Ұсынылған құжаттардың толық болмау фактісі анықталған, сондай-ақ Заңның 39-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер болмаған жағдайда, Жұмыс органы мемлекеттік аудит және қаржылық бақылау органдары ұсынған құжаттарды (материалдарды) қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z88" w:id="98"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Ұсынылған құжаттар толық болған жағдайда, Жұмыс органы мемлекеттік аудит және қаржылық бақылау органының ұсынысын растайтын құжаттарымен бірге Ұлттық комиссияның қарауына енгізеді және мемлекеттік аудиторды (сот үкімімен сотталған адамдарды қоспағанда) Ұлттық комиссия отырыстарының кестесіне сәйкес Ұлттық комиссияның отырысына шақырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық комиссияның отырысында мемлекеттік аудитордың болмауы ұсынысты қарау үшін кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="99"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Жұмыс органы тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алу туралы мәліметтерді жұмыс органының интернет-ресурсына Ұлттық комиссияның шешімі қабылданған күннен бастап бес жұмыс күні ішінде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8913,50 +11153,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9011,50 +11252,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағында көрсетілген құжаттарды қайта бере алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9072,117 +11314,311 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      72-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер мен (немесе) толықтырулар енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер мен (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымның операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 72-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9511,68 +11947,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған жағдайда), тегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="101"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9709,50 +12145,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Толтырылған күні: 20___жылғы "____" ________ ________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9898,68 +12450,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="102"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Біліктілік емтиханы рәсімдерінің бұзылғаны туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "____" ______                        ___ сағат _____минут</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10373,75 +12925,297 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-қосымша алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 3-қосымшамен толықтыру көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10522,68 +13296,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="103"/>
+    <w:bookmarkStart w:name="z174" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Зерттеулер, талдау және тиімділікті бағалау орталығы" ЖШС  Мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттың білімін растау туралы құжат  Электрондық дерекқорда  20___ жылғы "___" ________ № ____ болып тіркелген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11401,50 +14175,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (А.Ә.(болған жағдайда), Т. (қолы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11728,68 +14618,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған жағдайда), тегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="104"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13404,50 +16294,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Толтырылған күні: 20___жылғы "_____" _____________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-қосымшаны алып тастау көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13733,68 +16739,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің аты, әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (болған жағдайда), тегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="105"/>
+    <w:bookmarkStart w:name="z173" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дербес деректерді жинауға және өңдеуге келісім беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-1-қосымшамен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14091,50 +17097,148 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ____________20 _ жыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -14240,75 +17344,191 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-қосымша алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-1-қосымшаны алып тастау көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14402,68 +17622,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="106"/>
+    <w:bookmarkStart w:name="z172" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-1-қосымшамен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14477,50 +17697,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16476,50 +19703,155 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету орнының мекенжайы Қазақстан Республикасы Жоғары аудиторлық палатасының www.esep.gov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16663,68 +19995,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="107"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге көрсетілетін қызметті алушы туралы ҚОРЫТЫНДЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17009,50 +20341,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық комиссия хатшысының қолы: ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                             (А.Ә. (болған жағдайда), Т., қолы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17198,68 +20646,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік аудитор сертификаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссияның 20___ жылғы "____"___________ № ____ шешімімен ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17424,50 +20872,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: 20___ жылғы ____ _____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу нөмірі № _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17613,68 +21177,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="109"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік аудитор сертификаттарын есепке алу және беру журналы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18471,65 +22035,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -18537,55 +22186,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18911,31 +22560,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>