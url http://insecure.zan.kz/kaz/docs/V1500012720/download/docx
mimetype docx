--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3da8221" w14:textId="3da8221">
+    <w:p w14:paraId="7e3f761" w14:textId="7e3f761">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1098,587 +1097,521 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z180" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апелляция – кандидаттың біліктілік емтиханының қорытындысы бойынша қабылданған шешімді қайта қарау туралы жазбаша өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z181" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апелляциялық комиссия – кандидаттардың апелляцияларын қарау үшін құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z182" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) біліктілік емтиханы – кандидаттың сертификаттау пәндері бойынша емтихан модулін орындау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z183" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) білім беру бағдарламасы – оқытудың мақсатын, нәтижелері мен мазмұнын, білім беру процесін ұйымдастыруды және оларды іске асыру тәсілдері мен әдістерін, оқыту нәтижелерін бағалау өлшемшарттарын қамтитын білім берудің негізгі сипаттамаларының біртұтас кешені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z184" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оқыту ұйымы – мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттарды оқытатын ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z185" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) емтихан модулі – тест сұрақтарынан және тест нысанындағы ахуалдық тапсырмалардан тұратын тапсырмалар көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z186" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кандидат – тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер Қазақстан Республикасының азаматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z187" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кандидаттың білімін растау – біліктілік емтиханын офлайн режимде тапсыру арқылы кандидаттың білім деңгейін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z188" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) байқаушылар – біліктілік емтиханын өткізу процесін байқап отыруды жүзеге асыратын адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z189" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссия (бұдан әрі – Ұлттық комиссия) – тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер адамдардың кәсіби, іскерлік қасиеттерін айқындайтын консультативтік-кеңесші орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z190" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау (бұдан әрі – сертификаттау) – білімін растау және Ұлттық комиссияда өтетін әңгімелесу арқылы кандидатқа тиісті деңгейдегі мемлекеттік аудитор біліктілігін беру рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z191" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік аудитор сертификаты – Ұлттық комиссия электрондық және қағаз жеткізгіштерде беретін, арнайы қорғау дәрежесі бар, кандидатқа тиісті деңгейдегі мемлекеттік аудитор біліктілігін беруді растайтын белгіленген үлгідегі құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z192" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Ұлттық комиссияның жұмыс органы (бұдан әрі – Жұмыс органы) – қызметі Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2015 жылғы 21 желтоқсандағы № 23-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативтік қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12680 болып тіркелген) бекітілген Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссия туралы ережемен (бұдан әрі – Ұлттық комиссия туралы ереже) айқындалатын Қазақстан Республикасының Жоғары аудиторлық палатасы (бұдан әрі – Жоғары аудиторлық палата);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z193" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ұялы байланыстың абоненттік құрылғысы – абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдалануға арналған байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z194" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...401 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z16" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z16" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сертификаттау мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудитор;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1790,193 +1723,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...115 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Жоғары аудиторлық палата көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-1-қосымшада</w:t>
+        <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1990,843 +1827,963 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-1-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-НҚ</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="29"/>
+    <w:bookmarkStart w:name="z18" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Кандидаттың білімін растау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z19" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалған білімді растау жөніндегі ұйымдар мемлекеттік аудитор біліктілігін иеленуге кандидаттарды оқыту бойынша қызметтер көрсетеді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес айқындалған оқыту ұйымдары мемлекеттік аудитор біліктілігін иеленуге кандидаттарды оқыту бойынша қызметтер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Білімді растау "Зерттеулер, талдау және тиімділікті бағалау орталығы" жауапкершілігі шектеулі серіктестігінің (бұдан әрі - Орталық) базасында "Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің "Қаржылық бұзушылықтарды зерттеу жөніндегі орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 желтоқсандағы № 935 қаулысының 2-тармағының </w:t>
+      Білімді растау "Зерттеулер, талдау және тиімділікті бағалау орталығы" жауапкершілігі шектеулі серіктестігінің (бұдан әрі – Орталық) базасында "Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің "Қаржылық бұзушылықтарды зерттеу жөніндегі орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 желтоқсандағы № 935 қаулысының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес компьютерлік техниканы пайдалана отырып, біліктілік емтихандарын тапсыру жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білімді растау жөніндегі ұйымдардың тізімі Жоғары аудиторлық палатаның және уәкілетті органның интернет-ресурсына орналастырылады.</w:t>
+      Оқыту ұйымдарының тізімі Жоғары аудиторлық палатаның және уәкілетті органның интернет-ресурсына орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-1. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Оқыту ұйымы білім беру бағдарламалары негізінде кандидаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Бухгалтерлік есеп және қаржылық есептілік";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Мемлекеттік аудит және қаржылық бақылау";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Бюджет, салық заңнамасы және өзге де заңнама" пәндері бойынша оқытады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-параграф 5-1-тармақпен толықтырылды - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-2. Әрбір пән бойынша білім беру бағдарламасы мынадай тәртіппен оқыту тақырыптарын, оқу материалдарын теориялық зерделеуді және практикалық меңгеруді қамтиды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z196" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "Бухгалтерлік есеп және қаржылық есептілік" (80 академиялық сағаттан аспайды) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда және қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есеп жүргізуді және қаржылық есептілік жасауды, олардың арасындағы айырмашылықтарды түсіндіруді, сондай-ақ кәсіби бухгалтерлердің әдеп кодексінің базалық ережелерін қамтиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z197" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Мемлекеттік аудит және қаржылық бақылау" (120 академиялық сағаттан аспайды) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік аудит және қаржылық бақылау туралы заңнаманы, мемлекеттік аудит және қаржылық бақылау саласындағы өзге де мәселелерді қамтиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z198" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Бюджет, салық заңнамасы және өзге де заңнама" (50 академиялық сағаттан аспайды) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының бюджет, салық, азаматтық (ерекше бөлім) заңнамаларының, Қазақстан Республикасының мемлекеттік сатып алу, мемлекеттік мүлік және жекешелендіру туралы заңнамаларының базалық ережелерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-параграф 5-2-тармақпен толықтырылды - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Біліктілік емтиханы тест сұрақтарынан және тест нысанындағы ахуалдық тапсырмалардан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік емтиханы кандидаттың қалауы бойынша мемлекеттік немесе орыс тілдерінде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пәндер бойынша біліктілік емтихандарын өткізудің күнтізбелік жылға арналған кестесін Жоғары аудиторлық палатамен және уәкілетті органмен келісім бойынша Орталық айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-1. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...377 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кандидат білімін растауға қатысу үшін Орталыққа мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кандидат тапсыруға үміт білдірген біліктілік емтиханы көрсетілген өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2838,3257 +2795,3583 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтініш және жеке басын куәландыратын құжаттың көшірмесі құжат тігілетін папкаға бекітіледі, оның беткі жағында: №__ жеке іс, кандидаттың аты және әкесінің аты (ол болған кезде), тегі, ресімделу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік аудитор біліктілігін иеленуге кандидат осы Қағидалардың 5-1-тармағында көрсетілген пәндер бойынша біліктілік емтиханын тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Үлгілік тест сұрақтарының және тест нысанындағы ахуалдық тапсырмалардың тізбесін Орталық Жоғары аудиторлық палатамен, уәкілетті органмен келісім бойынша әзірлейді және Орталықтың интернет-ресурсына орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бухгалтерлік есеп және аудит саласында ұлттық және (немесе) халықаралық кәсіби біліктілігі бар, тиісті сертификаттардың бағыттары бойынша жұмыс істейтін кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "аудитор"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ACCA (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ACA (Associated Chartered Accountant) (Қауымдастырылған дипломы бар бухгалтер); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "кәсіби бухгалтер"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DipIFR (Diploma in International Financial Reporting) (Халықаралық қаржылық есептілік бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бір мезгілде мынадай: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      CIPFA (The Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      CIPFA public auditor (Chartered Institute of Public Finance and Accountancy Public Auditor) (Дипломы бар мемлекеттік қаржы және бухгалтерлік есеп институты – мемлекеттік аудитор) және CIPFA DipIPSAS (Diploma in international public sector accounting standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша диплом); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (Certificate in International Public Sector Financial Reporting) (Мемлекеттік қаржы және аудит институтының мемлекеттік сектордағы халықаралық қаржылық есептілік бойынша сертификаты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша сертификат) біліктіліктерінің біріне ие болған жағдайда "Бухгалтерлік есеп және қаржылық есептілік" пәні бойынша емтихан тапсырудан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік аудит" мамандығы бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кандидаттар "Мемлекеттік аудит және қаржылық бақылау" пәні бойынша емтихан тапсырудан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан тапсырудан босату Орталықтың ұлттық және (немесе) халықаралық кәсіби сертификаттарды, тиісті жоғары және (немесе) жоғары оқу орнынан кейінгі білім туралы дипломдарды берген тиісті ұйымдардан алынған растайтын құжаттарды ұсынуы негізінде Жұмыс органының шешімі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Орталық емтихан модульдері бойынша біліктілік емтиханын олар келіп түскен күннен бастап бір ай мерзімде Жоғары аудиторлық палатамен және уәкілетті органмен келісілгеннен кейін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест сұрақтары мен тест нысанындағы ахуалдық тапсырмаларды қамтитын емтихан модульдері қолданыстағы заңнаманы, халықаралық қаржылық есептілік стандарттарын, мемлекеттік аудит және қаржылық бақылау стандарттарын ескере отырып, мемлекеттік және орыс тілдерінде әзірленеді және жылына 2 (екі) рет жаңартылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-1. Әр пән бойынша емтихан модулі мынадай тәртіппен тест сұрақтарын және тест нысанындағы ахуалдық тапсырмаларды қамтиды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z200" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Бухгалтерлік есеп және қаржылық есептілік":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z201" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау бойынша 100 тест сұрағы мен тест нысанындағы 50 ахуалдық тапсырманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z202" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау бойынша 100 тест сұрағы мен тест нысанындағы 50 ахуалдық тапсырманы қамтиды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z203" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Мемлекеттік аудит және қаржылық бақылау":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z204" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімділік аудитін жүргізу бойынша 100 тест сұрағы мен тест нысанындағы 50 ахуалдық тапсырманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z205" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестік аудитін жүргізу бойынша 100 тест сұрағы мен тест нысанындағы 50 ахуалдық тапсырманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z206" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қаржылық есептілік аудитін жүргізу бойынша 100 тест сұрағы мен тест нысанындағы 50 ахуалдық тапсырманы қамтиды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z207" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Бюджет, салық заңнамасы және өзге де заңнама":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z208" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет заңнамасы бойынша 100 тест сұрағын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z209" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық заңнамасы бойынша 50 тест сұрағын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z210" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық заңнама (ерекше бөлім) бойынша 50 тест сұрағын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z211" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алу туралы заңнама бойынша 30 тест сұрағын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z212" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік мүлік және жекешелендіру туралы заңнама бойынша 20 тест сұрағын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z213" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әр тест сұрағы мен тест нысанындағы ахуалдық тапсырма бір балл болып бағаланады (дұрыс жауап – 1 (бір) балл, қате жауап – 0 (нөл) балл).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z214" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест нысанындағы ахуалдық тапсырма тапсырманың мазмұнынан және оны шешудің бірнеше жауап нұсқасынан тұрады. Тапсырма шарттарында уақыт кезеңі, қолданылатын өлшем бірліктері ескеріледі және нақты жағдай бойынша ақпарат ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z215" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтиханда әр кандидатқа 30 (отыз) тест сұрағы, соның ішінде тест нысанындағы 5 (бес) ахуалдық тапсырма беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-параграф 15-1-тармақпен толықтырылды - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2. Осы Қағидалардың 5-1, 5-2, 14 және 15-1-тармақтары 2026 жылғы 12 шілдеге дейін оқыған және (немесе) өтініш берген мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z217" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2026 жылғы 12 шілдеге дейін оқыған және (немесе) өтініш берген мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттар білімін растау үшін мынадай: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z218" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z219" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z220" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сәйкестік аудиті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z221" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиімділік аудиті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z222" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қаржылық есептілік аудиті пәндері бойынша біліктілік емтихандарын тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z223" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалар қолданысқа енгізілгенге дейін өтініш берген, бухгалтерлік есеп және аудит саласында ұлттық және (немесе) халықаралық кәсіби біліктілігі бар, тиісті сертификаттардың бағыттары бойынша жұмыс істейтін мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттар сертификаттау пәндері бойынша жекелеген емтихандарды тапсырудан босатылады. Емтихан тапсырудан босату Орталықтың ұлттық және (немесе) халықаралық кәсіби сертификаттарды берген тиісті ұйымдардан алынған растайтын құжаттарды ұсынуы негізінде Жұмыс органының шешімі бойынша мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z224" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z225" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аудитор";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z226" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССА (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z227" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСА (Associated Chartered Accountant) (Қауымдастырылған дипломы бар бухгалтер) біліктіліктерінің біріне ие болған жағдайда "Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" және "Қаржылық есептілік аудиті" пәндері бойынша емтихандар тапсырудан босатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z228" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z229" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "кәсіби бухгалтер";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z230" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DipIFR (Diploma in International Financial Reporting) (Халықаралық қаржылық есептілік бойынша диплом) біліктіліктерінің біріне ие болған жағдайда "Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" пәні бойынша емтихан тапсырудан босатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z231" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кандидаттар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z232" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (The Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z233" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA public auditor (Chartered Institute of Public Finance and Accountancy Public Auditor) (Дипломы бар мемлекеттік қаржы және бухгалтерлік есеп институты – мемлекеттік аудитор) және CIPFA DipIPSAS (Diploma in international public sector accounting standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша диплом) біліктіліктерінің біріне ие болған жағдайда "Қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" және "Қаржылық есептілік аудиті" пәндері бойынша емтихандар тапсырудан босатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z234" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кандидаттар IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша сертификат) біліктілігіне ие болған жағдайда "Қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау" пәні бойынша емтихан тапсырудан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-параграф 15-2-тармақпен толықтырылды - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Емтихан модульдері таратылуы шектелген қызметтік ақпаратқа жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Біліктілік емтиханын өткізуге арналған үй-жай емтихан процесінің барысын тіркеуді қамтамасыз ететін аудио, бейнежазба құралдарымен жабдықталады. Аудио, бейнежазба деректерін сақтау мерзімі біліктілік емтиханын өткізген күннен бастап кемінде 6 (алты) айды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Біліктілік емтиханынан өту кезінде кандидатқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - біліктілік емтиханын өткізуге арналған үй-жайға электрондық құрылғыларды (соның ішінде мобильді телефондар мен өзге де электрондық жабдықтарды) алып кіруіне жол берілмейді. Мұндай құрылғылар біліктілік емтиханын өткізу уақытында ұяшықтары бар арнайы шкафтарға сақтауға қойылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - басқа адамдармен сөйлесуіне, материалдармен алмасуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - біліктілік емтиханын өткізуге арналған үй-жайдан қағаз және электрондық жеткізгіштердегі ақпаратты алып шығуына, байқаушылардың еріп жүруінсіз үй-жайдан шығуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кандидат осы тармақтың талаптарын бұзған кезде кандидаттың емтихан процесі тоқтатылып, ол үй-жайдан шығарылады, ал біліктілік емтиханының қолда бар аралық нәтижелерінің күші жойылады. Байқаушылар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша біліктілік емтиханы рәсімдерінің бұзылғаны туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқаушылардың құрамына Жоғары аудиторлық палатаның бір өкілі, уәкілетті органның бір өкілі, Орталықтың бір өкілі кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өзіне қатысты біліктілік емтиханы рәсімінің бұзылғаны туралы акт жасалған кандидат Орталықтың тиісті күнтізбелік жылға бекіткен Біліктілік емтихандарының кестесіне сәйкес бұзушылық анықталған күннен бастап алты ай өткеннен кейін оны қайта өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Біліктілік емтиханын өткізу кезінде Жоғары аудиторлық палатаның және уәкілетті органның өкілдері біліктілік емтиханының барлық кезеңіне қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Жоғары аудиторлық палатасының 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сертификаттаудың әр пәні бойынша біліктілік емтиханының ұзақтығы екі сағаттан (120 минут) аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Жоғары аудиторлық палатасының 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер дұрыс жауаптардың саны тест тапсырмалары бойынша мүмкін болатын жүз (100) пайыздың кемінде жетпіс (70) пайызын құраса, кандидат әр пән бойынша біліктілік емтиханынан өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Тестілеу нәтижелері ведомоспен ресімделеді және оған 2 (екі) жұмыс күні ішінде Орталықтың өкілдері мен Жоғары аудиторлық палатадан және уәкілетті органнан келген байқаушылар қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Орталық біліктілік емтиханын тапсыру қорытындысы бойынша оң нәтиже алған кандидатқа ведомоске қол қойылған күннен бастап 10 (он) жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік аудитор біліктілігіне білімін растау туралы құжат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді растау туралы құжаттың көшірмесі кандидаттың жеке ісіне тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік емтиханын тапсыру қорытындысы бойынша білімін растаған адамдардың тізімі ведомоске қол қойылған күннен бастап 10 (он) жұмыс күні ішінде Орталықтың интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидаттың мемлекеттік аудитор біліктілігіне алған білімін растау туралы құжаты оның білімін растау туралы құжат берілген күннен бастап әңгімелесуге жіберу туралы өтініш берген күнге дейін екі жыл ішінде Ұлттық комиссияда одан әрі әңгімелесуден өтуі үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 24.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Біліктілік емтиханын тапсыра алмаған кандидат сертификаттаудың белгілі бір пәнінен біліктілік емтиханын тапсыра алмаған күннен бастап 3 (үш) ай өткен соң және 2 (екі) жылдан аспайтын мерзімде қайта емтихан тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Апелляциялық комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z45" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Біліктілік емтиханының қорытындыларымен келіспеген кандидаттардың өтініштерін қарау үшін Орталық Жоғары аудиторлық палатамен және уәкілетті органмен келісе отырып, сертификаттаудың тиісті мамандану (пән) салаларының сарапшылары болып табылатын, кемінде үш мүшеден тұратын апелляциялық комиссия құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Кандидат біліктілік емтиханының қорытындыларымен келіспеген жағдайда, апелляциялық комиссияға біліктілік емтиханының қорытындылары туралы хабарланған күннен кейінгі үш жұмыс күнінен кешіктірмей, өзінің негізделген келіспеушілігін (нақты сұрақтардың қисынсыздығы, техникалық ақаулықтарға сілтеме жасай отырып, тестілеу нәтижелері, тестілеудің қалыпты барысына кедергі болған жағдайларға сілтеме жасай отырып, тестілеу нәтижелері) көрсете отырып, жазбаша нысанда немесе электрондық түрде жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-НҚ</w:t>
+        <w:t xml:space="preserve">33. Алып тасталды – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Апелляциялық комиссия апелляцияға берілген өтінішті қарау нәтижелері бойынша өтініш келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаттың апелляцияға берген өтінішін қанағаттандыру және біліктілік емтиханының нәтижесіне (балына) балл (-дар) қосу туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апелляцияға берілген өтінішті қанағаттандырусыз, ал біліктілік емтиханының нәтижесін (балын) өзгеріссіз қалдыру туралы шешімдердің бірін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Апелляцияға өтініш берген кандидат біліктілік емтиханының қорытындысымен танысады, сондай-ақ өзінің апелляцияға берген өтінішін қарауға қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі апелляцияға берген кандидатқа беріледі және шешім қабылданған күннен бастап үш жұмыс күні ішінде Орталықтың интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 3-НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2821 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Апелляцияға қайта берілген өтініш қаралмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z52" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Апелляциялық комиссияның шешіміне Қазақстан Республикасының әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Кодекс) нормаларына сәйкес шағым берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6107,70 +6390,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мемлекеттік аудитор біліктілігін иелену үшін сертификаттауға: экономика және бизнес (экономика немесе әлемдік экономика немесе қаржы немесе есеп және аудит немесе менеджмент немесе мемлекеттік және жергілікті басқару немесе мемлекеттік аудит) немесе құқық (құқықтану немесе халықаралық құқық) және (немесе) ақпараттық технологиялар жоғары білімі және (немесе) жоғары оқу орнынан кейінгі білімі бар кандидат жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6243,70 +6526,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Ұлттық комиссияда әңгімелесуден өту үшін мемлекеттік аудитор біліктілігін иеленуге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік аудит және қаржылық бақылау органдарының жүйесінде аудит жүргізумен байланысты бағыттар бойынша (талдамалық, әдіснамалық, сапаны бақылау, заң тұрғысынан сүйемелдеу);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6414,2349 +6697,1689 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1389 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тізбенің</w:t>
-[...31 lines deleted...]
-    </w:p>
+        <w:t>41. Ұлттық комиссияда әңгімелесу үшін жоғары санатты мемлекеттік аудитор біліктілігін иеленуге мемлекеттік аудит және қаржылық бақылау органдарында мемлекеттік аудитор болып соңғы 5 (бес) жыл бойы жұмыс істейтін және:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z236" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудитор сертификаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z237" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z238" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АСА (Associated Chartered Accountant) (Қауымдастырылған дипломы бар бухгалтер); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z239" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АССА (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z240" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (The Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z241" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA public auditor (Chartered Institute of Public Finance and Accountancy Public Auditor) (Дипломы бар мемлекеттік қаржы және бухгалтерлік есеп институты – мемлекеттік аудитор) және CIPFA DipIPSAS (Diploma in international public sector accounting standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z242" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIA (Certified Internal Auditor) (Дипломы бар ішкі аудитор);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z243" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мына халықаралық кәсіби ұйымдардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z244" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ICAEW (Institute of Chartered Accountants in England and Wales) (Англия мен Уэльстің алқа бухгалтерлер институты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z245" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССА (Association of Chartered Certified Accountants) (Сертификатталған алқа бухгалтерлер қауымдастығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z246" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CIPFA (Chartered Institute of Public Finance and Accountancy) (Мемлекеттік секторға арналған халықаралық қаржылық есептілік стандарттары бойынша диплом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z247" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      IIA (Institute of Internal Auditors) (Ішкі аудиторлар институты) беретін мына кәсіби біліктіліктердің бірі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z248" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССА F8 (Audit and Assurance) не АССА F8 (Аудит және анықтықты растау) (орыс тілінде) не Cert IA ACCA (Certificate in International Auditing) (Халықаралық аудит бойынша сертификат) бірге IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттары бойынша сертификат) біліктілік талаптарының бірі бар екенін растайтын құжаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z249" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Қаржы министрлігі (бұдан әрі – Министрлік) Дүниежүзілік банкпен бірлесіп әзірлеген, ішкі мемлекеттік аудит және қаржылық бақылау органдары үшін қолданылатын сертификатпен бірге (Public Audit and Assurance) (Мемлекеттік аудит және анықтықты растау) IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Мемлекеттік сектордағы бухгалтерлік есептің халықаралық стандарттары бойынша сертификат) кәсіби біліктілігінің бар екенін растайтын құжаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z250" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) соңғы 2 (екі) жыл ішінде мемлекеттік қызметшілер қызметінің тиімділігін бағалаудың оң нәтижесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z251" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасына сәйкес лауазымға тағайындауға және лауазымнан босатуға құқығы бар лауазымды адамның қолы қойылған, кандидаттың кәсіби және жеке қасиеттерін сипаттай отырып, оның тегі, аты, әкесінің аты (болған жағдайда), қол қойылған күні көрсетілген мінездемесі бар кандидат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z252" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит және қаржылық бақылау органдары жүйесінде кемінде 5 (бес) жыл жұмыс тәжірибесі бар Жоғары аудиторлық палатаның және тексеру комиссияларының төрағалары, мүшелері, аппарат басшылары, Министрліктің Ішкі мемлекеттік аудит комитетінің төрағасы мен орынбасарлары, Министрліктің Ішкі мемлекеттік аудит комитетінің аумақтық ішкі мемлекеттік аудит департаменттерінің басшылары мен орынбасарлары, орталық мемлекеттік және жергілікті атқарушы органдардың ішкі аудит қызметтерінің басшылары мен орынбасарлары (болған жағдайда) Қағидалардың осы тармағының 1), 2) және 3) тармақшаларының талаптарына сәйкес жоғары санатты мемлекеттік аудитор біліктілігін иеленуге Ұлттық комиссияға әңгімелесу үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. Алып тасталды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Мемлекеттік қызметті көрсету тәртібі. Мемлекеттік көрсетілетін қызметті алу үшін құжаттарды ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-параграфтың тақырыбы жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге кандидат (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін Тізбенің 9-тармағында көрсетілген құжаттарды "цифрлық үкіметтің" веб-порталы арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Көрсетілетін қызметті беруші "цифрлық үкіметтің" веб-порталынан құжаттар мен мәліметтер келіп түскен күні оларды қабылдап, Жоғары аудиторлық палатаның интеграцияланған ақпараттық жүйесінде (бұдан әрі – ЖАП ИАЖ) тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және/немесе мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Тізбенің 9-тармағының 3), 4), 5), 6), 10), 11) және 12) тармақшаларында көзделген құжаттарды персоналды басқару қызметінің (кадр қызметінің) қолы мен мөрін (болған жағдайда) және (немесе) мөртабанын қойғызып растамай ұсынған не нотариус куәландырмаған нысанда ұсынған жағдайда көрсетілетін қызметті алушының өтініші алынған күнінен бастап 3 (үш) жұмыс күні ішінде пысықтауға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы қайтарылған өтінішті алған күннен бастап 5 (бес) жұмыс күні ішінде құжаттардың толық топтамасын қоса бере отырып, өтінішті қайта береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1-параграф. Көрсетілетін қызметті алушының құжаттарын қарау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="124"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-1-параграфтың тақырыбымен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының ұсынған құжаттарын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z254" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының осы Қағидалардың 38 және 40-тармақтарында белгіленген талаптарға сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z255" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 41 және 43-тармақтарына сәйкес құжаттарды ресімдеудің толықтығы, анықтығы және дұрыстығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z256" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттарын қайта берген адамдар үшін осы Қағидалардың 60-тармағында көрсетілген талаптардың сақталуы тұрғысынан тексеру жүргізуді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z257" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тізбенің 10-тармағының 1), 2), 3), 4), 5), 6), 8) және 9) тармақшаларында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда көрсетілетін қызметті беруші Кодекстің 73-бабына сәйкес көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіруге мүмкіндік беру үшін оған мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z258" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарау нәтижелері бойынша әңгімелесуге жіберу не Ұлттық комиссияда өтетін әңгімелесуге жіберуден дәлелді бас тарту туралы шешім қабылданады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z259" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қайта беруге тыйым салуға әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Жұмыс органы кандидатты осы Қағидаларда көзделмеген талаптарға сәйкестігін тексеруге жол бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Алып тасталды - Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 22.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">47. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-НҚ</w:t>
+        <w:t xml:space="preserve">50. Алып тасталды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Көрсетілетін қызметті алушы осы Қағидалардың 38, 40, 41, 43 және 60-тармақтарында және Тізбенің 9-тармағында белгіленген талаптарға сәйкес келген жағдайда көрсетілетін қызметті алушы Ұлттық комиссияда әңгімелесуден өтуге жіберіледі және көрсетілетін қызметті беруші өтініштің тіркелген күнінен бастап 10 (он) жұмыс күні ішінде оған Ұлттық комиссияда әңгімелесуден өтуге жіберу туралы хабарламаны "цифрлық үкіметтің" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік құрылғысы арқылы қысқа мәтіндік хабарлама жолдау арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">49. Алып тасталды - Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 22.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Көрсетілетін қызметті алушылардың кезектілігі олардың өтініштерінің ЖАП ИАЖ-да тіркелген күні мен нөміріне қарай айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">50. Алып тасталды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...235 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...239 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-2-параграф. Ұлттық комиссияда әңгімелесуден өту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-2-параграфтың тақырыбымен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="58"/>
+    <w:bookmarkStart w:name="z170" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52-1. Ұлттық комиссияның отырыстары Ұлттық комиссия туралы ережеге сәйкес тоқсанына кемінде 1 (бір) рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8774,1093 +8397,865 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      53. Көрсетілетін қызметті беруші әңгімелесу өткізілетін күнге дейін 10 (он) жұмыс күнінен кешіктірмей әңгімелесудің өтетін орнын, күнін және уақытын көрсете отырып, әңгімелесуге жіберілген адамдардың тізімін өзінің интернет-ресурсына орналастырады және көрсетілетін қызметті алушыға Ұлттық комиссияның отырысына шақыру туралы хабарламаны "цифрлық үкіметтің" веб-порталы арқылы "жеке кабинетіне" жібереді, сондай-ақ осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге үміткер әрбір көрсетілетін қызметті алушы бойынша қорытынды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Көрсетілетін қызметті алушы Ұлттық комиссияға әңгімелесуге келмеген жағдайда, оның өтініші қараусыз қалады және мемлекеттік қызмет көрсетуден бас тартуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      53-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 3-НҚ</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жұмыс органы кандидаттардың Ұлттық комиссияда әңгімелесуден өтуі үшін білуі қажет нормативтік құқықтық актілердің тізбесін қалыптастырады, ол Жұмыс органының интернет-ресурсына орналастырылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z72" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Әрбір кандидатпен әңгімелесу барысы аудиожазба техникалық құралдарының көмегімен тіркеледі. Аудиожазбалар әңгімелесу аяқталған күннен бастап кемінде алты ай Жұмыс органында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Ұлттық комиссияның шешімдері ашық дауыс беру арқылы қабылданады және егер дауыс беруге қатысып отырған Ұлттық комиссия мүшелерінің жалпы санының басым көпшілігі оларға дауыс берсе, шешімдер қабылданған болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда Ұлттық комиссияның төрағасы дауыс берген шешім қабылданған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Ұлттық комиссияның шешімі әңгімелесу аяқталған күннен бастап 7 (жеті) жұмыс күні ішінде хаттамамен ресімделеді және Ұлттық комиссия отырысының хаттамасына қол қойылған күннен бастап 3 (үш) жұмыс күні ішінде Жұмыс органының интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...500 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Мемлекеттік қызметті көрсету нәтижесі – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-қосымшаға</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ұлттық комиссияның тиісті деңгейдегі мемлекеттік аудитор біліктілігін беру туралы не тиісті деңгейдегі мемлекеттік аудитор біліктілігін беруден бас тарту туралы шешімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсетуді мониторингтеудің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ұлттық комиссияда өткен әңгімелесу қорытындысы бойынша теріс нәтиже алған көрсетілетін қызметті алушы осы Қағидалардың 28-тармағында көрсетілген кандидаттың білімін растау туралы құжаттың қолданылу мерзімі ішінде осы шешім қабылданған күннен бастап 6 (алты) ай мерзім өткен соң мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қайта тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-3-параграф. Мемлекеттік қызмет көрсету нәтижесіне шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z111" w:id="65"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-3-параграфтың тақырыбымен толықтырылды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">60-1. Алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:bookmarkStart w:name="z112" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60-2. Мемлекеттік қызметтерді көрсету мәселелері бойынша шағымды қарауды мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9933,90 +9328,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="67"/>
+    <w:bookmarkStart w:name="z113" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60-3. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10053,90 +9448,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="68"/>
+    <w:bookmarkStart w:name="z114" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60-4. Егер Қазақстан Республикасының заңында өзгеше көзделмесе, Кодекстің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін сотқа шағым жасауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10155,88 +9550,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатын беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z78" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Жұмыс органы тиісті деңгейдегі мемлекеттік аудитор сертификатын Ұлттық комиссияда әңгімелесуден табысты өткен кандидаттарға Ұлттық комиссияның шешіміне қол қойылған күннен бастап он жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10254,599 +9649,523 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...97 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Қағаз жеткізгіштегі тиісті деңгейдегі мемлекеттік аудитор сертификаты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-қосымшаға</w:t>
+        <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті деңгейдегі мемлекеттік аудитор сертификаттарын беруді есепке алу журналы бойынша көрсетілетін қызметті алушының жеке өзіне не сенімхат бойынша оның өкіліне беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті деңгейдегі мемлекеттік аудитор сертификатының бланкісін үйлестіруді, сақтауды, есепке алуды және пайдалануды көрсетілетін қызметті берушінің Ұлттық комиссия қызметін қамтамасыз етуге жауапты құрылымдық бөлімшесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">63. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқаларын беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z82" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Электрондық нұсқасы жоқ, қағаз жеткізгіштегі тиісті деңгейдегі мемлекеттік аудитор сертификаты жоғалған, бүлінген кезде көрсетілетін қызметті алушы көрсетілетін қызметті берушіге оның телнұсқасын алу туралы өтінішін көрсетілетін қызметті берушінің кеңсесі арқылы жолдайды, ол электрондық құжат айналымының ақпараттық жүйесінде құжаттар келіп түскен күні тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқасын берген күннен бастап 5 (бес) жұмыс күні ішінде жоғалған, бүлінген, зақымданған сертификаттардың жарамсыздығы туралы ақпаратты өзінің интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 64-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">63. Алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1-НҚ</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға не сенімхат бойынша оның өкіліне телнұсқа беру туралы өтінішті алған күннен бастап күнтізбелік 15 (он бес) күн ішінде "телнұсқа" деген мөртаңба қойып, тиісті деңгейдегі мемлекеттік аудитор сертификаты бар адамдардың тізіліміне тиісті толықтырулар енгізе отырып, тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқасын беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатының телнұсқаларын беру</w:t>
-[...198 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z85" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Ұлттық комиссия Заңның 39-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z86" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Мемлекеттік аудит және қаржылық бақылау органдары мемлекеттік аудиторға қатысты тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алу үшін негіздің болуы туралы шешім қабылданған күннен бастап он жұмыс күні ішінде мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудит және қаржылық бақылау органының тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алуға негіздің болуы туралы хаттамасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10993,148 +10312,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Ұсынылған құжаттардың толық болмау фактісі анықталған, сондай-ақ Заңның 39-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер болмаған жағдайда, Жұмыс органы мемлекеттік аудит және қаржылық бақылау органдары ұсынған құжаттарды (материалдарды) қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z88" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Ұсынылған құжаттар толық болған жағдайда, Жұмыс органы мемлекеттік аудит және қаржылық бақылау органының ұсынысын растайтын құжаттарымен бірге Ұлттық комиссияның қарауына енгізеді және мемлекеттік аудиторды (сот үкімімен сотталған адамдарды қоспағанда) Ұлттық комиссия отырыстарының кестесіне сәйкес Ұлттық комиссияның отырысына шақырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық комиссияның отырысында мемлекеттік аудитордың болмауы ұсынысты қарау үшін кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Жұмыс органы тиісті деңгейдегі мемлекеттік аудитор сертификатын қайтарып алу туралы мәліметтерді жұмыс органының интернет-ресурсына Ұлттық комиссияның шешімі қабылданған күннен бастап бес жұмыс күні ішінде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11153,51 +10472,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11252,51 +10571,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағында көрсетілген құжаттарды қайта бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11314,311 +10633,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Жоғары аудиторлық палата осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық акт бекітілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 72-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 4-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      72-тармақ жаңа редакцияда көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 3-НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...197 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -11668,1804 +10833,169 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...219 lines deleted...]
-              <w:t>(болған жағдайда), тегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve"> "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1-НҚ</w:t>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
-[...161 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
-      </w:r>
-[...1173 lines deleted...]
-      мынадай сертификаттау пәндері бойынша оң нәтиже алғандығын растайды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13480,861 +11010,1816 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік емтиханының атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нәтиже (балл)</w:t>
+Мемлекеттік аудитор сертификатын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоғамдық сектор үшін халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Жоғары аудиторлық палатасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары аудиторлық палатаның интеграцияланған ақпараттық жүйесі (ЖАП ИАЖ) арқылы "цифрлық үкіметтің" веб-порталы (www.egov.kz), телнұсқаны беру кезінде көрсетілетін қызметті берушінің кеңсесі арқылы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық есептілік аудиті</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 (алты) ай ішінде</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәйкестік аудиті</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған), қағаз нысанда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиімділік аудиті</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік аудитор сертификатын беру немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс графигі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті беруші: демалыс және мереке күндерінен басқа, дүйсенбі – жұма аралығында сағат 8.30-дан 17.30-ға дейін, түскі асқа үзіліс сағат 12.30-дан 13.30-ға дейін. Құжаттар демалыс және мереке күндерінен басқа, дүйсенбі – жұма аралығында сағат 12.30-дан 13.30-ға дейін түскі асқа үзіліспен сағат 9.00-ден 17.00-ге дейін қабылданады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкіметтің" веб-порталы: тәулік бойы (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда). Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан сұратылатын құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы үміт білдірген тиісті деңгейдегі мемлекеттік аудитор біліктілігі көрсетілген өтініш автоматты түрде қалыптасады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке басын куәландыратын құжат туралы мәліметтер электрондық цифрлық қолтаңба көмегімен "цифрлық үкіметтің" веб-порталы арқылы автоматты түрде қалыптасады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жоғары білімінің болуын растайтын құжаттың қосымшаларымен бірге электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік білім беру ұйымдарында алған білімі туралы құжаттардың көшірмелеріне "Болашақ" халықаралық стипендиясының иеленушілеріне шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары, ғылыми орталықтары мен зертханалары берген, сондай-ақ өзара тану және баламалылығы туралы халықаралық шарттың (келісімнің) қолданылу аясына жататын білім туралы құжаттарды қоспағанда, ғылым және жоғары білім саласындағы уәкілетті орган берген осы білім туралы құжаттарды тану немесе нострификациялау туралы куәліктердің көшірмелері қоса беріледі. Білім туралы құжаттарға "Халықаралық бағдарламалар орталығы" акционерлік қоғамы берген "Болашақ" халықаралық стипендиясы стипендиатының мәртебесі туралы ақпарат қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзара тану және баламалылығы туралы халықаралық шарттың (келісімнің) қолданылу аясына жататын білім туралы құжаттардың көшірмелеріне ғылым және жоғары білім саласындағы уәкілетті орган берген білім туралы осы құжаттарды тану туралы анықтамалардың көшірмелері қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер құжат (диплом/сертификат) және оған қосымшалар шет тілінде болса, белгіленген тәртіппен нотариат растаған қазақ және (немесе) орыс тіліндегі аудармасы ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасы Еңбек кодексінің 35-бабына сәйкес еңбек қызметін растайтын құжат (ақпараттық жүйеде мәліметтер болмаған жағдайда құжаттың электрондық көшірмесі қоса беріледі).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болса, көрсетілетін қызметті алушы функционалдық міндеттеріне сәйкес келетін салаларда жұмыс өтілінің болуын растайтын құжаттарды қоса береді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) бухгалтерлік есеп, аудит және қаржы саласында ұлттық немесе халықаралық кәсіби біліктілік берілгені туралы құжаттың электрондық көшірмесі (болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша Орталық берген мемлекеттік аудитор біліктілігін иеленуге үміткер адамдар үшін білімді растау жөніндегі құжаттардың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) жеке деректерін (тегін, атын, әкесінің атын (болған жағдайда) өзгертуі туралы мәліметтерді растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) 3x4 көлеміндегі 1 (бір) электрондық фотосурет (жеке іске);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 10-бабының 1-тармағында көзделген негіздер бойынша дербес деректерді жинауға және өңдеуге келісім беру электрондық цифрлық қолтаңба көмегімен "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) жоғары санатты мемлекеттік аудитор біліктілігін иеленуге үміткер адамдар үшін мемлекеттік аудитор сертификатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) осы Қағидалардың 41-тармағының 2) және 3) тармақшаларында көрсетілген халықаралық кәсіби біліктіліктердің бірін иелену туралы құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) осы Қағидалардың 41-тармағының 4) тармақшасында көрсетілген соңғы 2 (екі) жыл ішінде мемлекеттік қызметшілер қызметінің тиімділігін бағалаудың оң нәтижесінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) осы Қағидалардың 41-тармағының 5) тармақшасында көрсетілген Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасына сәйкес лауазымға тағайындауға және лауазымнан босатуға құқығы бар лауазымды адамның қолы қойылған, кандидаттың кәсіби және жеке қасиеттерін сипаттай отырып, оның тегі, аты, әкесінің аты (болған жағдайда), қол қойылған күні көрсетілген мінездеме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақтың 3), 4), 5), 6), 10), 11), 12) және 13) тармақшаларында көзделген құжаттар персоналды басқару қызметінің (кадр қызметінің) қолымен және мөрімен (болған жағдайда) және (немесе) мөртабанымен расталған не нотариат растаған нысанда ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының таратылуы шектелген ақпаратты қамтитын құжаттарын Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 қаулысымен бекітілген Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларына сәйкес көрсетілетін қызметті берушінің кеңсе жұмыскері қабылдайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжат туралы, қосымшалары бар жоғары білім дипломы туралы, тегін, әкесінің атын, анықтама деректерін өзгерту туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші "цифрлық үкіметтің" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік құрылғысы арқылы біржолғы пароль беру арқылы немесе "цифрлық үкіметтің" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған көрсетілетін қызметті алушының келісімі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің ақпараттық сервисінен өтініш берген кезде заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығы туралы мәліметтердің болуы немесе болмауы туралы, сондай-ақ көрсетілген қызметті алушының сыбайлас жемқорлық құқық бұзушылық жасауы туралы мәліметтерді алады (сервисте мәліметтер болған кезде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан мемлекеттік қызметтерді көрсету үшін пайдаланылатын ақпараттық жүйелерден немесе цифрлық құжаттар сервисінен алуға болатын құжаттар мен мәліметтерді талап етуге рұқсат етілмейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажет ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажет келісім беру туралы сұрау салуға берген теріс жауабы, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болып, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушының сыбайлас жемқорлық құқық бұзушылықтарын жасауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) өтініш беру кезінде заңнамада белгіленген тәртіппен өтелмеген немесе алынбаған соттылықтың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Ұлттық комиссияның тиісті деңгейдегі мемлекеттік аудитор біліктілігін беруден бас тартуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) көрсетілетін қызметті алушының Ұлттық комиссияға әңгімелесуге келмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орнының мекенжайы Қазақстан Республикасы Жоғары аудиторлық палатасының www.esep.gov.kz интернет-ресурсының "Мемлекеттік аудиторларды сертификаттау" бөлімінде орналастырылған. Мемлекеттік қызметті көрсету мекенжайы: Астана қаласы, Мәңгілік Ел даңғылы, 8, 10-кіреберіс.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...186 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14407,72 +12892,6464 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z94" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бухгалтерлік есеп және қаржылық есептілік" білім беру бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақырыптың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық есептілікте ақпаратты ашып көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ХҚЕС (IAS) 1 "Қаржылық есептілікті ұсыну" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 8 "Есеп саясаты, бухгалтерлік бағалаулардағы өзгерістер және қателер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 7 "Ақша қаражатының қозғалысы туралы есептер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 10 "Есепті кезеңнен кейінгі оқиғалар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 34 "Аралық қаржылық есептілік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 24 "Байланысты тараптар туралы ақпаратты ашып көрсету"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 1 "Қаржылық есептіліктің халықаралық стандарттарын алғаш рет қолдану"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Активтерді айқындау, жіктеу, бағалау және тану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 2 "Запастар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ХҚЕС (IAS) 16 "Негізгі құралдар" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 40 "Инвестициялық жылжымайтын мүлік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 38 "Материалдық емес активтер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ХҚЕС (IFRS) 5 "Сатуға арналған айналымнан тыс активтер және тоқтатылған қызмет" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 41 "Ауыл шаруашылығы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 36 "Активтердің құнсыздануы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 32 "Қаржы құралдары: ақпаратты ұсыну"; ХҚЕС (IFRS) 7 "Қаржы құралдары: ақпаратты ашып көрсету"; ХҚЕС (IFRS) 9 "Қаржы құралдары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 6 "Пайдалы қазбалар қорын барлау және бағалау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 13 "Әділ құнды бағалау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ХҚЕС (IFRS) 14 "Тарифтік айырмашылықтардың кейінге қалдырылған шоттары" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 15 "Сатып алушылармен жасалған шарттар бойынша түсім"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттемелерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 12 "Пайда салығы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ХҚЕС (IFRS) 16 "Жалға алу" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 8 "Операциялық сегменттер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 37 "Бағалау міндеттемелері, шартты міндеттемелер және шартты активтер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 19 "Жұмыскерлерге берілетін сыйақылар", ХҚЕС (IAS) 26 "Зейнетақы жоспарлары бойынша есепке алу және есептілік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 23 "Қарыз бойынша шығындар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 2 "Акциялар негізінде төленетін төлемдер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 33 "Акцияға шаққандағы пайда"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 17 "Сақтандыру шарттары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық нәтижелерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 21 "Валюталық бағам өзгерістерінің әсері"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 20 "Мемлекеттік субсидияларды есепке алу және мемлекеттік көмек туралы ақпаратты ашып көрсету"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Квазимемлекеттік сектор субъектілерінің жеке және шоғырландырылған қаржылық есептілікті жасау тәртібі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 3 "Бизнесті біріктіру"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 10 "Шоғырландырылған қаржылық есептілік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 28 "Қауымдастырылған ұйымдар мен бірлескен кәсіпорындарға салынатын инвестициялар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 11 "Бірлескен кәсіпкерлік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) 12 "Басқа ұйымдарға қатысу туралы ақпаратты ашып көрсету"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IAS) 27 "Жеке қаржылық есептілік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бухгалтерлік есеп жүргізуге арналған бағдарламалық қамтылым </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарламалық өнімдерді қолдана отырып бухгалтерлік есепті жүргізу және қаржылық есептілікті қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орнықты даму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) S1 "Орнықты дамуға байланысты ақпаратты ашып көрсетуге қойылатын жалпы талаптар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХҚЕС (IFRS) S2 "Климатқа байланысты ақпаратты ашып көрсету"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу және қаржылық есептілікті жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақырыптың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бухгалтерлік есеп жүйесін ұйымдастыру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухгалтерлік есеп жүйесін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухгалтерлік есепті жүргізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақша қаражаты мен олардың баламаларын есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық инвестициялар мен қаржылық міндеттемелерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторлық және кредиторлық берешектерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлермен есеп айырысуды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запастарды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі құралдарды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық жылжымайтын мүлікті есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биологиялық активтерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалға алуды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа активтер мен міндеттемелерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кірістер мен шығыстарды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіріске және өзге де мақсаттарға арналған шығындарды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау міндеттемелері, шартты міндеттемелер және шартты активтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюталық бағам өзгерістерінің әсері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таза активтерді/капиталды есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баланстан тыс шоттардағы есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептің жекелеген қағидаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті күннен кейінгі оқиғалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділ құн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Активтердің құнсыздануы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисконттау қағидаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерді ұзақ мерзімді активтермен және запастармен орталықтандырылған жабдықтау операцияларын есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелердің қаржылық есептілікті және бюджеттік бағдарламалар әкімшілерінің шоғырландырылған қаржылық есептілікті жасау тәртібі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелердің қаржылық есептілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалар әкімшілерінің шоғырландырылған қаржылық есептілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бухгалтерлік есеп жүргізуге арналған бағдарламалық қамтылым </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарламалық өнімдерді қолдана отырып бухгалтерлік есепті жүргізу және қаржылық есептілікті қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық қаржылық есептілік стандарттарына сәйкес квазимемлекеттік секторда және қоғамдық секторға арналған халықаралық қаржылық есептілік стандарттарына сәйкес мемлекеттік мекемелерде бухгалтерлік есепті жүргізу мен қаржылық есептілікті жасаудың айырмашылықтарын түсіндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіби бухгалтерлердің әдеп кодексінің базалық ережелері (Халықаралық кәсіби бухгалтерлердің әдеп кодексі бойынша анықтамалық)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14534,1926 +19411,105 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификаттау жөніндегі</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұлттық комиссия</w:t>
-[...64 lines deleted...]
-              <w:t>(болған жағдайда), тегі)</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      Ескерту. 3-қосымша алып тасталды - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
-      </w:r>
-[...1736 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16489,126 +19545,4670 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>5-1-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Мемлекеттік аудит және қаржылық бақылау" білім беру бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-қосымшамен толықтырылды - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I. Сәйкестік аудиті</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тақырыптың атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәйкестік аудитін жүргізудің қағидалары мен рәсімдік аспектілері (нормативтік-құқықтық және әдіснамалық негізі), мемлекеттік аудит пен қаржылық бақылау стандарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық бақылаудың ден қою шаралары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетті жоспарлау, әзірлеу рәсімдеріне сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттің атқарылуына сәйкестік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік есептілікке сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік инвестициялық жобалардың қалыптастырылуына және іске асырылуына сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЖӘ жобаларының және концессиялық жобалардың, концессиялық міндеттемелердің қалыптастырылуына және іске асырылуына сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ҚР Ұлттық қорының қалыптастырылуына және пайдаланылуына сәйкестік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Ұлттық банкі активтерінің пайдаланылуына сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранттар мен бюджет кредиттерінің пайдаланылуына сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферттердің пайдаланылуына сәйкестік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік және мемлекет кепілдік берген қарыздардың, сондай-ақ мемлекет кепілгерлігімен тартылатын қарыздардың, мемлекет кепілгерліктері мен активтерінің пайдаланылуына сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік сатып алу туралы заңнаманың сақталуына сәйкестік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік мүлік туралы заңнаманың сақталуына сәйкестік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік төтенше бюджеттің атқарылуына сәйкестік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Тиімділік аудиті</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тақырыптың атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиімділік аудитін жүргізудің қағидалары мен рәсімдік аспектілері (нормативтік-құқықтық және әдіснамалық негізі), мемлекеттік аудит және қаржылық бақылау стандарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жоспарлау жүйесі құжаттарының іске асырылу тиімділігіне аудит жүргізу. Мемлекеттік стратегияларды бағалау (ISSAI 9020)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік сектордың мемлекеттік аудит объектілері қызметінің тиімділігіне аудит жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квазимемлекеттік сектордың мемлекеттік аудит объектілері қызметінің тиімділігіне аудит жүргізу (қызметі, активтерді басқаруы және олардың экономиканың немесе экономиканың жекелеген саласының дамуына, әлеуметтік және мемлекеттік басқарудың басқа да салаларына тигізетін әсері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономиканың негізгі салалары бойынша тиімділік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қорғаныс және құқықтық тәртіп саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқару және қауіпсіздік саласында тиімділік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім және ғылым саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің зияткерлік активтерін қалыптастыруға және ғылымды дамытуға бағытталған бюджет қаражаты мен мемлекет активтерінің тиімділігіне аудит жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласында тиімділік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Халықты жұмыспен қамту және әлеуметтік қамсыздандыру саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тұрғын үй-коммуналдық шаруашылық саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мәдениет, спорт және туризм саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақпарат және бұқаралық ақпарат құралдары, ақпараттандыру және байланыс саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қоршаған ортаны қорғау саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өнеркәсіп, электр энергиясы, жылумен, газбен және сумен жабдықтау саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Инфрақұрылым объектілерін қоса алғанда, құрылыс және қала құрылысы саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агроөнеркәсіптік кешенді дамытуға бағытталған бюджет қаражаты мен мемлекет активтеріне тиімділік аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көлік және логистика саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақпараттық технологиялар саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Салықтық және кедендік әкімшілендіру саласында тиімділік аудитін жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық іріктеме және оны жүргізу әдістері. Аудиторлық және сараптамалық-талдау қызметінде талдамалық құралдарды қолдану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық талдаудың құралдары мен әдістері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III. Қаржылық есептілік аудиті</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақырыптың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық есептілік аудитін жүргізудің қағидалары мен рәсімдік аспектілері (нормативтік-құқықтық және әдіснамалық негізі), мемлекеттік аудит және қаржылық бақылау стандарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақша қаражаты мен олардың баламаларына аудит жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық инвестициялар мен қаржылық міндеттемелерге аудит жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дебиторлық және кредиторлық берешектерге аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жұмыскерлермен есеп айырысуға аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Запастарға аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі құралдарға аудит жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Инвестициялық жылжымайтын мүлікке аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Биологиялық активтерге аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Материалдық емес активтерге аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кірістер мен шығыстарға аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағалау және кепілдік міндеттемелерге аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Таза активтерге/капиталға аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік бағдарламалар әкімшісінің шоғырландырылған қаржылық есептілігіне аудит жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикалық және жергілікті бюджеттің шоғырландырылған қаржылық есептілігіне аудит жүргізудің ерекшеліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық есептің түрлері және оны дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16642,619 +24242,653 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі ұлттық комиссия </w:t>
-[...51 lines deleted...]
-              <w:t>аты (болған жағдайда), тегі)</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="85"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Дербес деректерді жинауға және өңдеуге келісім беру туралы өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+        <w:t xml:space="preserve"> "Бюджет, салық заңнамасы және өзге де заңнама" білім беру бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-1-қосымшамен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4-НҚ</w:t>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
-[...317 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+р/с № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақырыптың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бюджет заңнамасының базалық ережелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының салық заңнамасының базалық ережелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының азаматтық заңнамасының (ерекше бөлім) базалық ережелері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының базалық ережелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының мемлекеттік мүлік және жекешелендіру туралы заңнамасының базалық ережелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17288,247 +24922,430 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 6-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Зерттеулер, талдау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиімділікті бағалау орталығы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖШС</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), тегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z100" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-қосымша алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1-НҚ</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6-1-қосымшаны алып тастау көзделген - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудитор біліктілігіне білімді растау жөніндегі біліктілік емтиханын тапсыруға рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйінің мекенжайы, жұмысының/үйінің және мобильді телефондарының нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық поштасының мекенжайы:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке куәлік немесе цифрлық құжаттар сервисінен алынған электрондық құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау қағидаларымен таныстым және олармен келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20___жылғы "____" ________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17616,138 +25433,1305 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-1-қосымша</w:t>
+              <w:t>5-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-1-қосымша алып тасталды - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік аудитор</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілігін иеленуге үміткер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарды сертификаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша алып тасталды - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иеленуге үміткер адамдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Біліктілік емтиханы рәсімдерінің бұзылғаны туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "____" ______ ___ сағат _____минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқаушы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (болған жағдайда), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кандидат________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендiру нөмiрі (бұдан әрі – ЖСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (болған жағдайда), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау қағидаларының 18-тармағының бірінші бөлігін мынадай түрде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұзушылықты қысқаша сипаттау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұзу фактісін анықтады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқаушының қолы: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстым: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұзушылыққа жол берген кандидаттың қолы, аты, әкесінің аты (болған жағдайда), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген бұзушылыққа жол берген кандидат осы актіге қол қоюдан бас тартқан жағдайда тиісті жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілген бұзушылыққа жол берген кандидаттың осы актіге қол қоюдан бас тартуын растайтын басқа да адамның қолы, аты, әкесінің аты (болған жағдайда), тегі, ЖСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік аудитор</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілігін иеленуге үміткер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарды сертификаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік аудитор сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-1-қосымшамен толықтырылды – ҚР Жоғары аудиторлық палатасының 13.02.2023 </w:t>
+      Ескерту. 6-1-қосымша алып тасталды – ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4-НҚ</w:t>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 05.02.2025 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1-НҚ</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иеленуге үміткер адамдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z103" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Зерттеулер, талдау және тиімділікті бағалау орталығы" ЖШС Мемлекеттік аудитор біліктілігін иеленуге үміткер кандидаттың білімін растау туралы құжат Электрондық дерекқорда 20___ жылғы "___" ________ № ____ болып тіркелген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы құжат___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кандидаттың аты, әкесінің аты (болған жағдайда), тегі) (бұдан әрі – аты-жөні, тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай сертификаттау пәндері бойынша оң нәтиже алғанын растайды:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17761,2095 +26745,430 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+Біліктілік емтиханының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік аудитор сертификатын беру</w:t>
+Нәтиже (пайыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1647 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...97 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың қолданылу мерзімі 20__ жылғы "_____" ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні, тегі) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19885,624 +27204,464 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 7-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иеленуге көрсетілетін қызметті алушы туралы ҚОРЫТЫНДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+        <w:t xml:space="preserve"> Тиісті деңгейдегі мемлекеттік аудитор біліктілігін иелену үшін көрсетілетін қызметті алушы туралы ҚОРЫТЫНДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 19.04.2024 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8-НҚ</w:t>
+        <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
-[...37 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жалпы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z262" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Аты-жөні, тегі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z263" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лауазымы, жұмыс орны;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z264" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік аудитор біліктілігі (мемлекеттік аудитор, жоғары санатты мемлекеттік аудитор);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z265" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) туған күні (күні, айы, жылы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z266" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) білімі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z267" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наградалары мен көтермелеулері (болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z268" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жалпы өтілі (осы Қағидалардың 40 және 41-тармақтарында белгіленген);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z269" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік аудит және қаржылық бақылау органдарындағы жалпы өтілі (болған жағдайда);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z270" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әкімшілік және қылмыстық құқық бұзушылықтар туралы мәліметтер, сондай-ақ тәртіптік жазалар туралы мәліметтер (болған жағдайда).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z271" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Білімін растаудан өту нәтижелері туралы ақпарат.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z272" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дайындалған күні: _______________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z273" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық комиссия хатшысының қолы: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...132 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z274" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Аты-жөні, тегі, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20536,502 +27695,380 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 8-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік аудитор сертификаты</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Мемлекеттік аудитор СЕРТИФИКАТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссияның 20___ жылғы "____"___________ № ____ шешімімен ______________________ </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссияның 20___ жылғы "____"___________ № ____ шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні, тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық комиссияның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төрағасы: ____________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (аты-жөні, тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___ жылғы ____ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (А.Ә.(болған жағдайда),Т.) </w:t>
-[...289 lines deleted...]
-</w:t>
+      Тіркеу нөмірі № _______ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21067,178 +28104,182 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік аудитор</w:t>
+              <w:t>Мемлекеттік аудитор біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігін иеленуге үміткер</w:t>
+              <w:t>иеленуге үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды сертификаттау</w:t>
+              <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 9-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік аудитор сертификаттарын есепке алу және беру журналы </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+        <w:t xml:space="preserve"> Мемлекеттік аудитор сертификаттарын есепке алу және беру журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21326,51 +28367,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-хаттама-ның күні және нөмірі</w:t>
+хаттаманың күні және нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22035,150 +29076,65 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -22186,55 +29142,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22556,35 +29512,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>