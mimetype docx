--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e195bf8" w14:textId="e195bf8">
+    <w:p w14:paraId="670af90" w14:textId="670af90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -208,120 +208,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" 2005 жылғы 8 шілдедегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағының 41-5) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес бұйырамын:</w:t>
+        <w:t xml:space="preserve"> 1-тармағының 41-5) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 23.07.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 236</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік 10 (он) күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -374,130 +384,244 @@
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Стратегиялық жоспарлау және талдау департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтiк құқықтық актілерінің эталондық бақылау банкiне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберілуін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын қамтамасыз етсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық алғаш ресми жарияланғаннан кейін он күнтізбелік күн өткен соң, бірақ 2016 жылғы 1 қаңтардан бұрын емес қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -967,1399 +1091,1543 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№1-1/1069 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 23.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік 10 (он) күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="9"/>
+    <w:bookmarkStart w:name="z50" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 41-5) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау тәртібін, сондай-ақ "Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауыл шаруашылығы кооперативтерінің тексеру одағы (бұдан әрі – тексеру одағы) – коммерциялық емес ұйым нысанында құрылған және оған кіретін ауыл шаруашылығы кооперативтерінің қаржылық-шаруашылық қызметінің ішкі аудитін, осы қызметті үйлестіруді, тексеру одағының мүшелеріне ішкі аудитке ілеспе қызметтер көрсетуді, сондай-ақ Қазақстан Республикасының заңнамасына қайшы келмейтін, тексеру одағының құрылтай құжаттарында көзделген өзге де қызметті жүзеге асыратын ауыл шаруашылығы кооперативтерінің ерікті бірлестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтінім – ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын өтеу үшін тексеру одақтарының субсидиялар алуға арналған электрондық өтінім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі – тізілім) – агроөнеркәсіптік кешенді субсидиялауға арналған өтінімдер туралы, сондай-ақ қарыз алушылар, қаржы институттары туралы мәліметтер жиынтығы және субсидиялаудың мемлекеттік цифрлық жүйесінде көрсетілген өзге де мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субсидиялаудың мемлекеттік цифрлық жүйесі (бұдан әрі – СМЦЖ) – "цифрлық үкіметтің" веб-порталымен өзара іс-қимыл жасау, субсидия алуға арналған өтінімді тіркеу, сондай-ақ өтінімнің субсидиялау шарттарына сәйкестігін автоматты түрде тексеру арқылы оны өңдеу мүмкіндігін беретін, субсидиялау процестерін орындау бойынша қызметтер көрсетуге арналған цифрлық инфрақұрылым, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) субсидиялаудың мемлекеттік цифрлық жүйесінің веб-порталы – Интернет желісінде орналастырылған, СМЦЖ-ға қолжетімділік беретін интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі аудит қорытындысы – кооператив мүшелеріне және кооперативтің бухгалтерлік есептілігін өзге де пайдаланушыларға арналған және тексеру одағының кооперативтің бухгалтерлік есептілігінің дұрыстығы, кооперативтің бухгалтерлік есептілікті жүргізу тәртібінің заңнамаға сәйкестігі, кооперативті басқару органдарының жарғының және заңнаманың ережелерін сақтауы туралы білдірген пікірін, сондай-ақ кооперативтің, кооперативтер одағының қаржылық-шаруашылық қызметі нәтижелерінің нашарлауына немесе олардың дәрменсіздігіне (банкроттығына) әкеп соғуы мүмкін анықталған бұзушылықтар туралы деректерді қамтитын ресми құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге тексеру одақтарының шығындарын субсидиялау жөніндегі жеке айлық қаржыландыру жоспары (бұдан әрі – Қаржыландыру жоспары) бекітілгеннен кейін 3 (үш) жұмыс күні ішінде оны субсидиялаудың мемлекеттік цифрлық жүйесінің веб-порталында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Субсидиялар алушылар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидиялар тексеру одақтарына ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын өтеу үшін төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субсидияларды алу шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субсидияларды алу шарттары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау </w:t>
-[...98 lines deleted...]
-      1) ауыл шаруашылығы кооперативтерінің тексеру одағы (бұдан әрі – тексеру одағы) – коммерциялық емес ұйым нысанында құрылған және оған кіретін ауыл шаруашылығы кооперативтерінің қаржылық-шаруашылық қызметінің ішкі аудитін, осы қызметті үйлестіруді, тексеру одағының мүшелеріне ішкі аудитке ілеспе қызметтер көрсетуді, сондай-ақ Қазақстан Республикасының заңнамасына қайшы келмейтін, тексеру одағының құрылтай құжаттарында көзделген өзге де қызметті жүзеге асыратын ауыл шаруашылығы кооперативтерінің ерікті бірлестігі;</w:t>
+      1) "PDF (Portable Document Format)" электрондық форматындағы ішкі аудит қорытындысын (қол қойылған және тексеру одағының мөрімен расталған қағаз нұсқаның сканерленген көшірмесі) қоса бере отырып, "цифрлық үкіметтің" веб-порталы арқылы электрондық түрде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қосымшаға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім (бұдан әрі – өтінім) беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау" мемлекеттік және әлеуметтік жауапкершілігі бар қызметін көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің цифрлық жүйесіне субсидиялар алу сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Цифрлық үкіметтің" веб-порталы мен СМЦЖ-дың ақпараттық өзара іс-қимылы Қазақстан Республикасының цифрлық заңдарына сәйкес жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) СМЦЖ-да өтінімнің тіркелуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) СМЦЖ-да жеке шоттың болуы тексеру одағына өтінімді СМЦЖ-да тіркеуді өз бетінше жүзеге асыруға мүнкіндік береді, бұл жағдайда өтінім беру талап етілмейді және ол тіркелген сәтінен бастап берілген болып есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) СМЦЖ мен электрондық шот-фактураларды қабылдау және өңдеу жөніндегі цифрлық жүйенің ақпараттық өзара іс-қимылы нәтижесінде ауыл шаруашылығы кооперативтеріне ішкі аудит жүргізу бойынша қызмет көрсету фактісінің расталуы (тексеру одағының тиісті электрондық шот-фактурасының болуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өзіне (өздеріне) қатысты өтінім берілген ауыл шаруашылығы кооперативінің (кооперативтерінің) ішкі аудитін жүргізуге ағымдағы жылы субсидиялар төлеудің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) алып тасталды - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 438</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...122 lines deleted...]
-      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Субсидиялар беру үшін қажетті мәліметтерді қамтитын СМЦЖ-да іркіліс болған жағдайда, жергілікті атқарушы орган туындаған жағдай туралы Қазақстан Республикасы Ауыл шаруашылығы министрлігін (бұдан әрі – Министрлік) дереу хабардар етеді, ол оны жоюға кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, туындаған іркілісті жою бойынша жұмыстар жүргізілгеннен кейін Министрлік 3 (үш) жұмыс күні ішінде техникалық проблема туралы хаттама жасайды және оны СМЦЖ-ға орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 438</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Субсидияларды есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ағымдағы жылы жүргізілген ауыл шаруашылығы кооперативінің ішкі аудитін жүргізуге арналған өтінім тіркелген сәтке 130 (жүз отыз) айлық есептік көрсеткіштен артық емес мөлшердегі шығындар субсидиялауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Субсидияларды төлеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өтінімдерді қабылдау тексеру одағының аудиті жүргізілген ауыл шаруашылығы кооперативінің тіркелген жері бойынша (заңды мекенжайы бойынша) жылдың 1 ақпаны мен 1 желтоқсаны (қоса есептегенде) аралығында, "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 438</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субсидиялаудың мемлекеттік цифрлық жүйесінің веб-порталы (бұдан әрі – Жеке кабинет) арқылы тізілім деректеріне қолжетімділікті беру үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тексеру одағында СМЦЖ-да өз бетінше тіркелу үшін ЭЦҚ-ы болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жергілікті атқарушы орган жыл сайын Министрлікке ЭЦҚ-сы бар жұмыскерлердің өзектендірілген тізімін жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жеке кабинетте тіркелу үшін тексеру одағы мынадай мәліметтерді көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бизнес-сәйкестендіру нөмірі – толық атауы, бірінші басшының аты, әкесінің аты (бар болса) және тегі, жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) байланыс деректері (почталық мекенжайы, телефоны, электрондық почта мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екінші деңгейлі банктегі ағымдағы шотының деректемелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректер өзгерген жағдайда, тексеру одағы 1 (бір) жұмыс күні ішінде Жеке кабинетке енгізілген жеке шот деректерін өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтінімді қалыптастыру мен тіркеу Жеке кабинетте мынадай тәртіппен жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) СМЦЖ осы Қағидалардың 5-тармағы 4) тармақшасының талаптарын тексеруі үшін қажетті мәліметтерді енгізе отырып, өтінім қалыптастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінім тексеру одағының ЭЦҚ-сын қою жолымен СМЦЖ-да тіркеледі және жергілікті атқарушы органның Жеке кабинетінде қолжетімді болады. Жергілікті атқарушы органның электрондық мекенжайына өтінімнің қарауға келіп түскені туралы электронды хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру одағы жергілікті атқарушы орган төлем шотын қалыптастырған сәтке дейін тіркелген өтінімде деректердің сәйкессіздігін анықтаған жағдайда, тексеру одағы қайтарып алу себебін көрсете отырып, өтінімді қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...199 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 438</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...521 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жергілікті атқарушы орган өтінім тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде оның қабылданғанын ЭЦҚ-ны пайдалана отырып, қол қою жолымен растайды, тексеру одағының жеке кабинетіне осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2374,305 +2642,319 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында субсидияларды аудару туралы хабарлама не осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында мемлекеттік қызмет көрсетуден дәлелді бас тарту жібереді. Осы хабарлама және мемлекеттік қызметті көрсетуден дәлелді бас тарту тексеру одағының жеке кабинетінде қолжетімді болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      13. Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болып табылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік көрсетілетін қызметті алу үшін тексеру одағы ұсынған құжаттардың және (немесе) оларда қамтылған мәліметтердің дәйексіздігі анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тексеру одағының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Жергілікті атқарушы орган Қаржыландыру жоспарына сәйкес "цифрлық үкіметтің" веб-порталында "Қазынашылық-Клиент" цифрлық жүйесіне жүктелетін субсидиялар төлем шотын осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінімнің қабылданғаны расталғаннан кейін 2 (екі) жұмыс күн ішінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Мемлекеттік көрсетілетін қызметті алу үшін тексеру одағы ұсынған құжаттардың және (немесе) оларда қамтылған мәліметтердің дәйексіздігі анықталғанда;</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінімнің қабылданғаны расталғаннан кейін 2 (екі) жұмыс күн ішінде қалыптастырады.</w:t>
+      Субсидиялар көлемі тиісті айға арналған Қаржыландыру жоспарында көзделген бюджет қаражатының көлемінен асып түсетін өтінімдер бойынша субсидиялар төлеу келесі айда өтінім берілген сәттен бастап кезектілік тәртібімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-1. Алып тасталды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Жергілікті атқарушы органдардың және (немесе) олардың лауазымды адамдарының, мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметтер көрсету мәселелері бойынша жергілікті атқарушы органның шешіміне, әрекетіне (әрекетсіздігіне) шағым жергілікті атқарушы орган басшысының, уәкілетті органның атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2729,166 +3011,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Тексеру одағының шағымын Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар қарауы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жергілікті атқарушы органның, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда, он жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге бара отырып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2899,90 +3181,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген тексеру одағына ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Егер заңда өзгеше көзделмесе, ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3435,400 +3717,400 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(кімнен) ____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды тұлғаның толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы кооперативінің тексеру одағының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған ________ теңге сомасындағы шығындарын субсидиялауды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тексеру одағының деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының аты, әкесінің аты (бар болса), тегі _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Екінші деңгейлі банктегі тексеру одағының ағымдағы шотының мәліметтері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауыл шаруашылығы кооперативінің тексеру одағының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған ________ теңге сомасындағы шығындарын субсидиялауды сұраймын.</w:t>
-[...18 lines deleted...]
-      1. Тексеру одағының деректері:</w:t>
+      БСН __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк деректемелері _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк атауы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ауыл шаруашылығы кооперативтеріне ішкі аудит жүргізілгенін растайтын шот-фактура туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы ________________________________________________________________</w:t>
-[...90 lines deleted...]
-      2. Екінші деңгейлі банктегі тексеру одағының ағымдағы шотының мәліметтері:</w:t>
+      шот-фактура нөмірі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ішкі аудит қорытындысынан мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оған қатысты ішкі аудит жүргізілген ауыл шаруашылығы кооперативінің БСН-сы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4283,105 +4565,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> "Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі, мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы – жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 438</w:t>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4543,88 +4832,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтінімдерін қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтінімдерін қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру "цифрлық үкіметтің" www.​egov.​kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4657,51 +4946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4770,87 +5059,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4883,87 +5172,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидияларды аудару туралы хабарлама немесе мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
+Субсидияларды аудару туралы хабарлама не мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4996,51 +5285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңдарда көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5144,124 +5433,184 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
- 2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін жүгінген кезде, Заңның кодексі мен 5-бабына сәйкес демалыс және мереке күндері өтінімдерді қабылдау немесе мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін жүгінген кезде, Заңның кодексі мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері өтінімдерді қабылдау немесе мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) тиісті көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында www.gov.kz.</w:t>
+2) Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында www.​gov.​kz орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5329,70 +5678,110 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті алушы порталға көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында субсидия алуға арналған өтінімді ұсынады.</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушы Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 8 желтоқсандағы № 1-1/1069 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12677 болып тіркелген) бекітілген Ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған ауыл шаруашылығы кооперативтерінің тексеру одақтарының шығындарын субсидиялау қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша порталға көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында субсидия алуға арналған өтінімді ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінімдер жылдың 1 ақпанынан 1 желтоқсанына дейін (қоса алғанда) қабылданады.</w:t>
+Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5461,68 +5850,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тартуға мыналар негіз болып табылады:</w:t>
-[...16 lines deleted...]
-              <w:t>
 1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -5538,51 +5909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5652,50 +6023,81 @@
               <w:t>
 мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары порталда көрсетілген. Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Ауыл шаруашылығы министрлігі және көрсетілетін қызметті берушілер Қағидалар өзгерген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5891,68 +6293,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидияларды аудару туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6220,68 +6622,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6366,55 +6768,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6740,31 +7142,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>